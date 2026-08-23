--- v0 (2025-10-16)
+++ v1 (2026-08-23)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E4CA1CA" w14:textId="77777777" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
       <w:pPr>
         <w:pStyle w:val="Galvene"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BE1CCCD" wp14:editId="507AC7DD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5671820" cy="1033145"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="27" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -250,58 +249,53 @@
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="11F22DF4" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:148.45pt;width:346.25pt;height:.1pt;z-index:-251628544;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin="2915,2998" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe0doe9QIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v2yAQ/j5p/wHxcdPql6RNbdWpprap&#10;JnVbpWY/gGD8omFgQOJ0v34H2KmbtZrUfUGH73ju4bnjfHG57zjaMW1aKQqcnMQYMUFl2Yq6wD/W&#10;q0/nGBlLREm4FKzAj8zgy+X7dxe9ylkqG8lLphGACJP3qsCNtSqPIkMb1hFzIhUT4Kyk7oiFra6j&#10;UpMe0DsepXF8FvVSl0pLyoyBr9fBiZcev6oYtd+ryjCLeIGBm/Wr9uvGrdHyguS1Jqpp6UCDvIFF&#10;R1oBSQ9Q18QStNXtX1BdS7U0srInVHaRrKqWMn8HuE0SH93mVsut8nep875WB5lA2iOd3gxLv+1u&#10;tXpQ9zqwB/NO0p8GdIl6VedTv9vXIRht+q+yhHqSrZX+4vtKdw4CroT2Xt/Hg75sbxGFj/NZtpgt&#10;TjGi4EvSxSA/baBG7lCaJeAEX5pl56E0tLkZDp9l6Vk4mTpXRPKQ0tMcaLmyQx+ZJ6nM/0n10BDF&#10;fAWMk+Jeo7YEesBSkA6uv9KMueZEc0/KZYewUU4z1XLicWEGJP+nii8IMmr5mhwkp1tjb5n01SC7&#10;O2NDj5dg+RqXA/c1vIeq49DuHz+hGLlcfhnexCEsGcM+RGgdox751APoiJWOQR4rO58nL2LNxjCH&#10;lU6woJz1yJA0I2m6FwNrsBBxMyX23aakcQ2zBm5jmwECBLkbvhILuY9jw5khhYZhcTwmNEYwJjZB&#10;EkWsY+ZSOBP1BfZSuA+d3LG19C571P+Q5MnLxTQqFHHCKrjhhEvgm/yQ1HGdVFbIVcu5rwIXjsos&#10;gZflCBjJ29I5/UbXmyuu0Y7AAExnySr1jw7AnoXBoBGlB2sYKW8G25KWBxviOWgLby10bnhoG1k+&#10;QhdrGcYq/AbAaKT+jVEPI7XA5teWaIYR/yLgIWbJfO5msN/MTxdABempZzP1EEEBqsAWQ+GdeWXD&#10;3N4q3dYNZEr8dYX8DDOoal2be36B1bCBWeAtP0DBejahp3sf9fRLWv4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAFu5LC3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3STSaGI2&#10;pRT1VARbQbxNs9MkNDsbstsk/fduT3p884b3vlesZtOJkQbXWlYQLyIQxJXVLdcKvvZvD88gnEfW&#10;2FkmBRdysCpvbwrMtZ34k8adr0UIYZejgsb7PpfSVQ0ZdAvbEwfvaAeDPsihlnrAKYSbTiZRlEqD&#10;LYeGBnvaNFSddmej4H3Caf0Yv47b03Fz+dkvP763MSl1fzevX0B4mv3fM1zxAzqUgelgz6yd6BSE&#10;IV5BkqUZiGCnWbIEcbhenmKQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN7R&#10;2h71AgAA2gYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AAW7ksLfAAAACAEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;">
                 <v:shape id="Freeform 42" o:spid="_x0000_s1027" style="position:absolute;left:2915;top:2998;width:6926;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCffE69xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iG60WDS6ipQK1ptpQbw9s69JaPZt3N3GtL/eFYQeh5n5hlmsOlOLlpyvLCsYDRMQ&#10;xLnVFRcKPj82gykIH5A11pZJwS95WC0fegtMtb3wntosFCJC2KeooAyhSaX0eUkG/dA2xNH7ss5g&#10;iNIVUju8RLip5ThJXqTBiuNCiQ29lpR/Zz9GwS55nk0Op5GcZbJ/1u69Pb79tUo9PXbrOYhAXfgP&#10;39tbrWA8gduX+APk8goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCffE69xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l6926,e" filled="f" strokecolor="#231f20" strokeweight=".25pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6926,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C43000" w14:textId="7D7179D1" w:rsidR="00E92F83" w:rsidRDefault="00D7381E" w:rsidP="004F133F">
+    <w:p w14:paraId="4D7A6782" w14:textId="77777777" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
       <w:pPr>
         <w:pStyle w:val="Galvene"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1157F84F" wp14:editId="76DDAED6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>2011680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5838825" cy="314325"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Text Box 43"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -322,77 +316,83 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="685EF793" w14:textId="0C64FB81" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
+                          <w:p w14:paraId="685EF793" w14:textId="2EBDF3B5" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
                             <w:pPr>
                               <w:spacing w:line="194" w:lineRule="exact"/>
                               <w:ind w:left="20" w:right="-45"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001C2C62">
                               <w:rPr>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
-                              <w:t>Riepnieku</w:t>
+                              <w:t>Riepnieku iela 2, Rīga, LV-1050, tālr</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="001352A5">
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="17"/>
+                                <w:szCs w:val="17"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="001C2C62">
                               <w:rPr>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> iela 2, Rīga, LV-1050, tālr. 67234308, 67234335, fakss 67234333, e</w:t>
+                              <w:t xml:space="preserve"> 67234335, e</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001C2C62">
                               <w:rPr>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                               <w:t>pasts</w:t>
                             </w:r>
                             <w:r w:rsidR="00741790">
                               <w:rPr>
                                 <w:color w:val="231F20"/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
@@ -425,77 +425,83 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1157F84F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 43" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:158.4pt;width:459.75pt;height:24.75pt;z-index:-251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDip/vV1QEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjiXdQiMOEXXosOA&#10;7gJ0/QBZlmxjtqiRSuzs60fJcbp1b8NeBJqiDs85pHfXY9+Jo0FqwRVytVhKYZyGqnV1IZ++3b/Z&#10;SkFBuUp14EwhT4bk9f71q93gc7OGBrrKoGAQR/ngC9mE4PMsI92YXtECvHF8aQF7FfgT66xCNTB6&#10;32Xr5fJdNgBWHkEbIs7eTZdyn/CtNTp8sZZMEF0hmVtIJ6azjGe236m8RuWbVp9pqH9g0avWcdML&#10;1J0KShyw/QuqbzUCgQ0LDX0G1rbaJA2sZrV8oeaxUd4kLWwO+YtN9P9g9efjo/+KIozvYeQBJhHk&#10;H0B/J+HgtlGuNjeIMDRGVdx4FS3LBk/5+Wm0mnKKIOXwCSoesjoESECjxT66wjoFo/MAThfTzRiE&#10;5uTVdrPdrq+k0Hy3Wb3dcBxbqHx+7ZHCBwO9iEEhkYea0NXxgcJUOpfEZg7u265Lg+3cHwnGjJnE&#10;PhKeqIexHLk6qiihOrEOhGlPeK85aAB/SjHwjhSSfhwUGim6j469iAs1BzgH5Rwop/lpIYMUU3gb&#10;psU7eGzrhpEntx3csF+2TVKeWZx58tyTGecdjYv1+3eqev6T9r8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzN7Fq3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLC0TFS1NpwnB&#10;CQnRlQPHtPHaaI1Tmmwrb485saP9W7+/r9wsbhQnnIP1pCBdJSCQOm8s9Qo+m9e7RxAhajJ69IQK&#10;fjDAprq+KnVh/JlqPO1iL7iEQqEVDDFOhZShG9DpsPITEmd7PzsdeZx7aWZ95nI3yvskyaTTlvjD&#10;oCd8HrA77I5OwfaL6hf7/d5+1PvaNk2e0Ft2UOr2Ztk+gYi4xP9j+MNndKiYqfVHMkGMClgkKlin&#10;GQtwnKf5A4iWN1m2BlmV8lKg+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDip/vV1QEA&#10;AJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzN7Fq&#10;3QAAAAgBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="685EF793" w14:textId="0C64FB81" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
+                    <w:p w14:paraId="685EF793" w14:textId="2EBDF3B5" w:rsidR="00D7381E" w:rsidRDefault="00D7381E" w:rsidP="00D7381E">
                       <w:pPr>
                         <w:spacing w:line="194" w:lineRule="exact"/>
                         <w:ind w:left="20" w:right="-45"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001C2C62">
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
-                        <w:t>Riepnieku</w:t>
+                        <w:t>Riepnieku iela 2, Rīga, LV-1050, tālr</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="001352A5">
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="17"/>
+                          <w:szCs w:val="17"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="001C2C62">
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> iela 2, Rīga, LV-1050, tālr. 67234308, 67234335, fakss 67234333, e</w:t>
+                        <w:t xml:space="preserve"> 67234335, e</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001C2C62">
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>pasts</w:t>
                       </w:r>
                       <w:r w:rsidR="00741790">
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
@@ -511,112 +517,197 @@
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>pasts</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001C2C62">
                         <w:rPr>
                           <w:color w:val="231F20"/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>@vdzti.gov.lv, www.vdzti.gov.lv</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060963E2" w14:textId="31A27694" w:rsidR="00E92F83" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
+    <w:p w14:paraId="6B725407" w14:textId="6E777EF9" w:rsidR="00E92F83" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APSTIPRINU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0E7D44" w14:textId="4851AA7D" w:rsidR="00E92F83" w:rsidRDefault="001352A5" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irektor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a vietniece</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linda Gailīte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E862C1" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(laika zīmogs, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58218A23" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRPr="001F590F" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elektroniskais paraksts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C43000" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060963E2" w14:textId="63DD4427" w:rsidR="00E92F83" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038325F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgā, </w:t>
       </w:r>
-      <w:r w:rsidR="0038325F">
-[...21 lines deleted...]
-        <w:t>.02</w:t>
+      <w:r w:rsidR="001352A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26.05.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="0038325F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -639,66 +730,83 @@
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0038325F">
+      <w:r w:rsidRPr="001352A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.1</w:t>
       </w:r>
-      <w:r w:rsidR="00B736BD">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00B736BD" w:rsidRPr="001352A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-1/4-</w:t>
+      </w:r>
+      <w:r w:rsidR="001352A5" w:rsidRPr="001352A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5346C6A6" w14:textId="77777777" w:rsidR="00742C05" w:rsidRPr="00E92F83" w:rsidRDefault="00742C05" w:rsidP="00E92F83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="314993D1" w14:textId="5D3FB46E" w:rsidR="00E92F83" w:rsidRPr="004C4FAE" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drošības sertifikācijas rokasgrāmata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF9CFE7" w14:textId="77777777" w:rsidR="00742C05" w:rsidRPr="00E92F83" w:rsidRDefault="00742C05" w:rsidP="00E92F83">
       <w:pPr>
@@ -727,50 +835,59 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaiņu reģistrs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E92F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="671AE55A" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRPr="00B04906" w:rsidRDefault="00E92F83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
       <w:tr w:rsidR="008576A2" w:rsidRPr="00E92F83" w14:paraId="5DE66AF9" w14:textId="77777777" w:rsidTr="008576A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17146C2E" w14:textId="77777777" w:rsidR="008576A2" w:rsidRPr="00E92F83" w:rsidRDefault="008576A2" w:rsidP="00E92F83">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -1301,50 +1418,183 @@
               </w:rPr>
               <w:t xml:space="preserve">Linda Gailīte </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="449A396B" w14:textId="1836C929" w:rsidR="008576A2" w:rsidRPr="00E92F83" w:rsidRDefault="008576A2" w:rsidP="00E92F83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92F83">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Direktora vietniece, Attīstības daļas vadītāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00650535" w:rsidRPr="00E92F83" w14:paraId="51870D66" w14:textId="77777777" w:rsidTr="008576A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0A4400" w14:textId="1EBC0214" w:rsidR="00650535" w:rsidRPr="00E92F83" w:rsidRDefault="00650535" w:rsidP="00E92F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V-1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DF824E" w14:textId="18C197A6" w:rsidR="00650535" w:rsidRPr="0038325F" w:rsidRDefault="00650535" w:rsidP="00E92F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.05.2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249696B2" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00E92F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401FF285" w14:textId="741089E1" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00E92F83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nacionālo prasību tabulas aktualizēšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E11511B" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00E92F83" w:rsidRDefault="00650535" w:rsidP="00650535">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E92F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jeļena Stepanova</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A7B993" w14:textId="69614861" w:rsidR="00650535" w:rsidRPr="00E92F83" w:rsidRDefault="00650535" w:rsidP="00650535">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E92F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attīstības daļas vecākā eksperte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F8CEE5E" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRDefault="00E92F83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776C774D" w14:textId="77777777" w:rsidR="00B50257" w:rsidRDefault="00B50257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F9E70B" w14:textId="77777777" w:rsidR="00B50257" w:rsidRDefault="00B50257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1382,1752 +1632,1752 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Saturs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEBCF13" w14:textId="421B25DC" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00096A1F" w:rsidP="002E2CE2">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E00C2D">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E00C2D">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E00C2D">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D73C646" w14:textId="55113A55" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="1D73C646" w14:textId="55113A55" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120840" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Rokasgrāmatas (vadlīniju) mērķis</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120840 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D8A3202" w14:textId="2F87BCAB" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="7D8A3202" w14:textId="2F87BCAB" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120841" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Tiesiskais regulējums</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120841 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39AD7AFA" w14:textId="69F9096C" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="39AD7AFA" w14:textId="69F9096C" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120842" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Izmantotie termini un saīsinājumi</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120842 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F539339" w14:textId="458EB183" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="4F539339" w14:textId="458EB183" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120843" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Drošības pārvaldības sistēma</w:t>
         </w:r>
         <w:r w:rsidR="003A00E5">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120843 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5443D9B5" w14:textId="30C629F9" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="5443D9B5" w14:textId="30C629F9" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120844" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Kam ir jāsaņem vienotais drošības sertifikāts</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120844 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A03D317" w14:textId="706305F6" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="4A03D317" w14:textId="706305F6" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120845" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Valodas politika</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120845 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FC5E722" w14:textId="1F1324B8" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="0FC5E722" w14:textId="1F1324B8" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120846" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>7.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Saziņas kārtība</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120846 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3640CBA9" w14:textId="2D6036E4" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="3640CBA9" w14:textId="2D6036E4" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120847" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>8.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Nodevas un maksas</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120847 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ED1D0BB" w14:textId="7CD83248" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="6ED1D0BB" w14:textId="7CD83248" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120848" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Pārrobežu nolīgumi un pārrobežu stacijas</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120848 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02419AEF" w14:textId="0F6F6521" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="02419AEF" w14:textId="0F6F6521" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120849" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>10.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Nacionālo prasību dokumentācijas sagatavošana</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E18630" w14:textId="5CD91F13" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="29E18630" w14:textId="5CD91F13" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120850" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>11.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Apdrošināšanas prasības</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BE59E3B" w14:textId="3E9724F0" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="4BE59E3B" w14:textId="3E9724F0" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120851" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>12.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Drošības novērtējuma process un tā posmi</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42F41028" w14:textId="4065F000" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="42F41028" w14:textId="4065F000" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120852" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.1.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Drošības novērtēšanas process</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120852 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="281C9664" w14:textId="0A314BAE" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="281C9664" w14:textId="0A314BAE" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120853" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.2. Priekšiesaiste</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120853 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BC23538" w14:textId="2491EF81" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="6BC23538" w14:textId="2491EF81" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120854" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.3.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Pieteikuma iesniegšana</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120854 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14809CB5" w14:textId="2C4E3927" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="14809CB5" w14:textId="2C4E3927" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120855" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.4. Sākotnējā pārbaude</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120855 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25088CDE" w14:textId="62842D54" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="25088CDE" w14:textId="62842D54" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120856" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.5. Detalizēts novērtējums</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120856 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5410F491" w14:textId="486FB09C" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="5410F491" w14:textId="486FB09C" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9203"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120857" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.6. Lēmuma pieņemšana un novērtējuma noslēgums</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120857 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2983494D" w14:textId="27468928" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="2983494D" w14:textId="27468928" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120858" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>13.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Drošības novērtējuma termiņi</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120858 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C9FD4A8" w14:textId="7F53C805" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="2C9FD4A8" w14:textId="7F53C805" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120859" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>14.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Novērtējuma un uzraudzības mijiedarbība</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120859 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AAE0807" w14:textId="6E4271E7" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="0AAE0807" w14:textId="6E4271E7" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120860" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>15.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Inspekcijas lēmumu pārskatīšanas procedūras</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120860 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5176A399" w14:textId="2F5BB6CC" w:rsidR="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00772355">
+    <w:p w14:paraId="5176A399" w14:textId="2F5BB6CC" w:rsidR="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00772355">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120861" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>16.</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Inspekcijas lēmumu pārsūdzība</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120861 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="797588CD" w14:textId="77777777" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="00085D77">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F6F011E" w14:textId="3A113A78" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00000000" w:rsidP="00E00C2D">
+    <w:p w14:paraId="4F6F011E" w14:textId="3A113A78" w:rsidR="00E00C2D" w:rsidRPr="00E00C2D" w:rsidRDefault="00E00C2D" w:rsidP="00E00C2D">
       <w:pPr>
         <w:pStyle w:val="Saturs1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc127120862" w:history="1">
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Pielikums</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>Nacionālo prasību tabula</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc127120862 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00085D77">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00E00C2D" w:rsidRPr="00E00C2D">
+        <w:r w:rsidRPr="00E00C2D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AE76AF6" w14:textId="330991FB" w:rsidR="00096A1F" w:rsidRPr="00E00C2D" w:rsidRDefault="00096A1F" w:rsidP="00096A1F">
       <w:r w:rsidRPr="00E00C2D">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F74C15D" w14:textId="7690B5E5" w:rsidR="00B50257" w:rsidRPr="002E2CE2" w:rsidRDefault="00B50257">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289F01C3" w14:textId="2DBAFAA6" w:rsidR="00096A1F" w:rsidRDefault="00096A1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3149,50 +3399,51 @@
         <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc127120840"/>
       <w:r w:rsidRPr="004C4FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rokasgrāmatas (vadlīniju) mērķis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7F7DB0DC" w14:textId="237E2CD3" w:rsidR="00B50257" w:rsidRDefault="00D9682F" w:rsidP="00085D77">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9682F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drošības sertifikācijas rokasgrāmat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4317,50 +4568,51 @@
               <w:t>Regula par praktisko kārtību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480406" w:rsidRPr="00261352" w14:paraId="328393E1" w14:textId="77777777" w:rsidTr="005B3AF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB5FA1E" w14:textId="534CA9D4" w:rsidR="00480406" w:rsidRPr="00261352" w:rsidRDefault="00133DA9" w:rsidP="00133DA9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00261352">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00742C05">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F494928" w14:textId="719BF90A" w:rsidR="00480406" w:rsidRPr="00261352" w:rsidRDefault="00133DA9" w:rsidP="00E160C4">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5689,50 +5941,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AE18212" w14:textId="5BD9A8A7" w:rsidR="00CE6FDE" w:rsidRPr="00B50257" w:rsidRDefault="00FF7919" w:rsidP="00B50257">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7919">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Eiropas Savienības Dzelzceļu aģentūras kontaktpunkt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="744D440F" w14:textId="0A1337CD" w:rsidR="00CE6FDE" w:rsidRPr="00B50257" w:rsidRDefault="00FF7919" w:rsidP="00B50257">
@@ -6190,50 +6443,51 @@
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0362318A" w14:textId="529FD987" w:rsidR="003172D4" w:rsidRDefault="00181F1B" w:rsidP="00181F1B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="293" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D385563" wp14:editId="14969973">
             <wp:extent cx="5521476" cy="5367528"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -6561,51 +6815,60 @@
         </w:rPr>
         <w:t xml:space="preserve">pieteikuma iesniedzēja </w:t>
       </w:r>
       <w:r w:rsidR="00865EC2" w:rsidRPr="009911D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apņemšanās gādāt par drošību. Tāpēc ir svarīgi arī, lai šie komersanti apzinātu rīcību un uzvedību, kas spēj veidot pozitīvu drošības kultūru, un ar </w:t>
       </w:r>
       <w:r w:rsidR="002A7A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPS</w:t>
       </w:r>
       <w:r w:rsidR="00865EC2" w:rsidRPr="009911D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> palīdzību veicinātu šo savstarpējās uzticēšanās, paļāvības un izglītošanās kultūru, kas personālu mudina dot savu artavu drošības pilnveidošanā, ziņojot par bīstamām situācijām un sniedzot ar drošību saistītu informāciju</w:t>
+        <w:t xml:space="preserve"> palīdzību veicinātu šo savstarpējās uzticēšanās, paļāvības un izglītošanās kultūru, kas personālu mudina dot savu artavu drošības pilnveidošanā, ziņojot par bīstamām </w:t>
+      </w:r>
+      <w:r w:rsidR="00865EC2" w:rsidRPr="009911D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>situācijām un sniedzot ar drošību saistītu informāciju</w:t>
       </w:r>
       <w:r w:rsidR="002A7A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Š</w:t>
       </w:r>
       <w:r w:rsidR="00865EC2" w:rsidRPr="009911D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ajā sakarā ir vērts atcerēties, ka drošības kultūra ir mijiedarbība starp </w:t>
       </w:r>
       <w:r w:rsidR="00402D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPS</w:t>
       </w:r>
@@ -7313,50 +7576,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• tādu pierādījumu piemēru ilustratīvu uzskaitījumu, ko var novērot vienotā drošības sertifikāta vai drošības apliecības pieteikumos, kad tiek veikts novērtējums, vai ko pieteikuma iesniedzējs var izmantot kā atsauces materiālu sava pieteikuma sagatavošanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F3F8CA" w14:textId="77DB5767" w:rsidR="00865EC2" w:rsidRPr="00FB0DDD" w:rsidRDefault="00865EC2" w:rsidP="008E2B13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">• ilustratīvas atsauces un standartus, ko var izmantot, novērtējot, izstrādājot, īstenojot vai pastāvīgi uzlabojot </w:t>
       </w:r>
       <w:r w:rsidR="001F1D2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPS;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9C4E99" w14:textId="77777777" w:rsidR="00865EC2" w:rsidRPr="00FB0DDD" w:rsidRDefault="00865EC2" w:rsidP="008E2B13">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8206,50 +8470,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ir parādīts 2.attēlā</w:t>
       </w:r>
       <w:r w:rsidR="008E2B13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634432F9" w14:textId="0F1D47B4" w:rsidR="006E58FB" w:rsidRDefault="008E2B13" w:rsidP="008E2B13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C86A58" wp14:editId="48A34357">
             <wp:extent cx="5850255" cy="3804285"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -9000,50 +9265,51 @@
       </w:r>
       <w:r w:rsidR="000769FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552367A8" w14:textId="186C2538" w:rsidR="000769FB" w:rsidRDefault="000769FB" w:rsidP="000769FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OSS</w:t>
       </w:r>
       <w:r w:rsidRPr="000769FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir izveidota, lai reģistrētu novērtēšanas procesa rezultātus un iznākumu, tostarp novērtējuma pamatojumu. Pieteikuma iesniedzējs tajā arī saņem informāciju par visu drošības novērtējuma procesa posmu statusu, novērtējuma iznākumu un lēmumu par vienotā drošības sertifikāta piešķiršanu vai atteikumu piešķirt šādu sertifikātu. Tiklīdz attiecīgā iestāde ir apstiprinājusi novērtējumu, pieteikuma iesniedzējs var rūpīgi pārbaudīt novērtējuma rezultātus un iznākumu. Ja drošības novērtējumā ir iesaistītas vairākas </w:t>
       </w:r>
       <w:r w:rsidR="002B7A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NSA</w:t>
       </w:r>
       <w:r w:rsidRPr="000769FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -10293,50 +10559,51 @@
     <w:p w14:paraId="7B5120F2" w14:textId="77777777" w:rsidR="00972BA9" w:rsidRDefault="00972BA9" w:rsidP="000769FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1100BCBD" w14:textId="36817E0E" w:rsidR="00E160C4" w:rsidRDefault="00E160C4" w:rsidP="000769FB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Par OSS lietošanu ERA ir izstrādājusi vairākas rokasgrāmatas un skaidrojumus (angļu valodā), kuri ir atrodami </w:t>
       </w:r>
       <w:r w:rsidR="004751EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERA tīmekļvietnē</w:t>
       </w:r>
       <w:r w:rsidR="004751EC">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="004751EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11229,50 +11496,51 @@
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="009A67C0" w:rsidRPr="000F04DF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>pasts@vdzti.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Inspekcija sazināsies ar Lietuvas </w:t>
       </w:r>
       <w:r w:rsidR="003177A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">transporta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">drošības administrāciju un paziņos </w:t>
       </w:r>
       <w:r w:rsidR="00202376">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rezultātus par </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienošanos </w:t>
@@ -12133,50 +12401,51 @@
       </w:r>
       <w:r w:rsidR="00CF0D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, un šī finanšu pietiekamība tiek pārbaudīta izsniedzot pārvadātāja licenci. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B7831E" w14:textId="47CC4DE5" w:rsidR="00FF7919" w:rsidRDefault="00CF0D29" w:rsidP="004E6CFF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Latvijā pārvadātāja licenci izsniedz Valsts dzelzceļa administrācija</w:t>
       </w:r>
       <w:r w:rsidR="00EA5FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojoties uz 16.08.2018.</w:t>
       </w:r>
       <w:r w:rsidR="00EA5FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12637,50 +12906,51 @@
     <w:p w14:paraId="3A23F5ED" w14:textId="5890351B" w:rsidR="002C7E46" w:rsidRDefault="002C7E46" w:rsidP="002C7E46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F5240B9" w14:textId="02574293" w:rsidR="002C7E46" w:rsidRDefault="002C7E46" w:rsidP="006C59ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F914DF" wp14:editId="004D5410">
             <wp:extent cx="5768340" cy="7168624"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="28" name="Attēls 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5782070" cy="7185687"/>
@@ -12893,50 +13163,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A7DB9A" w14:textId="3AA7412C" w:rsidR="009663C3" w:rsidRPr="009663C3" w:rsidRDefault="009663C3" w:rsidP="002F18DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009663C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lai maksimāli izmantotu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priekšiesaistē</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009663C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sniegtās priekšrocība</w:t>
       </w:r>
       <w:r w:rsidR="00D14696">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13859,50 +14130,51 @@
       </w:pPr>
       <w:r w:rsidRPr="002431AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieteikumā izmantotās valodas kvalitāte ir pietiekama, lai pieteikuma dokumentāciju varētu novērtēt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E4534F" w14:textId="56324660" w:rsidR="00D420DA" w:rsidRPr="00D420DA" w:rsidRDefault="00D420DA" w:rsidP="00D420DA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D420DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Piemērojamās prasības atšķiras atkarībā no tā, vai pieteikums ir iesniegts pirmā sertifikāta saņemšanai, sertifikāta atjaunošanai vai atjaunināšanai. Pirmā pieteikuma gadījumā piemēro visas prasības, kas noteiktas CSM </w:t>
       </w:r>
       <w:r w:rsidR="00915D21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par DPS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D420DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> I pielikumā (tostarp attiecīgās prasības, kas paredzētas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OPE </w:t>
@@ -14724,51 +14996,60 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D420DA" w:rsidRPr="00D420DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par ritošo sastāvu, kas tiks izmantots, darbības telpu un veidu, personāla kompetenci utt. Drošības novērtējuma process nav tikai dokumentāra formalitāte — tam jābūt pamatotam realitātē. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sertificēšanas iestādei</w:t>
       </w:r>
       <w:r w:rsidR="00D420DA" w:rsidRPr="00D420DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kas saņem vienotā drošības sertifikāta pieteikumu, kurā nav sniegta pietiekama informācija, lai varētu pienācīgi novērtēt, vai pieteikuma iesniedzēja </w:t>
+        <w:t xml:space="preserve">, kas saņem vienotā drošības sertifikāta pieteikumu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D420DA" w:rsidRPr="00D420DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kurā nav sniegta pietiekama informācija, lai varētu pienācīgi novērtēt, vai pieteikuma iesniedzēja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPS</w:t>
       </w:r>
       <w:r w:rsidR="00D420DA" w:rsidRPr="00D420DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> spēj kontrolēt tā riskus, jo pieteikums ir nepilnīgs vai neattiecas uz reālām darbībām, ir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jāpieņem lēmums </w:t>
       </w:r>
@@ -15186,50 +15467,51 @@
     <w:p w14:paraId="387EE231" w14:textId="77777777" w:rsidR="00543813" w:rsidRPr="00543813" w:rsidRDefault="00543813" w:rsidP="00543813">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2EE039" w14:textId="7850E504" w:rsidR="00CD62FF" w:rsidRPr="00922F1F" w:rsidRDefault="00CD62FF" w:rsidP="00922F1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pamatojoties uz iepriekšējos posmos savākto informāciju, drošības novērtējumā iesaistītās iestādes nosaka</w:t>
       </w:r>
       <w:r w:rsidR="00922F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">novērtējuma darbības jomu un lemj par to, vai kādi jautājumi ir papildus jāizmeklē klātienes </w:t>
       </w:r>
       <w:r w:rsidR="001C3E49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārbaudes</w:t>
@@ -16098,51 +16380,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121D83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikuma iesniedzējs var arī ierosināt pasākumus problēmu risināšanai, kā arī noteikt termiņus to īstenošanai. Ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inspekcija (vai citā novērtēšanā iesaistītā iestāde)</w:t>
       </w:r>
       <w:r w:rsidRPr="00121D83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nepiekrīt ierosinātajiem pasākumiem un/vai termiņiem, </w:t>
+        <w:t xml:space="preserve"> nepiekrīt ierosinātajiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pasākumiem un/vai termiņiem, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tā </w:t>
       </w:r>
       <w:r w:rsidRPr="00121D83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nekavējoties sazinās ar pieteikuma iesniedzēju, lai risinātu šo jautājumu, un dokumentē lēmum</w:t>
       </w:r>
       <w:r w:rsidR="005A27A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
@@ -17509,50 +17800,51 @@
         <w:t xml:space="preserve"> šādi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19613D52" w14:textId="684435DF" w:rsidR="009407F8" w:rsidRPr="009E3A8D" w:rsidRDefault="009407F8" w:rsidP="009E3A8D">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">› </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>viens mēnesis</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3A8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikuma dokumentācijas pilnīguma pārbaudei. Šis periods sākas pieteikuma dokumentācijas saņemšanas datumā. Ja Inspekcija ir sertificēšanas iestāde, šis datums atbilst pirmajai darba dienai Latvijā pēc pieteikuma dokumentācijas saņemšanas apstiprināšanas. Ja ERA ir sertificēšanas iestāde, šis datums atbilst pirmajai kopējai darba dienai ERA un NSA, kas atbild par darbības telpu, pēc pieteikuma dokumentācijas saņemšanas apstiprināšanas. Līdz šā perioda beigām sertificēšanas iestādei vai nu jāinformē pieteikuma iesniedzējs par to, ka pieteikuma dokumentācija ir pilnīga, vai jāprasa attiecīga papildu informācija, nosakot pamatotu tās iesniegšanas termiņu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192357DB" w14:textId="08F2CCC4" w:rsidR="009407F8" w:rsidRDefault="009407F8" w:rsidP="009E3A8D">
       <w:pPr>
@@ -18283,50 +18575,51 @@
       </w:r>
       <w:r w:rsidRPr="005175F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> domām nepieciešamos pierādījumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39613FBF" w14:textId="792A0FD1" w:rsidR="001F6108" w:rsidRDefault="001F6108" w:rsidP="001F6108">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Iesniegumā</w:t>
       </w:r>
       <w:r w:rsidRPr="005175F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir obligāti norādāmas ziņas par tā iesniedzēju (fiziskajai personai - vārds un uzvārds,</w:t>
       </w:r>
       <w:r w:rsidR="00956308">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005175F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">adrese un, ja nepieciešams, citas ziņas, kas palīdz sazināties ar iesniedzēju; juridiskajai personai </w:t>
@@ -18692,1165 +18985,1259 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003172D4" w:rsidSect="00741790">
           <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3457"/>
         <w:gridCol w:w="3489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003172D4" w14:paraId="6D5C8F99" w14:textId="77777777" w:rsidTr="002E2CE2">
+      <w:tr w:rsidR="00650535" w14:paraId="5D9F285C" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14312" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6247598D" w14:textId="357C495E" w:rsidR="002E2CE2" w:rsidRPr="00166442" w:rsidRDefault="003172D4" w:rsidP="002E2CE2">
+          <w:p w14:paraId="2B0990D2" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="002E2CE2" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc127120862"/>
-            <w:r w:rsidRPr="00166442">
+            <w:r w:rsidRPr="002E2CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pielikums</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
           </w:p>
-          <w:p w14:paraId="661F53CF" w14:textId="47389F62" w:rsidR="003172D4" w:rsidRPr="00166442" w:rsidRDefault="003172D4" w:rsidP="003172D4">
+          <w:p w14:paraId="290583C9" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="0060784F" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Hlk127106851"/>
-            <w:r w:rsidRPr="00166442">
+            <w:r w:rsidRPr="0060784F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nacionālo prasību tabula</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-          <w:p w14:paraId="77E6D3E9" w14:textId="1EB28FF7" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="003172D4">
+          <w:p w14:paraId="539D890A" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00085D77" w:rsidRPr="00085D77" w14:paraId="71AA44E7" w14:textId="77777777" w:rsidTr="002E2CE2">
+      <w:tr w:rsidR="00650535" w:rsidRPr="00085D77" w14:paraId="50B24652" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="782814CD" w14:textId="53BDA890" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="009E3A8D">
+          <w:p w14:paraId="3DDC488F" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00085D77" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atsauce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34B2E7FF" w14:textId="36A4CCCA" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="009E3A8D">
+          <w:p w14:paraId="46D86872" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00085D77" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nacionālas prasības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D85B8CA" w14:textId="77777777" w:rsidR="00085D77" w:rsidRDefault="00085D77" w:rsidP="009E3A8D">
+          <w:p w14:paraId="772BB6BA" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dokumentārie pierādījumi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7AEE4A" w14:textId="25843F86" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="009E3A8D">
+          <w:p w14:paraId="630DEB30" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00085D77" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D145FC1" w14:textId="4349B1A0" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="009E3A8D">
+          <w:p w14:paraId="280486C0" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00085D77" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00085D77" w:rsidRPr="003172D4" w14:paraId="54254852" w14:textId="77777777" w:rsidTr="00BA4E48">
+      <w:tr w:rsidR="00650535" w:rsidRPr="003172D4" w14:paraId="628BCD2E" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B44C84D" w14:textId="77777777" w:rsidR="00085D77" w:rsidRPr="003172D4" w:rsidRDefault="00085D77" w:rsidP="003172D4">
+          <w:p w14:paraId="62409812" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="003172D4" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78C52A14" w14:textId="77777777" w:rsidR="00085D77" w:rsidRPr="003172D4" w:rsidRDefault="00085D77" w:rsidP="004B3862">
+          <w:p w14:paraId="6316D409" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="003172D4" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09927F2B" w14:textId="0CC3E29C" w:rsidR="00085D77" w:rsidRPr="00085D77" w:rsidRDefault="00085D77" w:rsidP="003172D4">
+          <w:p w14:paraId="7DD153E1" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00085D77" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085D77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aizpilda pieteikuma iesniedzējs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="5F99A747" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="0FF8F3E7" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FDC776" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="284B5406" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.09.2010. Ministru kabineta noteikumi Nr.873 "Noteikumi par vilces līdzekļa vadītāja (mašīnista) kvalifikācijas un vilces līdzekļa vadīšanas tiesību iegūšanu"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD9BC7B" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="6CE33CC0" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mašīnistu zināšanas par Latvijas dzelzceļu infrastruktūru (apmācības un papildu sertifikāta izsniegšanas kārtība)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38208084" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="649E7208" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EF2CE1" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="2D89867B" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="72185BED" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="2AFB7156" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B32C15" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="00E04B71" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="5CB1A8E0" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00E04B71" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.09.2010. Ministru kabineta noteikumi Nr.873 "Noteikumi par vilces līdzekļa vadītāja (mašīnista) kvalifikācijas un vilces līdzekļa vadīšanas tiesību iegūšanu"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AEDA94" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="00E04B71" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="26A88FEA" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00E04B71" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Infrastruktūras pārvaldītāja noteiktas valodas zināšanas mašīnistiem (apmācības un zināšanu uzturēšanas kārtība)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3704150A" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="2BA5C51F" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A80018" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="11880A2F" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="4932B4AB" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="41521C17" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8B90AE" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="0B37B5EE" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.11.2023.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>03.08.2010. Ministru kabineta noteikumi Nr.724 Dzelzceļa tehniskās ekspluatācijas noteikumi</w:t>
+              <w:t xml:space="preserve"> Ministru kabineta noteikumi Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>680</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dzelzceļa ekspluatācijas noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="243A272C" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="734B1C16" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B klases signalizācijas sistēma:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FD9328" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="238173C7" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="377"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F96D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ritekļu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F96D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aprīkojums</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C034D02" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="38434F78" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="377"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sakari;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35AE19A6" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="094C6E96" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="377"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F96D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>personāla zināšanas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731AB990" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="00F96D0F" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="543B289D" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00F96D0F" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="377"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">sadarbība ar infrastruktūras pārvaldītāju (OPE SITS), ieskaitot dokumentācijas pārvaldību, kopējo terminoloģiju.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634DB55B" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="7C91EABE" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37336190" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="04E787D1" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="32727F19" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="1E23B99E" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3949D86B" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="060C7CEB" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.11.2023.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>03.08.2010. Ministru kabineta noteikumi Nr.724 Dzelzceļa tehniskās ekspluatācijas noteikumi</w:t>
+              <w:t xml:space="preserve"> Ministru kabineta noteikumi Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>680</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dzelzceļa ekspluatācijas noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6100419C" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="2820FFB1" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Manevru veikšana:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61E1D51D" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="14FDE53F" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="379"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6746">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ģeogrāfiskais tvērums, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB99267" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="6B506159" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="379"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6746">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rīcības kārtība, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D323D3A" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="05B38DC5" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="379"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6746">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">sadarbība ar infrastruktūras pārvaldītāju, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B63C2AC" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="004A6746" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="54526A8C" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="004A6746" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="379"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6746">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sakari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3009D8" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="78CE6E99" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F65048" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="2275D972" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000330D4" w14:paraId="3BC21252" w14:textId="77777777" w:rsidTr="00260BA2">
+      <w:tr w:rsidR="00650535" w14:paraId="45130435" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B3ABA9" w14:textId="4F8486C3" w:rsidR="000330D4" w:rsidRDefault="000330D4" w:rsidP="00260BA2">
+          <w:p w14:paraId="5B9495A6" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.11.2023.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>03.08.2010. Ministru kabineta noteikumi Nr.724 Dzelzceļa tehniskās ekspluatācijas noteikumi</w:t>
+              <w:t xml:space="preserve"> Ministru kabineta noteikumi Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>680</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dzelzceļa ekspluatācijas noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25CD55AD" w14:textId="6D55061D" w:rsidR="000330D4" w:rsidRPr="00E04B71" w:rsidRDefault="000330D4" w:rsidP="00260BA2">
+          <w:p w14:paraId="6E3DE46F" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00E04B71" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Starptautiskā vilciena astes signāli </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515C9B2C" w14:textId="77777777" w:rsidR="000330D4" w:rsidRDefault="000330D4" w:rsidP="00260BA2">
+          <w:p w14:paraId="57715C13" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B9D234" w14:textId="77777777" w:rsidR="000330D4" w:rsidRDefault="000330D4" w:rsidP="00260BA2">
+          <w:p w14:paraId="32E63885" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="7CE8A56E" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="09973460" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D82AA9C" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="05954072" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.11.2023.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>03.08.2010. Ministru kabineta noteikumi Nr.724 Dzelzceļa tehniskās ekspluatācijas noteikumi</w:t>
+              <w:t xml:space="preserve"> Ministru kabineta noteikumi Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>680</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dzelzceļa ekspluatācijas noteikumi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D81C48" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="49D60B10" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C1C881" w14:textId="3A4ABD0C" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="337340C0" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ārkārtas situācijas pārvaldība, ieskaitot seku likvidēšanu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="284FC206" w14:textId="629FBA82" w:rsidR="003172D4" w:rsidRPr="007A4550" w:rsidRDefault="003172D4" w:rsidP="007A4550">
+          <w:p w14:paraId="6787DAB7" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="007A4550" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D871CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ar IM saskaņotie ārkārtu situācijas plāni (OPE SITS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un CSM par DPS</w:t>
             </w:r>
             <w:r w:rsidRPr="00D871CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
-            <w:r w:rsidR="007A4550">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tostarp arī </w:t>
             </w:r>
             <w:r w:rsidRPr="007A4550">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ar bīstamajām kravām (RID)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D32F4F" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="61DE9DEF" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECA95FB" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="345DB28A" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="334FF3D9" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="39291E60" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041F78B5" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="00C71EBF" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="08C0EAFE" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00C71EBF" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>02.06.2020. Ministru kabineta noteikumi Nr. 334 "Dzelzceļa satiksmes negadījumu klasifikācijas, izmeklēšanas un uzskaites kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46666217" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="6C03DAE0" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ārkārtas situācijas pārvaldība, ieskaitot seku likvidēšanu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CDD7E2" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="6AF0C3F3" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="00650535">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>apziņošanas kārtība Latvijas ārkārtas situāciju dienestiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53DFD689" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="319A35CB" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D363304" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="040E719C" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="649A8E45" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="33D3E1A6" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFDDC4A" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="797F2542" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09.06.2020. Ministru kabineta noteikumi Nr. 375 "Dzelzceļa drošības noteikumi"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF8C33F" w14:textId="77777777" w:rsidR="003172D4" w:rsidRPr="00E04B71" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="1DC553C2" w14:textId="77777777" w:rsidR="00650535" w:rsidRPr="00E04B71" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ar 1520 mm sliežu ceļa platuma </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C71EBF">
@@ -19862,313 +20249,305 @@
               <w:t>ritekļu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C71EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tehnisko apkopi atbildīgās struktūrvienība</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (kārtība attiecībā uz 1520mm sliežu ceļa platuma pasažieru un kravu vagoniem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186722DA" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="362AF9D7" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B0CC4D" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="29BF8812" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003172D4" w14:paraId="3ABC5962" w14:textId="77777777" w:rsidTr="003172D4">
+      <w:tr w:rsidR="00650535" w14:paraId="071D1833" w14:textId="77777777" w:rsidTr="001D476A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1850E747" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="62845F3D" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valsts valodas likums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C54C15" w14:textId="2C48C340" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="0B46A15F" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Vilciena personāla (piemēram, konduktoru) latviešu valodas zināšanas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (OPE SITS)</w:t>
+              <w:t>Vilciena personāla (piemēram, konduktoru) latviešu valodas zināšanas (OPE SITS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1604B1CD" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="2FA976CE" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D25B5CD" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="004B3862">
+          <w:p w14:paraId="133F86A5" w14:textId="77777777" w:rsidR="00650535" w:rsidRDefault="00650535" w:rsidP="001D476A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16CD8E71" w14:textId="77777777" w:rsidR="003172D4" w:rsidRDefault="003172D4" w:rsidP="000D0F2A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003172D4" w:rsidSect="003172D4">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1797" w:right="1440" w:bottom="1797" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49D74ADA" w14:textId="77777777" w:rsidR="003F11F3" w:rsidRDefault="003F11F3" w:rsidP="00E92F83">
+    <w:p w14:paraId="2A678718" w14:textId="77777777" w:rsidR="00250D0B" w:rsidRDefault="00250D0B" w:rsidP="00E92F83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E11D52A" w14:textId="77777777" w:rsidR="003F11F3" w:rsidRDefault="003F11F3" w:rsidP="00E92F83">
+    <w:p w14:paraId="52CAF654" w14:textId="77777777" w:rsidR="00250D0B" w:rsidRDefault="00250D0B" w:rsidP="00E92F83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-64722162"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="210CD94E" w14:textId="6AEF6C19" w:rsidR="00164917" w:rsidRDefault="00164917">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2AA0C6BE" w14:textId="77777777" w:rsidR="00164917" w:rsidRDefault="00164917">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACCC9CA" w14:textId="77777777" w:rsidR="003F11F3" w:rsidRDefault="003F11F3" w:rsidP="00E92F83">
+    <w:p w14:paraId="0C5CC35D" w14:textId="77777777" w:rsidR="00250D0B" w:rsidRDefault="00250D0B" w:rsidP="00E92F83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="546E3A86" w14:textId="77777777" w:rsidR="003F11F3" w:rsidRDefault="003F11F3" w:rsidP="00E92F83">
+    <w:p w14:paraId="14E1F81A" w14:textId="77777777" w:rsidR="00250D0B" w:rsidRDefault="00250D0B" w:rsidP="00E92F83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3A1418AD" w14:textId="77777777" w:rsidR="00E92F83" w:rsidRPr="008576A2" w:rsidRDefault="00E92F83" w:rsidP="00E92F83">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001F1949">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20655,51 +21034,51 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="000F04DF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.vdzti.gov.lv/lv/dzelzcela-drosiba-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="241A3EAA" w14:textId="77777777" w:rsidR="00D5453C" w:rsidRDefault="00D5453C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001127C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C336612C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -23701,175 +24080,175 @@
   <w:num w:numId="21" w16cid:durableId="1865366219">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1711881604">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1350571668">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="395204693">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1151753474">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="655109581">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1620723242">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="N/Uyw7CruoeVmFCUtP2kW8ScqWbJgwmg84yqsOLQGoEsHDmIZ21lQuBuw47GWCkX39NLwu3+cN89YP02Es/PlA==" w:salt="BbTIcYHCHJNPC2WwhujXUA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA4FE0"/>
     <w:rsid w:val="00002820"/>
     <w:rsid w:val="000070BB"/>
     <w:rsid w:val="000208EE"/>
     <w:rsid w:val="000220C3"/>
     <w:rsid w:val="000330D4"/>
     <w:rsid w:val="0006571A"/>
+    <w:rsid w:val="00070E41"/>
     <w:rsid w:val="000769FB"/>
     <w:rsid w:val="00085D77"/>
     <w:rsid w:val="00092DE9"/>
     <w:rsid w:val="000943A9"/>
     <w:rsid w:val="00096A1F"/>
     <w:rsid w:val="000A6D9D"/>
     <w:rsid w:val="000D0F2A"/>
     <w:rsid w:val="000E7DC4"/>
     <w:rsid w:val="000F2CE3"/>
     <w:rsid w:val="000F61BC"/>
     <w:rsid w:val="00121D83"/>
     <w:rsid w:val="00133DA9"/>
+    <w:rsid w:val="001352A5"/>
     <w:rsid w:val="0014666E"/>
     <w:rsid w:val="00164917"/>
     <w:rsid w:val="00166442"/>
     <w:rsid w:val="001721E9"/>
     <w:rsid w:val="00181F1B"/>
     <w:rsid w:val="001B014D"/>
     <w:rsid w:val="001C3E49"/>
     <w:rsid w:val="001D627C"/>
     <w:rsid w:val="001E100E"/>
     <w:rsid w:val="001F1D2D"/>
     <w:rsid w:val="001F5F70"/>
     <w:rsid w:val="001F6108"/>
     <w:rsid w:val="001F6335"/>
     <w:rsid w:val="00202376"/>
     <w:rsid w:val="00206649"/>
     <w:rsid w:val="00213183"/>
     <w:rsid w:val="00242895"/>
     <w:rsid w:val="002431AB"/>
+    <w:rsid w:val="00250D0B"/>
     <w:rsid w:val="00261352"/>
     <w:rsid w:val="00265BA1"/>
     <w:rsid w:val="00293218"/>
     <w:rsid w:val="00296094"/>
     <w:rsid w:val="002A5DC9"/>
     <w:rsid w:val="002A7A63"/>
     <w:rsid w:val="002B7A1E"/>
     <w:rsid w:val="002C7E46"/>
     <w:rsid w:val="002D4F78"/>
     <w:rsid w:val="002E2CE2"/>
     <w:rsid w:val="002F18DC"/>
     <w:rsid w:val="002F791C"/>
     <w:rsid w:val="0030783D"/>
     <w:rsid w:val="003172D4"/>
     <w:rsid w:val="003177A0"/>
     <w:rsid w:val="00346BFC"/>
     <w:rsid w:val="0038325F"/>
     <w:rsid w:val="003859C1"/>
     <w:rsid w:val="00392826"/>
     <w:rsid w:val="003950B0"/>
     <w:rsid w:val="00397733"/>
     <w:rsid w:val="003A00E5"/>
     <w:rsid w:val="003A42E4"/>
     <w:rsid w:val="003B53B7"/>
     <w:rsid w:val="003D7BCB"/>
     <w:rsid w:val="003E2A8F"/>
-    <w:rsid w:val="003F11F3"/>
     <w:rsid w:val="00402D70"/>
     <w:rsid w:val="00420444"/>
     <w:rsid w:val="00427B60"/>
     <w:rsid w:val="00437A04"/>
     <w:rsid w:val="0044539E"/>
     <w:rsid w:val="00450E0B"/>
     <w:rsid w:val="004677BC"/>
     <w:rsid w:val="004751EC"/>
     <w:rsid w:val="00480406"/>
     <w:rsid w:val="004A6746"/>
     <w:rsid w:val="004B48ED"/>
     <w:rsid w:val="004C4FAE"/>
     <w:rsid w:val="004C769B"/>
     <w:rsid w:val="004D6B91"/>
     <w:rsid w:val="004E6CFF"/>
-    <w:rsid w:val="004F133F"/>
     <w:rsid w:val="005175F0"/>
     <w:rsid w:val="0052480A"/>
     <w:rsid w:val="00543813"/>
     <w:rsid w:val="005637BD"/>
     <w:rsid w:val="005706BB"/>
     <w:rsid w:val="005A0858"/>
     <w:rsid w:val="005A27A6"/>
     <w:rsid w:val="005A67EA"/>
     <w:rsid w:val="005B3755"/>
     <w:rsid w:val="005B3AF9"/>
     <w:rsid w:val="005C4EF5"/>
     <w:rsid w:val="005D4CA4"/>
     <w:rsid w:val="005E4A4D"/>
     <w:rsid w:val="005F5FEE"/>
     <w:rsid w:val="006050B3"/>
     <w:rsid w:val="0060619B"/>
     <w:rsid w:val="0060784F"/>
     <w:rsid w:val="006117D7"/>
     <w:rsid w:val="00642F2A"/>
     <w:rsid w:val="00644C81"/>
     <w:rsid w:val="00644CEC"/>
+    <w:rsid w:val="00650535"/>
     <w:rsid w:val="00650751"/>
     <w:rsid w:val="0066495D"/>
     <w:rsid w:val="006654E2"/>
     <w:rsid w:val="00683D26"/>
     <w:rsid w:val="00694EE0"/>
     <w:rsid w:val="006C59ED"/>
     <w:rsid w:val="006E58FB"/>
     <w:rsid w:val="006F0A47"/>
     <w:rsid w:val="0071445A"/>
     <w:rsid w:val="0072124D"/>
     <w:rsid w:val="00741790"/>
     <w:rsid w:val="00742C05"/>
     <w:rsid w:val="0074702D"/>
     <w:rsid w:val="007542B6"/>
     <w:rsid w:val="007705E0"/>
     <w:rsid w:val="00772355"/>
     <w:rsid w:val="00773659"/>
     <w:rsid w:val="00780363"/>
     <w:rsid w:val="00782358"/>
     <w:rsid w:val="00791EAB"/>
     <w:rsid w:val="007A4550"/>
     <w:rsid w:val="007A4822"/>
     <w:rsid w:val="007C0A9B"/>
     <w:rsid w:val="007D2B0C"/>
     <w:rsid w:val="007F2836"/>
@@ -23908,148 +24287,145 @@
     <w:rsid w:val="00A14A24"/>
     <w:rsid w:val="00A15CAF"/>
     <w:rsid w:val="00A216F5"/>
     <w:rsid w:val="00A57A81"/>
     <w:rsid w:val="00A60A11"/>
     <w:rsid w:val="00A64D71"/>
     <w:rsid w:val="00A74931"/>
     <w:rsid w:val="00A74F7B"/>
     <w:rsid w:val="00A94B2B"/>
     <w:rsid w:val="00AF0B92"/>
     <w:rsid w:val="00B04906"/>
     <w:rsid w:val="00B07906"/>
     <w:rsid w:val="00B36D7A"/>
     <w:rsid w:val="00B50257"/>
     <w:rsid w:val="00B55822"/>
     <w:rsid w:val="00B736BD"/>
     <w:rsid w:val="00B83815"/>
     <w:rsid w:val="00BA5F52"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BC3B38"/>
     <w:rsid w:val="00BC737E"/>
     <w:rsid w:val="00BD3838"/>
     <w:rsid w:val="00BE3120"/>
     <w:rsid w:val="00BF3850"/>
     <w:rsid w:val="00C021DE"/>
-    <w:rsid w:val="00C03D47"/>
-    <w:rsid w:val="00C0546F"/>
     <w:rsid w:val="00C107BA"/>
     <w:rsid w:val="00C12DF9"/>
     <w:rsid w:val="00C233CC"/>
     <w:rsid w:val="00C54DD4"/>
     <w:rsid w:val="00C64D21"/>
     <w:rsid w:val="00C71EBF"/>
     <w:rsid w:val="00C769F5"/>
     <w:rsid w:val="00C81815"/>
     <w:rsid w:val="00C87212"/>
     <w:rsid w:val="00C94AC5"/>
     <w:rsid w:val="00CA0729"/>
     <w:rsid w:val="00CD62FF"/>
     <w:rsid w:val="00CE6FDE"/>
     <w:rsid w:val="00CF0D29"/>
-    <w:rsid w:val="00CF1155"/>
     <w:rsid w:val="00CF7152"/>
     <w:rsid w:val="00D02D72"/>
     <w:rsid w:val="00D14696"/>
     <w:rsid w:val="00D153A1"/>
     <w:rsid w:val="00D26EF3"/>
     <w:rsid w:val="00D33A59"/>
     <w:rsid w:val="00D37CA1"/>
     <w:rsid w:val="00D420DA"/>
     <w:rsid w:val="00D47244"/>
     <w:rsid w:val="00D5040C"/>
     <w:rsid w:val="00D5453C"/>
     <w:rsid w:val="00D7381E"/>
     <w:rsid w:val="00D871CD"/>
     <w:rsid w:val="00D9682F"/>
     <w:rsid w:val="00DA2C29"/>
     <w:rsid w:val="00DA4FE0"/>
     <w:rsid w:val="00DC31D8"/>
     <w:rsid w:val="00DD24F2"/>
     <w:rsid w:val="00E00C2D"/>
     <w:rsid w:val="00E04B71"/>
     <w:rsid w:val="00E160C4"/>
     <w:rsid w:val="00E2509E"/>
+    <w:rsid w:val="00E338EF"/>
     <w:rsid w:val="00E35C93"/>
     <w:rsid w:val="00E46789"/>
     <w:rsid w:val="00E53F13"/>
     <w:rsid w:val="00E5684E"/>
     <w:rsid w:val="00E83BEE"/>
     <w:rsid w:val="00E86CA9"/>
     <w:rsid w:val="00E905D0"/>
     <w:rsid w:val="00E92F83"/>
     <w:rsid w:val="00EA5FCB"/>
     <w:rsid w:val="00ED60EF"/>
     <w:rsid w:val="00F003B3"/>
     <w:rsid w:val="00F21C7C"/>
-    <w:rsid w:val="00F33A38"/>
     <w:rsid w:val="00F34370"/>
     <w:rsid w:val="00F44EB0"/>
     <w:rsid w:val="00F52BBD"/>
     <w:rsid w:val="00F61497"/>
     <w:rsid w:val="00F65E86"/>
     <w:rsid w:val="00F824B7"/>
     <w:rsid w:val="00F8390F"/>
     <w:rsid w:val="00F96D0F"/>
     <w:rsid w:val="00FA470F"/>
     <w:rsid w:val="00FB0DDD"/>
     <w:rsid w:val="00FC2D0B"/>
     <w:rsid w:val="00FD4A0D"/>
     <w:rsid w:val="00FF62DA"/>
     <w:rsid w:val="00FF7919"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D8DAF44"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35DB1EEB-A33C-4D73-9F6C-114C22770F8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24893,51 +25269,51 @@
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
     <w:name w:val="Virsraksts 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00972BA9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="564068819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="886600404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25805,79 +26181,79 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81FB8669-89CA-4A05-86A2-3F5F0FA6E041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>30185</Words>
-  <Characters>17206</Characters>
+  <Words>30287</Words>
+  <Characters>17264</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47297</CharactersWithSpaces>
+  <CharactersWithSpaces>47457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jeļena Stepanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>