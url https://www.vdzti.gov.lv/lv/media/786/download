--- v0 (2025-10-03)
+++ v1 (2026-09-27)
@@ -1,60 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="3686" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5385"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C7B94" w:rsidRPr="000B4A3F" w14:paraId="7DD892E2" w14:textId="77777777" w:rsidTr="00E16186">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BABEE0F" w14:textId="77777777" w:rsidR="005C7B94" w:rsidRPr="000B4A3F" w:rsidRDefault="005C7B94" w:rsidP="005C7B94">
@@ -844,81 +839,80 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vēlamais e</w:t>
             </w:r>
             <w:r w:rsidR="00C430C4" w:rsidRPr="000B4A3F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ksāmena datums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052665C5" w14:textId="77777777" w:rsidR="000F1D5B" w:rsidRPr="006A57F5" w:rsidRDefault="004E0BB7" w:rsidP="006B17F6">
+          <w:p w14:paraId="052665C5" w14:textId="77777777" w:rsidR="000F1D5B" w:rsidRPr="006A57F5" w:rsidRDefault="00000000" w:rsidP="006B17F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="izvēlēties datumu"/>
                 <w:tag w:val="izvēlēties"/>
                 <w:id w:val="-987705192"/>
                 <w:placeholder>
                   <w:docPart w:val="01589E7763B84C5FB4C581307C67FBEA"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="yyyy'. gada 'd. MMMM"/>
                   <w:lid w:val="lv-LV"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B17F6" w:rsidRPr="006A57F5">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>izvēlēties</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F17C18" w:rsidRPr="000B4A3F" w14:paraId="735EA824" w14:textId="77777777" w:rsidTr="00F17C18">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="23CFD655" w14:textId="77777777" w:rsidR="00F17C18" w:rsidRDefault="00F17C18">
@@ -1005,51 +999,50 @@
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:alias w:val="izvēlēties transporta veidu"/>
                 <w:tag w:val="izvēlēties"/>
                 <w:id w:val="1334649462"/>
                 <w:placeholder>
                   <w:docPart w:val="344CC121621A4B5F8C74F2A9203D7DE5"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="izvēlēties transporta veidu" w:value="izvēlēties transporta veidu"/>
                   <w:listItem w:displayText="autoceļiem" w:value="autoceļiem"/>
                   <w:listItem w:displayText="dzelzceļu" w:value="dzelzceļu"/>
                   <w:listItem w:displayText="autoceļiem (pārkvalifikācija no pārvadājumiem pa dzelzceļu)" w:value="autoceļiem (pārkvalifikācija no pārvadājumiem pa dzelzceļu)"/>
                   <w:listItem w:displayText="dzelzceļu (pārkvalifikācija no pārvadājumiem pa autoceļiem)" w:value="dzelzceļu (pārkvalifikācija no pārvadājumiem pa autoceļiem)"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A12233">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>izvēlēties transporta veidu</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B4A3F" w:rsidRPr="000B4A3F" w14:paraId="66C832AC" w14:textId="77777777" w:rsidTr="00F17C18">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -1064,154 +1057,87 @@
             </w:pPr>
             <w:r w:rsidRPr="00F17C18">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bīstamo kravu klase:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:alias w:val="izvēlēties bīstamo kravu klasi"/>
               <w:tag w:val="izvēlēties bīstamo kravu klasi"/>
               <w:id w:val="-959099166"/>
               <w:placeholder>
                 <w:docPart w:val="119458ECBAB74FDAB05C25E97311BC63"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:displayText="izvēlēties bīstamo kravu klasi" w:value="izvēlēties bīstamo kravu klasi"/>
                 <w:listItem w:displayText="2. - 9. klase (izņemot 7.)" w:value="2. - 9. klase (izņemot 7.)"/>
                 <w:listItem w:displayText="1. klase" w:value="1. klase"/>
                 <w:listItem w:displayText="7. klase" w:value="7. klase"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2AB7C333" w14:textId="77777777" w:rsidR="00473617" w:rsidRPr="00F17C18" w:rsidRDefault="001430C2" w:rsidP="00B24ABF">
                 <w:pPr>
                   <w:pStyle w:val="RecipientAddress"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:proofErr w:type="spellStart"/>
-                <w:r w:rsidRPr="00F17C18">
+                <w:r w:rsidRPr="007167E7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
+                    <w:lang w:val="lv-LV"/>
                   </w:rPr>
-                  <w:t>izvēlēties</w:t>
+                  <w:t>izvēlēties bīstamo kravu klasi</w:t>
                 </w:r>
-                <w:proofErr w:type="spellEnd"/>
-[...65 lines deleted...]
-                <w:proofErr w:type="spellEnd"/>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F17C18" w:rsidRPr="000B4A3F" w14:paraId="6B968CEE" w14:textId="77777777" w:rsidTr="00F17C18">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="7AE62E99" w14:textId="1A38304F" w:rsidR="00F17C18" w:rsidRPr="00F17C18" w:rsidRDefault="00F17C18" w:rsidP="00F17C18">
             <w:pPr>
               <w:pStyle w:val="RecipientAddress"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1578,85 +1504,84 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F17C18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="566C6D54" w14:textId="77777777" w:rsidR="009F4652" w:rsidRDefault="009F4652" w:rsidP="00F17C18">
       <w:pPr>
         <w:ind w:right="169"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5292BAB4" w14:textId="0E4633DC" w:rsidR="00B24ABF" w:rsidRPr="00F17C18" w:rsidRDefault="00AF20FA" w:rsidP="00F17C18">
+    <w:p w14:paraId="5292BAB4" w14:textId="649FA60B" w:rsidR="00B24ABF" w:rsidRPr="00F17C18" w:rsidRDefault="00000000" w:rsidP="00F17C18">
       <w:pPr>
         <w:ind w:right="169"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F64471">
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="027E53B1">
+      <w:r>
+        <w:pict w14:anchorId="027E53B1">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:20.25pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18pt;height:15.35pt">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId7" w:name="HTMLCheckbox11" w:shapeid="_x0000_i1034"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="00E16186" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ek</w:t>
       </w:r>
       <w:r w:rsidR="004F5325" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sāmena norises kārtību, kas noteikta </w:t>
       </w:r>
       <w:r w:rsidR="004F5325" w:rsidRPr="004F763F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ministru kabineta 20</w:t>
       </w:r>
       <w:r w:rsidR="004F763F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1713,360 +1638,254 @@
         </w:rPr>
         <w:t xml:space="preserve"> noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="004F763F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 363</w:t>
       </w:r>
       <w:r w:rsidR="004F5325" w:rsidRPr="004F763F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F763F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="004F763F" w:rsidRPr="00344335">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Drošības konsultantu (padomnieku) noteikumi bīstamo kravu autopārvadājumu un dzelzceļa pārvadājumu jomā</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F5325" w:rsidRPr="004F763F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="004F5325" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E7D86" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F5325" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apņemos ievērot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62116561" w14:textId="4203AABA" w:rsidR="00AF20FA" w:rsidRPr="00F17C18" w:rsidRDefault="00AF20FA" w:rsidP="00F17C18">
+    <w:p w14:paraId="62116561" w14:textId="3498265C" w:rsidR="00AF20FA" w:rsidRPr="00F17C18" w:rsidRDefault="00000000" w:rsidP="00F17C18">
       <w:pPr>
         <w:ind w:right="169"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17C18">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId9" o:title=""/>
+      <w:r>
+        <w:pict w14:anchorId="435D6280">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:18pt;height:15.35pt">
+            <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId10" w:name="HTMLCheckbox111" w:shapeid="_x0000_i1037"/>
-        </w:object>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="000C21A3" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apliecinu, ka šajā pieteikumā </w:t>
       </w:r>
       <w:r w:rsidR="00E16186" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādītie</w:t>
       </w:r>
       <w:r w:rsidR="000C21A3" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> personas dati ir sniegti brīvprātīgi, un piekrītu to apstrādei bīstamo kravu pārvadājumu drošības konsultanta (padomnieka) kvalifikācijas eksāmena nodrošināšanai un sertifikāta sagatavošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506B19D9" w14:textId="2CE927CF" w:rsidR="00511308" w:rsidRPr="00F17C18" w:rsidRDefault="00AF20FA" w:rsidP="00F17C18">
+    <w:p w14:paraId="506B19D9" w14:textId="4689F58F" w:rsidR="00511308" w:rsidRPr="00F17C18" w:rsidRDefault="00000000" w:rsidP="00F17C18">
       <w:pPr>
         <w:ind w:right="169"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17C18">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId11" o:title=""/>
+      <w:r>
+        <w:pict w14:anchorId="7098A0FD">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:18pt;height:15.35pt">
+            <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId12" w:name="HTMLCheckbox112" w:shapeid="_x0000_i1040"/>
-        </w:object>
+        </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00F17C18">
+      <w:r w:rsidR="00AF20FA" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00511308" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nformāciju par </w:t>
       </w:r>
       <w:r w:rsidR="000B0A59">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eksāmena rezultātu lūdzu nosūtīt uz augstāk norādīto e-pasta adresi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CB6AFB" w14:textId="55F142EF" w:rsidR="000C21A3" w:rsidRPr="00F17C18" w:rsidRDefault="000C21A3" w:rsidP="00F17C18">
+    <w:p w14:paraId="37CB6AFB" w14:textId="27DEC3A9" w:rsidR="000C21A3" w:rsidRPr="00F17C18" w:rsidRDefault="00000000" w:rsidP="00F17C18">
       <w:pPr>
         <w:ind w:right="169"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17C18">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId13" o:title=""/>
+      <w:r>
+        <w:pict w14:anchorId="2A650E9C">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:18pt;height:15.35pt">
+            <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId14" w:name="HTMLCheckbox1121" w:shapeid="_x0000_i1043"/>
-        </w:object>
+        </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00F17C18">
+      <w:r w:rsidR="000C21A3" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lūdzu izsniegt bīstamo kravu pārvadājumu drošības konsultanta (padomnieka) kvalifikāciju apliecinošu sertifikātu</w:t>
       </w:r>
       <w:r w:rsidR="009A7031" w:rsidRPr="00F17C18">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BB8B5" w14:textId="77777777" w:rsidR="00E16186" w:rsidRDefault="00E16186" w:rsidP="004F5325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1602F90F" w14:textId="77777777" w:rsidR="006A68F2" w:rsidRPr="000B4A3F" w:rsidRDefault="006A68F2" w:rsidP="004F5325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3715"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3836"/>
+        <w:gridCol w:w="3743"/>
+        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="3818"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B4A3F" w:rsidRPr="000B4A3F" w14:paraId="4FA20246" w14:textId="77777777" w:rsidTr="004F5325">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B48670" w14:textId="058E2CDB" w:rsidR="004F5325" w:rsidRPr="000B4A3F" w:rsidRDefault="00344335" w:rsidP="004F5325">
+          <w:p w14:paraId="47B48670" w14:textId="1571AC24" w:rsidR="004F5325" w:rsidRPr="000B4A3F" w:rsidRDefault="007167E7" w:rsidP="004F5325">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...90 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>20____.gada __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73965B50" w14:textId="77777777" w:rsidR="004F5325" w:rsidRPr="000B4A3F" w:rsidRDefault="004F5325" w:rsidP="004F5325">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3934" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2240,100 +2059,100 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16186">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosūtīt eksaminācijas komisijai.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004F5325" w:rsidSect="005B0E5A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewBskvll BT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="041F472F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD38F636"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2478,55 +2297,54 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="73087285">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="167643220">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aHq9FacaYKWatLiHGpBR7jRQiinhjF0bThapS1Xd/tdmHnbO+rpgL3op5jtDWzN25hP2kMlp6RMekaUGGgwGsg==" w:salt="UUgRaWEg7T6UB8n2nyW6ag=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D1A8A"/>
     <w:rsid w:val="000121E2"/>
     <w:rsid w:val="00013A09"/>
     <w:rsid w:val="0001643C"/>
     <w:rsid w:val="00024ECB"/>
     <w:rsid w:val="0003008D"/>
     <w:rsid w:val="00031DF9"/>
     <w:rsid w:val="00036A2F"/>
     <w:rsid w:val="00040089"/>
     <w:rsid w:val="00043220"/>
     <w:rsid w:val="00043FD5"/>
@@ -2757,136 +2575,139 @@
     <w:rsid w:val="006778EF"/>
     <w:rsid w:val="00685B8A"/>
     <w:rsid w:val="00697A15"/>
     <w:rsid w:val="006A0AB1"/>
     <w:rsid w:val="006A57F5"/>
     <w:rsid w:val="006A63DB"/>
     <w:rsid w:val="006A652D"/>
     <w:rsid w:val="006A68F2"/>
     <w:rsid w:val="006B17F6"/>
     <w:rsid w:val="006C2345"/>
     <w:rsid w:val="006C2557"/>
     <w:rsid w:val="006C40B7"/>
     <w:rsid w:val="006C4804"/>
     <w:rsid w:val="006C62EE"/>
     <w:rsid w:val="006C7831"/>
     <w:rsid w:val="006C7D7A"/>
     <w:rsid w:val="006D3B07"/>
     <w:rsid w:val="006D3F39"/>
     <w:rsid w:val="006D48C3"/>
     <w:rsid w:val="006D6A6E"/>
     <w:rsid w:val="006E6FD1"/>
     <w:rsid w:val="006F4CCF"/>
     <w:rsid w:val="007027C9"/>
     <w:rsid w:val="00707ED8"/>
     <w:rsid w:val="00711890"/>
+    <w:rsid w:val="007167E7"/>
     <w:rsid w:val="00767958"/>
     <w:rsid w:val="00783FE8"/>
     <w:rsid w:val="00786238"/>
     <w:rsid w:val="00790F05"/>
     <w:rsid w:val="00794890"/>
     <w:rsid w:val="007975AD"/>
     <w:rsid w:val="007A282E"/>
     <w:rsid w:val="007A4441"/>
     <w:rsid w:val="007B051B"/>
     <w:rsid w:val="007B35E7"/>
     <w:rsid w:val="007B6574"/>
     <w:rsid w:val="007B7F22"/>
     <w:rsid w:val="007C5EBB"/>
     <w:rsid w:val="007C6605"/>
     <w:rsid w:val="007D04E8"/>
     <w:rsid w:val="007D1415"/>
     <w:rsid w:val="007E6972"/>
     <w:rsid w:val="007F6D60"/>
     <w:rsid w:val="008005C0"/>
     <w:rsid w:val="00800D82"/>
     <w:rsid w:val="00803875"/>
     <w:rsid w:val="00804AEC"/>
     <w:rsid w:val="008101BD"/>
     <w:rsid w:val="00813842"/>
     <w:rsid w:val="00822E3E"/>
     <w:rsid w:val="008237D6"/>
     <w:rsid w:val="00823A07"/>
     <w:rsid w:val="008255FD"/>
     <w:rsid w:val="00827ECA"/>
     <w:rsid w:val="00831757"/>
     <w:rsid w:val="00832122"/>
     <w:rsid w:val="00836DEB"/>
     <w:rsid w:val="008450B0"/>
     <w:rsid w:val="00854D3F"/>
     <w:rsid w:val="00856C70"/>
     <w:rsid w:val="00864036"/>
+    <w:rsid w:val="00864828"/>
     <w:rsid w:val="00865779"/>
     <w:rsid w:val="00865ADA"/>
     <w:rsid w:val="0089052F"/>
     <w:rsid w:val="00891115"/>
     <w:rsid w:val="00892231"/>
     <w:rsid w:val="008B4700"/>
     <w:rsid w:val="008B6CD2"/>
     <w:rsid w:val="008D0C0B"/>
     <w:rsid w:val="008D2027"/>
     <w:rsid w:val="008E4615"/>
     <w:rsid w:val="008E652A"/>
     <w:rsid w:val="008E660A"/>
     <w:rsid w:val="008F4D98"/>
     <w:rsid w:val="00906E31"/>
     <w:rsid w:val="00907E3D"/>
     <w:rsid w:val="00914163"/>
     <w:rsid w:val="00915777"/>
     <w:rsid w:val="00916D4D"/>
     <w:rsid w:val="00916F1B"/>
     <w:rsid w:val="00922809"/>
     <w:rsid w:val="00927EAE"/>
     <w:rsid w:val="00934538"/>
     <w:rsid w:val="00936C8A"/>
     <w:rsid w:val="00943621"/>
     <w:rsid w:val="00951F46"/>
     <w:rsid w:val="00963A04"/>
     <w:rsid w:val="009710F9"/>
     <w:rsid w:val="00971D84"/>
     <w:rsid w:val="00980484"/>
     <w:rsid w:val="00982AF9"/>
     <w:rsid w:val="009849AB"/>
     <w:rsid w:val="009872B3"/>
     <w:rsid w:val="00990033"/>
     <w:rsid w:val="009A1D77"/>
     <w:rsid w:val="009A668A"/>
     <w:rsid w:val="009A7031"/>
     <w:rsid w:val="009B1766"/>
     <w:rsid w:val="009C2C56"/>
     <w:rsid w:val="009D3745"/>
     <w:rsid w:val="009D4843"/>
     <w:rsid w:val="009D48DB"/>
     <w:rsid w:val="009D50DD"/>
     <w:rsid w:val="009E10CE"/>
     <w:rsid w:val="009E3287"/>
     <w:rsid w:val="009E3BCA"/>
     <w:rsid w:val="009E3D93"/>
     <w:rsid w:val="009F4652"/>
     <w:rsid w:val="00A00440"/>
     <w:rsid w:val="00A01BBA"/>
     <w:rsid w:val="00A03A15"/>
+    <w:rsid w:val="00A075B1"/>
     <w:rsid w:val="00A11F14"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A21632"/>
     <w:rsid w:val="00A32CF2"/>
     <w:rsid w:val="00A35A57"/>
     <w:rsid w:val="00A36B61"/>
     <w:rsid w:val="00A40BC5"/>
     <w:rsid w:val="00A503D6"/>
     <w:rsid w:val="00A5475A"/>
     <w:rsid w:val="00A55ABC"/>
     <w:rsid w:val="00A566BC"/>
     <w:rsid w:val="00A56B46"/>
     <w:rsid w:val="00A631A4"/>
     <w:rsid w:val="00A660C0"/>
     <w:rsid w:val="00A664D1"/>
     <w:rsid w:val="00A72CF7"/>
     <w:rsid w:val="00A7575F"/>
     <w:rsid w:val="00A8508C"/>
     <w:rsid w:val="00A87309"/>
     <w:rsid w:val="00A90FDC"/>
     <w:rsid w:val="00A973E0"/>
     <w:rsid w:val="00AA0D23"/>
     <w:rsid w:val="00AA1EB9"/>
     <w:rsid w:val="00AA2E06"/>
     <w:rsid w:val="00AA5F89"/>
@@ -2977,50 +2798,51 @@
     <w:rsid w:val="00D17A5D"/>
     <w:rsid w:val="00D230A4"/>
     <w:rsid w:val="00D23724"/>
     <w:rsid w:val="00D25003"/>
     <w:rsid w:val="00D3279D"/>
     <w:rsid w:val="00D36701"/>
     <w:rsid w:val="00D36B9C"/>
     <w:rsid w:val="00D40572"/>
     <w:rsid w:val="00D40C3C"/>
     <w:rsid w:val="00D41C5F"/>
     <w:rsid w:val="00D42BEF"/>
     <w:rsid w:val="00D44E1F"/>
     <w:rsid w:val="00D45CFF"/>
     <w:rsid w:val="00D50CB2"/>
     <w:rsid w:val="00D51809"/>
     <w:rsid w:val="00D55ED4"/>
     <w:rsid w:val="00D57E1B"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00D64FC2"/>
     <w:rsid w:val="00D650B1"/>
     <w:rsid w:val="00D6721A"/>
     <w:rsid w:val="00D70C7D"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74B1B"/>
     <w:rsid w:val="00D76564"/>
+    <w:rsid w:val="00D819A9"/>
     <w:rsid w:val="00D9370F"/>
     <w:rsid w:val="00D93A9F"/>
     <w:rsid w:val="00D955F0"/>
     <w:rsid w:val="00DA25F2"/>
     <w:rsid w:val="00DA3AA0"/>
     <w:rsid w:val="00DB4574"/>
     <w:rsid w:val="00DB465B"/>
     <w:rsid w:val="00DB7A88"/>
     <w:rsid w:val="00DB7F7D"/>
     <w:rsid w:val="00DC4B76"/>
     <w:rsid w:val="00DC51DE"/>
     <w:rsid w:val="00DD2FE1"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DE490F"/>
     <w:rsid w:val="00DF238D"/>
     <w:rsid w:val="00DF4EFB"/>
     <w:rsid w:val="00E0017E"/>
     <w:rsid w:val="00E02827"/>
     <w:rsid w:val="00E053C3"/>
     <w:rsid w:val="00E06EDB"/>
     <w:rsid w:val="00E077A6"/>
     <w:rsid w:val="00E15043"/>
     <w:rsid w:val="00E16186"/>
     <w:rsid w:val="00E23969"/>
     <w:rsid w:val="00E25A2E"/>
@@ -3088,64 +2910,64 @@
     <w:rsid w:val="00FB168D"/>
     <w:rsid w:val="00FB27C3"/>
     <w:rsid w:val="00FB5E2E"/>
     <w:rsid w:val="00FC40C2"/>
     <w:rsid w:val="00FC71D8"/>
     <w:rsid w:val="00FE2AD2"/>
     <w:rsid w:val="00FE72EA"/>
     <w:rsid w:val="00FF5EF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1030"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2CC797F5"/>
   <w15:docId w15:val="{5AEE406D-E0F5-4536-885C-1A7790DAF6F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3646,103 +3468,71 @@
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF20FA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00E63A4A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343558-drosibas-konsultantu-padomnieku-noteikumi-bistamo-kravu-autoparvadajumu-un-dzelzcela-parvadajumu-joma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343558-drosibas-konsultantu-padomnieku-noteikumi-bistamo-kravu-autoparvadajumu-un-dzelzcela-parvadajumu-joma" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\DP%20eksameni\BKDP_eksamena_pieteikums_7.dotx" TargetMode="External"/></Relationships>
-</file>
-[...30 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{5512D116-5CC6-11CF-8D67-00AA00BDCE1D}" ax:persistence="persistStream" r:id="rId1"/>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01589E7763B84C5FB4C581307C67FBEA"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFB971A4-B38D-42C1-8CC1-8F7F1EC95767}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BD46CF" w:rsidRDefault="00BD46CF">
           <w:pPr>
             <w:pStyle w:val="01589E7763B84C5FB4C581307C67FBEA"/>
           </w:pPr>
           <w:r>
             <w:t>[Pick the date]</w:t>
           </w:r>
         </w:p>
@@ -3789,149 +3579,153 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1FB30268-4C35-4FFD-A4D5-D55F2E0CE96C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BD46CF" w:rsidRDefault="00BD46CF">
           <w:pPr>
             <w:pStyle w:val="119458ECBAB74FDAB05C25E97311BC63"/>
           </w:pPr>
           <w:r w:rsidRPr="000B4266">
             <w:rPr>
               <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewBskvll BT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD46CF"/>
     <w:rsid w:val="001D27EF"/>
     <w:rsid w:val="002824AB"/>
     <w:rsid w:val="00344A4A"/>
+    <w:rsid w:val="004820AE"/>
     <w:rsid w:val="00BD46CF"/>
+    <w:rsid w:val="00CC73DB"/>
+    <w:rsid w:val="00D819A9"/>
+    <w:rsid w:val="00F83772"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4334,51 +4128,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01589E7763B84C5FB4C581307C67FBEA">
     <w:name w:val="01589E7763B84C5FB4C581307C67FBEA"/>
   </w:style>
   <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00344A4A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="344CC121621A4B5F8C74F2A9203D7DE5">
     <w:name w:val="344CC121621A4B5F8C74F2A9203D7DE5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="119458ECBAB74FDAB05C25E97311BC63">
     <w:name w:val="119458ECBAB74FDAB05C25E97311BC63"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -4646,73 +4440,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B90CB4-01A3-43CD-8BCA-A0991E6454CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>BKDP_eksamena_pieteikums_7.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1208</Words>
-  <Characters>689</Characters>
+  <Words>1068</Words>
+  <Characters>610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1894</CharactersWithSpaces>
+  <CharactersWithSpaces>1675</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Juris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>