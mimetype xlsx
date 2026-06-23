--- v1 (2025-12-15)
+++ v2 (2026-06-23)
@@ -5,88 +5,85 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.30.102\Sertifikacija\DROSIBAS APLIECIBAS\Komercsabiedriibas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{787FF87F-4C34-4A60-B43C-1C445E6910A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{886A48EA-9665-4331-BF8B-A373A5A5458B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3765" yWindow="3765" windowWidth="38700" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DERIGAS DA" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DERIGAS DA'!$A$2:$G$252</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DERIGAS DA'!$A$2:$G$251</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="1375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1751" uniqueCount="1380">
   <si>
     <t>Juridiskā adrese un reģistrācijas numurs</t>
   </si>
   <si>
     <t xml:space="preserve">Komercdarbība spēj  nodrošināt saskaņā ar drošības prasībām </t>
   </si>
   <si>
     <t>Drošības apliecība izsniegta</t>
   </si>
   <si>
     <t>Drošības apliecības numurs</t>
   </si>
   <si>
     <t>Komersanta nosaukums</t>
   </si>
   <si>
     <t xml:space="preserve">Drošības apliecība derīga līdz </t>
   </si>
   <si>
-    <t>SIA "LDZ ritošā sastāva serviss"</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA RKF "TRANSCELTNIEKS"</t>
   </si>
   <si>
     <t>SIA "Alpha Ekspress"</t>
   </si>
   <si>
     <t>VAS "Latvijas dzelzceļš"</t>
   </si>
   <si>
     <t>SIA "OVI"</t>
   </si>
   <si>
     <t>AS "BMGS"</t>
   </si>
   <si>
     <t>AS "B.L.B. Baltijas Termināls"</t>
   </si>
   <si>
     <t>SIA "RIO"</t>
   </si>
   <si>
     <t>LSEZ SIA "DG TERMINĀLS"</t>
   </si>
   <si>
     <t>SIA "NAFTIMPEKS"</t>
@@ -145,60 +142,54 @@
   <si>
     <t>SIA "LDZ apsardze"</t>
   </si>
   <si>
     <t>RSEZ AS "Rēzeknes dzirnavnieks"</t>
   </si>
   <si>
     <t>SIA "Bio-Venta"</t>
   </si>
   <si>
     <t>SIA "OPTIMUS PLUSS"</t>
   </si>
   <si>
     <t>SIA "INKON"</t>
   </si>
   <si>
     <t>SIA "LATSTEK"</t>
   </si>
   <si>
     <t>AS "VALMIERAS STIKLA ŠĶIEDRA"</t>
   </si>
   <si>
     <t>SIA "LATVIJAS ĶĪMIJA"</t>
   </si>
   <si>
-    <t>SIA "AGROSERVISS VALMIERA"</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA "WT TERMINAL"</t>
   </si>
   <si>
     <t>SIA "RĪGAS CENTRĀLAIS TERMINĀLS"</t>
-  </si>
-[...1 lines deleted...]
-    <t>SIA "DANGAS"</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "BLRT Invest Latvia" </t>
   </si>
   <si>
     <t>SIA "BELAM-RĪGA"</t>
   </si>
   <si>
     <t>SIA "AKZ"</t>
   </si>
   <si>
     <t>SIA "KATISS"</t>
   </si>
   <si>
     <t>SIA "ALEKS CELTNIEKS"</t>
   </si>
   <si>
     <t>SIA "EXTRON BALTIC"</t>
   </si>
   <si>
     <t xml:space="preserve"> Daugavgrīvas ielā 93, Rīga, LV-1007,  reģ.Nr.50003874231, t.(+371)67790500</t>
   </si>
   <si>
     <t>SIA "Dors DZ"</t>
   </si>
@@ -312,147 +303,75 @@
         <charset val="186"/>
       </rPr>
       <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> (AS "Latvenergo" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 130)</t>
     </r>
   </si>
   <si>
     <t>Zasas ielā 5-3, Rīga, LV-1057, reģ.Nr.40003620112,  t.(+371)67237321</t>
   </si>
   <si>
     <t>LSEZ SIA "Ekers Stividors LP"</t>
   </si>
   <si>
     <t xml:space="preserve">LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDE </t>
   </si>
   <si>
-    <t>Kalna ielā 68A, Rīga, LV-1003, reģ.Nr.40103692371, t.(+371)67897650</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SIA "RDZ Energy"  </t>
   </si>
   <si>
     <t>SIA "L-EKSPRESIS"</t>
   </si>
   <si>
-    <t xml:space="preserve">  Tvaika ielā 64, Rīga, LV-1005, reģ.Nr.40103040459, t.(+371)67383696</t>
-[...52 lines deleted...]
-  <si>
     <t>SIA "LGT Stividors"</t>
   </si>
   <si>
     <t xml:space="preserve"> Dzintaru ielā 3A, Ventspils, LV-3602, reģ.Nr.40103963869, t.(+371)29209724</t>
   </si>
   <si>
     <t>SIA "Ventspils Port Services"</t>
   </si>
   <si>
     <t>Liepājas speciālās ekonomiskās zonas sabiedrība "BALTIC TRANSSHIPMENT CENTER" SIA</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve"> Mazajā Rencēnu ielā 4, Rīga, LV-1073, reģ.Nr.40103468575, t.(+371)20285331</t>
   </si>
   <si>
     <t xml:space="preserve">Gunāra Astras ielā 8B, Rīga, LV-1082, reģ.Nr.40103402893,  t.(+371)67599066
 </t>
   </si>
   <si>
     <t>SIA LSEZ "LASKANA"</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brīvostas ielā 40, Liepāja, LV-3405, reģ.Nr.40003135151, t.(+371)63423111</t>
-[...1 lines deleted...]
-  <si>
     <t>Tirzas ielā 1, Rīga, LV-1024, reģ.Nr.40103031530, t.(+371)67546517</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(SIA "AKVARIUS" dzelzceļa pievedceļš Nr.40, stacijā Rēzekne 2, valsts reģistrācijas indekss: 197, SIA "AKVARIUS" dzelzceļa pievedceļš Nr.16, stacijā Stende, valsts reģistrācijas indekss: 501)</t>
     </r>
   </si>
   <si>
     <t>SIA "Vlavi Serviss"</t>
   </si>
   <si>
     <t>SIA "X-MET"</t>
   </si>
   <si>
     <t>M.Ķempes ielā 2 - 1, Liepāja, LV-3407, reģ.Nr.42103029318, t.(+371)29250061</t>
@@ -538,151 +457,92 @@
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(A/S "DAUGAVPILS LOKOMOTĪVJU REMONTA RŪPNĪCA" dzelzceļa pievedceļi, stacijā Daugavpils, valsts reģistrācijas indekss: 253)</t>
     </r>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>IP</t>
   </si>
   <si>
     <t>IP+I</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t xml:space="preserve">IP </t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bruņinieku ielā 73, Rīga, LV-1009, reģ.Nr.40003208455, t.(+371) 67272404</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Eksporta ielā 15 k-1, Rīga, LV-1045, reģ.Nr.40103626836, t.(+371)20210232</t>
   </si>
   <si>
     <t>SFĒRA</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla))</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t xml:space="preserve">(AS "LATVIJAS FINIERIS" dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 177) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(SIA "VARS" dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 505)</t>
-    </r>
-[...54 lines deleted...]
-      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļš Nr.22, stacijā Liepāja)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
     </r>
   </si>
   <si>
     <t>SIA "ARVORE"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma tehniskā apkope  </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -916,53 +776,50 @@
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Gustava Zemgala gatvē 74, Rīga, LV-1039, reģ.Nr.40203140954,   t.(+371)67015500</t>
   </si>
   <si>
     <t>LEONHARD WEISS OU Latvijas filiāle</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; dzelzceļa telekomunikāciju tīkli)
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">SIA "LVS Building" </t>
-[...1 lines deleted...]
-  <si>
     <t>03.12.2024.</t>
   </si>
   <si>
     <t>Brīvostas ielā 22, Liepāja, LV-3405, reģ.Nr.40103832162, t.(+371)63424515</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(SIA "Olaines ķīmiskā rūpnīca "BIOLARS"" dzelzceļa pievedceļi, stacijā Olaine, valsts reģistrācijas indekss: 128)</t>
     </r>
   </si>
   <si>
     <t>Ezera ielā 22, Rīga, LV-1034, reģ.Nr.40003188572,   t.(+371)67345830</t>
   </si>
   <si>
     <r>
@@ -1113,4295 +970,3683 @@
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(SIA "SKULTES KOKOSTA" dzelzceļa pievedceļi, stacijā Skulte, valsts reģistrācijas indekss: 488)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība un remonts </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; robežzīmes un aizsargstādījumi; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes;  dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
     </r>
   </si>
   <si>
-    <t>14.12.2020.</t>
-[...1 lines deleted...]
-  <si>
     <t>IP+M</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> (SIA "ATITA" dzelzceļa pievedceļi, stacijā Rēzekne, valsts reģistrācijas indekss: 264)</t>
     </r>
   </si>
   <si>
-    <t>LV2320200101</t>
-[...7 lines deleted...]
-  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "INKON" dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 406)</t>
+    </r>
+  </si>
+  <si>
+    <t>SIA "SIGNĀLS-P"</t>
+  </si>
+  <si>
+    <t>SIA "Rīgas kombinētās lopbarības rūpnīca"</t>
+  </si>
+  <si>
+    <t>19.05.2026.</t>
+  </si>
+  <si>
+    <t>01.04.2026.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Ventspils stacijas robežās);</t>
+    </r>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: AS "KĀLIJA PARKS" dzelzceļa pievedceļi Nr.15, 59, 59A, 60, 61, 62, 63, 100, 101, 102, stacijā Ventspils, valsts reģistrācijas indekss: 191, AS "KĀLIJA PARKS" dzelzceļa pievedceļi Nr.140, 141, stacijā Ventspils, valsts reģistrācijas indekss: 254, AS "VENTSPILS TIRDZNIECĪBAS OSTA" PK-1, PK-2 dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 210, 211)</t>
+    </r>
+  </si>
+  <si>
+    <t>SIA "Forail Baltics"</t>
+  </si>
+  <si>
+    <t>Rīgas firma "ŽAŅA LAGZDIŅA MAIZES FABRIKA" SIA</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>SIA "SONORA RW"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "OKTĀNS" </t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>LV2320210048</t>
+  </si>
+  <si>
+    <t>28.06.2021.</t>
+  </si>
+  <si>
+    <t>LV2320210049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS "BALTIC COAL TERMINAL" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dzintaru ielā 39B, Ventspils, LV-3602, reģ.Nr.41203023401, t.(+371)63634000</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(AS "BALTIC COAL TERMINAL" dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 521)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2420213050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Atslēdznieku ielā 29, Liepāja, LV-3401, reģ.Nr.42103000026, t.(+371)63427227</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļi Nr.12-14, stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.07.2021.</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>LV2520216052</t>
+  </si>
+  <si>
+    <t>Daugavgrīvas ielā 83, Rīga, LV-1007, reģ.Nr.40103374443, t.(+371)28860490</t>
+  </si>
+  <si>
+    <t>02.08.2021.</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>LV2520214053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "BELIMPEKS" </t>
+  </si>
+  <si>
+    <t>Bezdelīgu ielā 16, Sigulda, Siguldas nov., LV-2150, reģ.Nr.40103418432, t.(+371)29553003</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); robežzīmes un aizsargstādījumi); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>LV2320210055</t>
+  </si>
+  <si>
+    <t>09.08.2021.</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>16.08.2021.</t>
+  </si>
+  <si>
+    <t>LV2320210057</t>
+  </si>
+  <si>
+    <t>Čuibes ielā 2, Rīga, LV-1063, reģ.Nr.40003167320, t.(+371)67844667</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(SIA "BLĀZMA-BALT" dzelzceļa pievedceļi, stacijā Šķirotava, valsts reģistrācijas indekss: 243) </t>
+    </r>
+  </si>
+  <si>
+    <t>SIA "TOLMETS KURZEME"</t>
+  </si>
+  <si>
+    <t>LV2320210059</t>
+  </si>
+  <si>
+    <t>30.08.2021.</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2021.</t>
+  </si>
+  <si>
+    <t>LV2920211062</t>
+  </si>
+  <si>
+    <t>28.11.2026.</t>
+  </si>
+  <si>
+    <t>13.09.2021.</t>
+  </si>
+  <si>
+    <t>LV2320210064</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "X-MET" dzelzceļa pievedceļš Nr.75, Daugavpils stacijas "D" parkā, valsts reģistrācijas indekss: 10 09 14)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320210065</t>
+  </si>
+  <si>
+    <t>20.09.2021.</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>LV2320210066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA LSEZ "TRANSIT TERMINĀLS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jaunajā ostmalā 33/35, Liepāja, LV-3401, reģ.Nr.42103052742, t.(+371)26553630</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA LSEZ "TRANSIT TERMINĀLS" dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 419, 579, 15 11 04)</t>
+    </r>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>LV2920211067</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(SIA RKF "TRANSCELTNIEKS" dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 188); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve (sliežu ceļi, pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi), pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>06.10.2021.</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>LV2320210068</t>
+  </si>
+  <si>
+    <t>Brīvības ielā 103, Liepāja, LV-3401, reģ.Nr.42103012010, t.(+371) 63424050</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(LSEZ SIA "HIDROLATS" dzelzceļa pievedceļi Nr.9, 11, stacijā Liepāja, valsts reģistrācijas indekss: 218)</t>
+    </r>
+  </si>
+  <si>
+    <t>07.10.2021.</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>SIA "Riga Port Terminal"</t>
+  </si>
+  <si>
+    <t>19.10.2021.</t>
+  </si>
+  <si>
+    <t>LV2320210072</t>
+  </si>
+  <si>
+    <t>SIA "SV BALTIC OIL"</t>
+  </si>
+  <si>
+    <t>Dzirciema ielā 121, Rīga, LV-1055, reģ.Nr.40203294229, t.(+371)29420752</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(BLUEORANGE BANK AS dzelzceļa pievedceļš Nr.15, stacijā Torņakalns, valsts reģistrācijas indekss: 558)</t>
+    </r>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>LV2520214073</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA "DELTA EM"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFFFF00"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Pakalniešu ielā 18, Rīga, LV-1006,  reģ.Nr.40003524433, t.(+371)67818233</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras tehniskā aprīkojuma   būvniecība, remonts un tehniskā apkope</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas) </t>
+    </r>
+  </si>
+  <si>
+    <t>Gustava Zemgala gatvē 76, Rīga, LV-1039, reģ.Nr.40103676837, t.(+371)27895622</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes) </t>
+    </r>
+  </si>
+  <si>
+    <t>25.10.2021.</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>LV2520214075</t>
+  </si>
+  <si>
+    <t>Lejaskulpu ielā 5, Līči, Stopiņu pag., Ropažu nov., LV-2118, reģ.Nr.44103065552, t.(+371)29472596</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves; robežzīmes; dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas; kontakttīkli, transformatoru un vilces apakšstacijas; dzelzceļa telekomunikāciju tīkli; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes) </t>
+    </r>
+  </si>
+  <si>
+    <t>SIA "Pirmas"</t>
+  </si>
+  <si>
+    <t>LV2920213078</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(SIA "AMIC Latvia" dzelzceļa pievedceļi, stacijā Olaine, valsts reģistrācijas indekss: 297); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Olaines stacijas robežās); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: dzelzceļa pievedceļi, stacijā Olaine)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.11.2021.</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>LV2320210081</t>
+  </si>
+  <si>
+    <t>02.12.2021.</t>
+  </si>
+  <si>
+    <t>05.12.2026.</t>
+  </si>
+  <si>
+    <t>19.12.2026.</t>
+  </si>
+  <si>
+    <t>"VAKS" KOOPERATĪVĀ SABIEDRĪBA</t>
+  </si>
+  <si>
+    <t>20.12.2021.</t>
+  </si>
+  <si>
+    <t>LV2520214084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "ROADEKS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kalnciema ielā 67, Rīga, LV-1046, reģ.Nr.40003371968, t.(+371)67619037
+</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); robežzīmes un aizsargstādījumi)
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(VAS "LDz" 3. km postenim pievienotais SIA "Forpost Termināls" dzelzceļa pievedceļš Nr. 87, stacijā Čiekurkalns, valsts reģistrācijas indekss: 544);</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla) </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520226001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "ASOT" </t>
+  </si>
+  <si>
+    <t>Brīvības gatvē 225A - 30, Rīga, LV-1039,  reģ.Nr.50003022181, t.(+371)29553165</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa vagonu svari)</t>
+    </r>
+  </si>
+  <si>
+    <t>24.01.2022.</t>
+  </si>
+  <si>
+    <t>23.01.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220002</t>
+  </si>
+  <si>
+    <t>SIA "Mono"</t>
+  </si>
+  <si>
+    <t>Katlakalna ielā 1, Rīga, LV-1073, reģ.Nr.40003004625, t.(+371)67775744</t>
+  </si>
+  <si>
+    <r>
       <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "Mono" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 102, 104, SIA "LEMF" dzelzceļa pievedceļš Nr.22a, stacijā Rīga Preču, valsts reģistrācijas indekss: 189)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520224003</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA "Citrus Solutions"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Dzirnavu ielā 105, Rīga, LV-1011, reģ.Nr.50003752271</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma   būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); siltumapgādes, ventilācijas, ūdensapgādes, kanalizācijas sistēmas; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>21.02.2022.</t>
+  </si>
+  <si>
+    <t>20.02.2027.</t>
+  </si>
+  <si>
+    <t>LV2520226004</t>
+  </si>
+  <si>
+    <t>SIA "RLUKSS"</t>
+  </si>
+  <si>
+    <t>"Magones", Ancveriņi 1, Aglonas pag., Preiļu nov., LV-5304, reģ.Nr.40203321387</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa zemes nodalījuma joslas uzturēšana (koku un krūmu saaudzes izciršana))</t>
+    </r>
+  </si>
+  <si>
+    <t>25.02.2022.</t>
+  </si>
+  <si>
+    <t>24.02.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220005</t>
+  </si>
+  <si>
+    <t>Lielajā ielā 22, Jelgava, LV-3001, reģ.Nr.51703004211, t.(+371)63023879</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "MADARA" dzelzceļa pievedceļi, stacijā Jelgava, valsts reģistrācijas indekss: 304)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520224006</t>
+  </si>
+  <si>
+    <t>SIA "Screen Group"</t>
+  </si>
+  <si>
+    <t>Zvaigžņu ielā 26 - 64, Rīga, LV-1009, reģ.Nr.40003861945</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); videonovērošanas, apsardzes, ugunsdrošības un telekomunikāciju sistēmas)  </t>
+    </r>
+  </si>
+  <si>
+    <t>10.03.2022.</t>
+  </si>
+  <si>
+    <t>SIA "TEK Baltic"</t>
+  </si>
+  <si>
+    <t>Kārļa Ulmaņa gatvĀ 114A, Rīga, LV-1029, reģ.Nr.40103332064, t.(+371)29460367</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa sakaru, elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.03.2027.</t>
+  </si>
+  <si>
+    <t>LV2520224008</t>
+  </si>
+  <si>
+    <t>Kundziņsalas 3. līnijā 36, Rīga, LV-1005, reģ.Nr.40103321893, t.(+371)66932616</t>
+  </si>
+  <si>
+    <t>12.06.2027.</t>
+  </si>
+  <si>
+    <t>LV2520224014</t>
+  </si>
+  <si>
+    <t>Ģertrūdes ielā 94, Rīga, LV-1009, reģ.Nr.40003171311,  t.(+371)67013400</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (SIA "KARE PLUSS" dzelzceļa pievedceļš Nr.14,  Daugavpils stacijas "B" parkā, valsts reģistrācijas indekss: 291)</t>
-[...889 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+      <t>(pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves  (tilti, ceļa pārvadi, estakādes, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas, tuneļi, segtas ieraktnes, citas apakšzemes būves u. tml.); robežzīmes un aizsargstādījumi; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli, dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu un ritošā sastāva uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>23.05.2022.</t>
+  </si>
+  <si>
+    <t>27.05.2027.</t>
+  </si>
+  <si>
+    <t>LV2420223016</t>
+  </si>
+  <si>
+    <t>Liepājas speciālās ekonomiskās zonas sabiedrība "MOLS L" SIA</t>
+  </si>
+  <si>
+    <t>Brīvostas ielā 21, Liepāja, LV-3405, reģ.Nr.50003274861, t.(+371)634 89560</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļi Nr. 16, 19,  20., stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>06.06.2022.</t>
+  </si>
+  <si>
+    <t>05.06.2027.</t>
+  </si>
+  <si>
+    <t>Višķu ielā 21Ž, Daugavpils, LV-5410, reģ.Nr.41503032511, t.(+371)22333304</t>
+  </si>
+  <si>
+    <t>07.06.2027.</t>
+  </si>
+  <si>
+    <t>LV2520226018</t>
+  </si>
+  <si>
+    <t>SIA "RST Company"</t>
+  </si>
+  <si>
+    <t>Matīsa ielā 8, Rīga, LV-1001, reģ.Nr.50103336941, t.(+371)22722292</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženierbūves (tilti, ceļa pārvadi, estakādes, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas, tuneļi, segtas ieraktnes, citas apakšzemes būves u. tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu un ritošā sastāva uzturēšanai, remontam un lietošanai</t>
+    </r>
+  </si>
+  <si>
+    <t>14.06.2022.</t>
+  </si>
+  <si>
+    <t>13.06.2027.</t>
+  </si>
+  <si>
+    <t>LV2520224019</t>
+  </si>
+  <si>
+    <t>Tīklu ielā 10, Rīga, LV-1048, reģ.Nr.40003033272, t.(+371)67892714</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes) </t>
-[...8 lines deleted...]
-  <si>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženierbūves (tilti, ceļa pārvadi, estakādes, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas, tuneļi, segtas ieraktnes, citas apakšzemes būves u. tml.)</t>
+    </r>
+  </si>
+  <si>
+    <t>02.08.2027.</t>
+  </si>
+  <si>
+    <t>LV2520224020</t>
+  </si>
+  <si>
+    <t>21.06.2022.</t>
+  </si>
+  <si>
+    <t>LV2320220021</t>
+  </si>
+  <si>
+    <t>27.06.2022.</t>
+  </si>
+  <si>
+    <t>09.07.2027.</t>
+  </si>
+  <si>
+    <t>13.07.2022.</t>
+  </si>
+  <si>
+    <t>12.07.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220023</t>
+  </si>
+  <si>
+    <t>SIA "TOLMETS RĒZEKNE"</t>
+  </si>
+  <si>
+    <t>Komunālajā ielā 12, Rēzekne, LV-4604, reģ.Nr.40003518013,  t.(+371)29858479</t>
+  </si>
+  <si>
+    <t>24.07.2027.</t>
+  </si>
+  <si>
+    <t>09.08.2022.</t>
+  </si>
+  <si>
+    <t>LV2320220026</t>
+  </si>
+  <si>
+    <t>SIA "Osta "Lejasvoleri""</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA  "Osta "Lejasvoleri"" dzelzceļa pievedceļi Nr.31, 32, stacijā Bolderāja, valsts reģistrācijas indekss: 582)</t>
+    </r>
+  </si>
+  <si>
+    <t>28.09.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220027</t>
+  </si>
+  <si>
+    <t>SIA "Ekers Stividors Serviss"</t>
+  </si>
+  <si>
+    <t>Brīvostas ielā 22, Liepāja, LV-3405, reģ.Nr.42103077229, t.(+371)63424515</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>AS "AM Nord" dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 605)</t>
+    </r>
+  </si>
+  <si>
+    <t>16.08.2022.</t>
+  </si>
+  <si>
+    <t>15.08.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220028</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "BALTIC CONTAINER TERMINAL" dzelzceļa pievedceļi, stacijā Rīga Krasta, valsts reģistrācijas indekss: 537, 580)</t>
+    </r>
+  </si>
+  <si>
+    <t>04.09.2027.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Siemens Mobility Oy Latvijas filiāle</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA LSEZ "DUNA"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520224029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "SCB ENERGO" </t>
+  </si>
+  <si>
+    <t>Lubānas ielā 78, Rīga, LV-1073, reģ.Nr.40003820970, t.(+371)29183927</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope  </t>
+    </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...95 lines deleted...]
-</t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, dzelzceļa sakaru, elektroapgādes gaisvadu un kabeļu līnijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.09.2022.</t>
+  </si>
+  <si>
+    <t>08.09.2027.</t>
+  </si>
+  <si>
+    <t>LV2320220030</t>
+  </si>
+  <si>
+    <t>Pulvera ielā 33, Liepāja, LV-3405, reģ.Nr.40003522112, t.(+371)63424604</t>
+  </si>
+  <si>
+    <t>04.10.2022.</t>
+  </si>
+  <si>
+    <t>16.10.2027.</t>
+  </si>
+  <si>
+    <t>LV2520223032</t>
+  </si>
+  <si>
+    <t>SIA "MVR LUX"</t>
+  </si>
+  <si>
+    <t>Baznīcas ielā 45 - 25, Rīga, LV-1010, reģ.Nr.45403020372, t.(+371)29419613</t>
+  </si>
+  <si>
+    <t>11.10.2022.</t>
+  </si>
+  <si>
+    <t>10.10.2027.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"ALSTOM Baltics" SIA </t>
+  </si>
+  <si>
+    <t>LV2520224033</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-        <family val="1"/>
-[...55 lines deleted...]
-    <t>Brīvības gatvē 225A - 30, Rīga, LV-1039,  reģ.Nr.50003022181, t.(+371)29553165</t>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla))</t>
+    </r>
+  </si>
+  <si>
+    <t>09.11.2022.</t>
+  </si>
+  <si>
+    <t>11.11.2027.</t>
+  </si>
+  <si>
+    <t>LV2520226035</t>
+  </si>
+  <si>
+    <t>SIA "M.M. Meliora"</t>
+  </si>
+  <si>
+    <t>Biķernieku iela 24A - 9, Rīga, LV-1006, reģ.Nr.40103895844, t.(+371)26434522</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(dzelzceļa zemes nodalījuma joslas uzturēšana)</t>
+    </r>
+  </si>
+  <si>
+    <t>07.12.2022.</t>
+  </si>
+  <si>
+    <t>06.12.2027.</t>
+  </si>
+  <si>
+    <t>LV2520226036</t>
+  </si>
+  <si>
+    <t>SIA "LORDS CELTNIEKS"</t>
+  </si>
+  <si>
+    <t>Zemgales prospektā 13 - 1,  Jelgava, LV-3001, reģ.Nr.43603029696, t.(+371)29531153</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
-    </r>
-[...191 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves  (tilti, ceļa pārvadi, estakādes, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas, tuneļi, segtas ieraktnes, citas apakšzemes būves u. tml.); robežzīmes un aizsargstādījumi; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli, dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu un ritošā sastāva uzturēšanai, remontam un lietošanai)</t>
-[...82 lines deleted...]
-      <rPr>
+      <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla)</t>
+    </r>
+  </si>
+  <si>
+    <t>23.12.2022.</t>
+  </si>
+  <si>
+    <t>22.12.2027.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "DEREX" </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">
+(SIA "LaCon" dzelzceļa pievedceļi, stacijā Torņakalns Bolderājas parks,  valsts reģistrācijas indekss: 219, 221, 222, 393, 394, 395, 396,434, 493, 545, 546, 547, 548, 549);</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Bolderājas stacijas Bolderājas I parka robežās); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Bolderājas stacijas Bolderājas I parka robežās) </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320230002</t>
+  </si>
+  <si>
+    <t>24.01.2023.</t>
+  </si>
+  <si>
+    <t>11.02.2028.</t>
+  </si>
+  <si>
+    <t>LV2620234003</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ritošā sastāva būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(pilnā apjomā)        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+  </si>
+  <si>
+    <t>27.12.2027.</t>
+  </si>
+  <si>
+    <t>LV2520234004</t>
+  </si>
+  <si>
+    <t>SIA "Rail Balt"</t>
+  </si>
+  <si>
+    <t>06.02.2023.</t>
+  </si>
+  <si>
+    <t>05.02.2028.</t>
+  </si>
+  <si>
+    <t>LV2920231005</t>
+  </si>
+  <si>
+    <t>19.02.2028.</t>
+  </si>
+  <si>
+    <t>LV2520234006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "Ūdensnesējs Serviss" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Augstrozes ielā 1C, Rīga, LV-1026 reģ.Nr.50003917051, t.(+371)26531170</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; sadales un lietotāju gāzes apgādes sistēmas; siltumapgādes, ventilācijas un gaisa kondicionēšanas sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>07.02.2023.</t>
+  </si>
+  <si>
+    <t>29.04.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230007</t>
+  </si>
+  <si>
+    <t>SIA "LUX FRAME"</t>
+  </si>
+  <si>
+    <t>Sila ielā 1E, Rīga, LV-1057, reģ.Nr.50203046731, t.(+371)26537741</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženierbūves (tilti, ceļa pārvadi, estakādes, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas, tuneļi, segtas ieraktnes, citas apakšzemes būves u. tml.)</t>
-[...48 lines deleted...]
-    <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
-    </r>
-[...203 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla)</t>
-[...125 lines deleted...]
-    <t xml:space="preserve"> Augstrozes ielā 1C, Rīga, LV-1026 reģ.Nr.50003917051, t.(+371)26531170</t>
+      <t>(SIA “LUX FRAME” dzelzceļa pievedceļi Nr.14, 33, stacijā Šķirotava, valsts reģistrācijas indekss: 06 02 13)</t>
+    </r>
+  </si>
+  <si>
+    <t>14.02.2023.</t>
+  </si>
+  <si>
+    <t>13.02.2028.</t>
+  </si>
+  <si>
+    <t>LV2520234008</t>
+  </si>
+  <si>
+    <t>SIA "Asfalt.lv"</t>
+  </si>
+  <si>
+    <t>Grants ielā 12, Rīga, LV-1016, reģ.Nr.40203349368, t.(+371)29350283</t>
+  </si>
+  <si>
+    <t>LV2520234009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "ArComm" </t>
+  </si>
+  <si>
+    <t>Roņu ielā 12 - 3, Katlakalns, Ķekavas pag., Ķekavas nov., LV-2111, reģ.Nr.40003209554, t.(+371)29115867</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...26 lines deleted...]
-        <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(SIA “LUX FRAME” dzelzceļa pievedceļi Nr.14, 33, stacijā Šķirotava, valsts reģistrācijas indekss: 06 02 13)</t>
-[...40 lines deleted...]
-    <t>Roņu ielā 12 - 3, Katlakalns, Ķekavas pag., Ķekavas nov., LV-2111, reģ.Nr.40003209554, t.(+371)29115867</t>
+      <t>dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>24.02.2023.</t>
+  </si>
+  <si>
+    <t>23.02.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230010</t>
+  </si>
+  <si>
+    <t>08.03.2028.</t>
+  </si>
+  <si>
+    <t>SIA LSEZ "LIEPAJA BULK TERMINAL LTD"</t>
+  </si>
+  <si>
+    <t>LV2520234011</t>
+  </si>
+  <si>
+    <t>PS AGS Systems</t>
+  </si>
+  <si>
+    <t>"Dozītes", Mazsalacas pag., Valmieras nov., LV-4215, reģ.Nr.40203461484, t.(+371)26525738</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); </t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
-[...31 lines deleted...]
-      <rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>28.03.2023.</t>
+  </si>
+  <si>
+    <t>27.03.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230012</t>
+  </si>
+  <si>
+    <t>SIA "TOBACCO LAND"</t>
+  </si>
+  <si>
+    <t>Braslas ielā 20, Rīga, LV-1084, reģ.Nr.40003346890, t.(+371)67441034</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>)</t>
-[...17 lines deleted...]
-  <si>
+      <t xml:space="preserve"> (SIA "TOBACCO LAND" dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 217)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320230014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "VAGONETE"  </t>
+  </si>
+  <si>
+    <t>Jēkaba ielā 3/5-9, Rīga, LV-1050, reģ.Nr.40103018886,  t.(+371)67364777</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "VAGONETE" dzelzceļa pievedceļi, stacijā Pļaviņas, valsts reģistrācijas indekss: 354)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520236015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "DZ Service" </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes)</t>
+    </r>
+  </si>
+  <si>
+    <t>04.04.2023.</t>
+  </si>
+  <si>
+    <t>09.04.2028.</t>
+  </si>
+  <si>
+    <t>LV2520234016</t>
+  </si>
+  <si>
+    <t>Oskara Kalpaka ielā 64-17, Liepāja, LV-3405, reģ.Nr.40003632431, t.(+371)29818918</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, atbalsta sienas vai aizsargsienas); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320230017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS "Balticovo"  </t>
+  </si>
+  <si>
+    <t>"Administratīvā ēka", Iecavas pag., Bauskas nov., LV-3913, reģ.Nr.40003058863,  t.(+371)63943834</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>Pievedceļa Nr. 4 iecirknis no manevru luksofora Nr. M15 līdz manevru luksoforam Nr. M9, stacijā Iecava, valsts reģistrācijas indekss: 03 04 03)</t>
+    </r>
+  </si>
+  <si>
+    <t>03.05.2023.</t>
+  </si>
+  <si>
+    <t>02.05.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230018</t>
+  </si>
+  <si>
+    <t>SIA "DTM SERVICE"</t>
+  </si>
+  <si>
+    <t>Buļļu ielā 45, Rīga, LV-1067, reģ.Nr.40003374625,  t.(+371)67424709</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "DTM SERVICE" dzelzceļa pievedceļš Nr. 3, stacijā Lāčupe, valsts reģistrācijas indekss: 551)</t>
+    </r>
+  </si>
+  <si>
+    <t>12.05.2023.</t>
+  </si>
+  <si>
+    <t>11.05.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230019</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SIA "KOMPĀNIJA AVOTIŅI"</t>
+  </si>
+  <si>
+    <t>Rustēnu iela 1, Rīga, LV-1073, reģ.Nr.40003077493, t.(+371) 67139532</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "Daugavpils dzelzsbetons", Daugavpils st. "B" parka dzelzceļa pievedceļš Nr. 12, valsts reģistrācijas indekss: 05 01 11,  SIA "KOMPĀNIJA AVOTIŅI" dzelzceļa pievedceļi, stacijā Rīga Preču,  valsts reģistrācijas indekss: 344, SIA "KOMPĀNIJA AVOTIŅI" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 542,  SIA "KOMPĀNIJA AVOTIŅI" dzelzceļa pievedceļš, stacijā Liepāja, valsts reģistrācijas indekss: 515)</t>
+    </r>
+  </si>
+  <si>
+    <t>31.05.2023.</t>
+  </si>
+  <si>
+    <t>30.05.2028.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "Riga Bulk Terminal" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "KUREKSS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> "Graudupi", Tārgales pag., Ventspils nov., LV-3621, reģ.Nr.40003250931, t.(+371)63624364</t>
+  </si>
+  <si>
+    <t>06.06.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230022</t>
+  </si>
+  <si>
+    <t>AS "Ditton pievadķēžu rūpnīca"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Višķu ielā 17, Daugavpils, LV-5410, reģ.Nr.40003030187,     t.(+371)65402333</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (SIA "TOBACCO LAND" dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 217)</t>
-[...74 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, atbalsta sienas vai aizsargsienas); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
-[...120 lines deleted...]
-        <b/>
+      <t xml:space="preserve"> (AS "Ditton pievadķēžu rūpnīca" dzelzceļa pievedceļi, stacijā Daugavpils, valsts reģistrācijas indekss: 208)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520236024</t>
+  </si>
+  <si>
+    <t>SIA "HIGH INFORMATION TECHNOLOGIES"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dzelzavas ielā 19 k-3 -25, Rīga, LV-1084, reģ.Nr.40003640208, t.(+371)67275457</t>
+  </si>
+  <si>
+    <t>20.06.2023.</t>
+  </si>
+  <si>
+    <t>19.06.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230025</t>
+  </si>
+  <si>
+    <t>SIA "REMRAIL"</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>SIA "REMRAIL" dzelzceļa pievedceļi  Nr. 9.,14, stacijā Daugavpils Šķirotava, valsts reģistrācijas indekss: 398, SIA "REMRAIL" dzelzceļa pievedceļi, stacijā Daugavpils Šķirotava, valsts reģistrācijas indekss: 483)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520234026</t>
+  </si>
+  <si>
+    <t>SIA "AVITON"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Strautu ielā 32, Rīga, LV-1073,  reģ.Nr.40103253084, t.(+371)65420813</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>26.06.2028.</t>
+  </si>
+  <si>
+    <t>LV2520234028</t>
+  </si>
+  <si>
+    <t>SIA "ALEGEO"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ķengaraga ielā 9-39, Rīga, LV-1063,  reģ.Nr.40003957550, t.(+371)25885782</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (AS "Ditton pievadķēžu rūpnīca" dzelzceļa pievedceļi, stacijā Daugavpils, valsts reģistrācijas indekss: 208)</t>
-[...51 lines deleted...]
-      <rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa virsbūve (sliedes [sliežu ceļi], pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi), pārbrauktuves un pārejas)</t>
+    </r>
+  </si>
+  <si>
+    <t>12.07.2023.</t>
+  </si>
+  <si>
+    <t>11.07.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230029</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "Circle K Terminal Latvia", SIA "NESTE LATVIJA" dzelzceļa pievedceļi, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 256)</t>
+    </r>
+  </si>
+  <si>
+    <t>19.07.2023.</t>
+  </si>
+  <si>
+    <t>24.07.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230030</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "RAIL CONTRUCTION" dzelzceļa pievedceļš Nr. 32, Zemitānu stacijas 3. km ceļa postenis, valsts reģistrācijas indekss: 588)</t>
+    </r>
+  </si>
+  <si>
+    <t>30.07.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230031</t>
+  </si>
+  <si>
+    <t>SIA "DARO un Co"</t>
+  </si>
+  <si>
+    <t>Spilves ielā 6A, Rīga, LV-1055, reģ.Nr.40103199623, t.(+371)25808711</t>
+  </si>
+  <si>
+    <t>28.07.2023.</t>
+  </si>
+  <si>
+    <t>27.07.2028.</t>
+  </si>
+  <si>
+    <t>SIA "I18"</t>
+  </si>
+  <si>
+    <t>Jūrkalnes ielā 1, Rīga, LV-1046, reģ.Nr.40203404439, t.(+371)26404863</t>
+  </si>
+  <si>
+    <t>LV2920233033</t>
+  </si>
+  <si>
+    <t>29.07.2028.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "DARO un Co" pievedceļi, stacijā Torņakalns Iļģuciema parks, valsts reģistrācijas indekss: 242)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "I18" dzelzceļa pievedceļš Nr. 93, stacijā Čiekurkalns, valsts reģistrācijas indekss: 350)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa virsbūve (sliedes [sliežu ceļi], pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi), pārbrauktuves un pārejas)</t>
-[...105 lines deleted...]
-  <si>
+      <t xml:space="preserve"> (RSEZ AS "Rēzeknes dzirnavnieks" dzelzceļa pievedceļi, stacijā Rēzekne, valsts reģistrācijas indekss: 498);  </t>
+    </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
-[...3 lines deleted...]
-        <i/>
+      <t>manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežā</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (RSEZ AS "Rēzeknes dzirnavnieks" dzelzceļa pievedceļi, stacijā Rēzekne, valsts reģistrācijas indekss: 498);  </t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">s </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežā</t>
+      <t xml:space="preserve">(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Rēzeknes stacijas robežās); </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">s </t>
+      <t>manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Rēzeknes stacijas robežās); </t>
-    </r>
+      <t xml:space="preserve"> (manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Rēzeknes stacijas robežās) </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320230032</t>
+  </si>
+  <si>
+    <t>LV2920233034</t>
+  </si>
+  <si>
+    <t>AS Stena Line Ports Ventspils</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Plosta ielā 7, Ventspils, LV-3601, reģ.Nr.40203438308, t.(+371)63607300</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(Ventspils brīvostas Universālā termināļa dzelzceļa pievedceļi,  stacijā Ventspils, valsts reģistrācijas indekss: 439); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Ventspils stacijas robežās) </t>
+    </r>
+  </si>
+  <si>
+    <t>22.08.2023.</t>
+  </si>
+  <si>
+    <t>21.08.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "RCPF"  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Patversmes ielā 19-2, Rīga, LV-1005, reģ.Nr.40003251778, t.(+371)67392419</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos</t>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Rēzeknes stacijas robežās) </t>
-[...12 lines deleted...]
-    <t xml:space="preserve"> Plosta ielā 7, Ventspils, LV-3601, reģ.Nr.40203438308, t.(+371)63607300</t>
+      <t xml:space="preserve"> (SIA "RCPF" dzelzceļa pievedceļi, stacijā Sarkandaugava, valsts reģistrācijas indekss: 182)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520236036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Druvienas ielā 18 - 8, Rīga, LV-1079, reģ.Nr.40003438184, t.(+371)67531630
+</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(dzelzceļa vagonu svari)
+</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2920233037</t>
+  </si>
+  <si>
+    <t>Birztalu ielā 15, Rīga, LV-1015, reģ.Nr.40003591468, t.(+371)62003500</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-        <family val="1"/>
-[...2 lines deleted...]
-      <t xml:space="preserve">(Ventspils brīvostas Universālā termināļa dzelzceļa pievedceļi,  stacijā Ventspils, valsts reģistrācijas indekss: 439); </t>
+      </rPr>
+      <t>(SIA "Alpha Ekspress" dzelzceļa pievedceļi, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 165, 423, 552)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
-      <t xml:space="preserve"> manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
-[...26 lines deleted...]
-  <si>
+      <t xml:space="preserve">; manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Ziemeļblāzmas stacijas robežās)</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">; manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: dzelzceļa pievedceļi, stacijā Ziemeļblāzma)</t>
+    </r>
+  </si>
+  <si>
+    <t>25.08.2023.</t>
+  </si>
+  <si>
+    <t>24.08.2028.</t>
+  </si>
+  <si>
+    <t>SIA Vitol Terminal Latvia</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA Vitol Terminal Latvia dzelzceļa pievedceļi Nr. 1-8, stacijā Ventspils, valsts reģistrācijas indekss: 233, SIA Vitol Terminal Latvia dzelzceļa pievedceļi Nr. 8 un 9, stacijā Ventspils, valsts reģistrācijas indekss: 417)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520234039</t>
+  </si>
+  <si>
+    <t>SIA "Mesako Serviss"</t>
+  </si>
+  <si>
+    <t>Vienības gatvē 87A - 1, Rīga, LV-1004, reģ.Nr.40103239822</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); siltumapgādes, ventilācijas, gaisa kondicionēšanas sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (SIA "RCPF" dzelzceļa pievedceļi, stacijā Sarkandaugava, valsts reģistrācijas indekss: 182)</t>
-[...27 lines deleted...]
-    <t>Birztalu ielā 15, Rīga, LV-1015, reģ.Nr.40003591468, t.(+371)62003500</t>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>20.09.2023.</t>
+  </si>
+  <si>
+    <t>19.09.2028.</t>
+  </si>
+  <si>
+    <t>LV2920231040</t>
+  </si>
+  <si>
+    <t>Spaļu iela 1P, Daugavpils, LV-5404, reģ.Nr.51503050951</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
-[...76 lines deleted...]
-      <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); siltumapgādes, ventilācijas, gaisa kondicionēšanas sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
-[...2 lines deleted...]
-      <rPr>
+      <t>(SIA "DEREX" dzelzceļa pievedceļi Nr. 1, 2, stacijā Daugavpils Šķirotava, valsts reģistrācijas indekss: 606);</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>)</t>
-[...16 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+      <t xml:space="preserve"> dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(SIA "DEREX" dzelzceļa pievedceļi Nr. 1, 2, stacijā Daugavpils Šķirotava, valsts reģistrācijas indekss: 606);</t>
-    </r>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>05.10.2023.</t>
+  </si>
+  <si>
+    <t>25.10.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230041</t>
+  </si>
+  <si>
+    <t>SIA "TOLMETS JĒKABPILS"</t>
+  </si>
+  <si>
+    <t>Dzelzceļmalas ielā 5, Jēkabpils, Jēkabpils nov., LV-5202, reģ.Nr.42103040230,  t.(+371)65229471</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "TOLMETS JĒKABPILS" dzelzceļa pievedceļi Nr. 46, 47, stacijā Krustpils, valsts reģistrācijas indekss: 288)</t>
+    </r>
+  </si>
+  <si>
+    <t>10.10.2023.</t>
+  </si>
+  <si>
+    <t>09.10.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230042</t>
+  </si>
+  <si>
+    <t>Spilves ielā 6A, Rīga, LV-1055, reģ.Nr.40203070407, t.(+371)25808717</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "Lom.lv serviss" dzelzceļa pievedceļi, stacijā Torņakalns, valsts reģistrācijas indekss: 532)</t>
+    </r>
+  </si>
+  <si>
+    <t>18.10.2023.</t>
+  </si>
+  <si>
+    <t>13.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2920233043</t>
+  </si>
+  <si>
+    <t>SCHWENK Latvija SIA</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(SCHWENK Latvija SIA dzelzceļa pievedceļi, stacijā Brocēni, valsts reģistrācijas indekss: 313,  SCHWENK Latvija SIA dzelzceļa pievedceļi, stacijā Mārciena, valsts reģistrācijas indekss: 528, SCHWENK Latvija SIA dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 111); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Brocēnu stacijas robežās);</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Brocēnu stacijas robežās)</t>
+    </r>
+  </si>
+  <si>
+    <t>24.10.2023.</t>
+  </si>
+  <si>
+    <t>12.11.2028.</t>
+  </si>
+  <si>
+    <t>LV2520236044</t>
+  </si>
+  <si>
+    <t>Dzirnavu ielā 87, Rīga, LV-1011, reģ.Nr.40103338404, t.(+371)25459092</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa virsbūves [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, sakaru iekārtas; inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>31.10.2023.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); videonovērošanas,  apsardzes, ugunsdrošības un telekomunikāciju sistēmas) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520236045</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
-[...169 lines deleted...]
-    <t>LV2520236045</t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves;  robežzīmes; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; sakaru tīkli; elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>10.11.2023.</t>
+  </si>
+  <si>
+    <t>LV2320230046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "Scandagra Latvia" </t>
+  </si>
+  <si>
+    <t>Vienības gatvē 109, Rīga, LV-1058, reģ.Nr.43603038415, t.(+371)25443839</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves;  robežzīmes; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; sakaru tīkli; elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
-[...14 lines deleted...]
-  <si>
+      <t xml:space="preserve"> (SIA "Scandagra Latvia" dzelzceļa pievedceļš Nr. 6, stacijā Meitene, valsts reģistrācijas indekss: 212)</t>
+    </r>
+  </si>
+  <si>
+    <t>22.11.2023.</t>
+  </si>
+  <si>
+    <t>21.11.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230047</t>
+  </si>
+  <si>
+    <t>Ezera ielā 22, Rīga, LV-1034, reģ.Nr.40003412378,  t.(+371)67345834</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "VEGA STIVIDORS" dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 330)</t>
+    </r>
+  </si>
+  <si>
+    <t>06.12.2023.</t>
+  </si>
+  <si>
+    <t>21.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "KVESTOR" </t>
+  </si>
+  <si>
+    <t>Buļļu ielā 47a, Rīga, LV-1067, reģ.Nr.40003596963</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "KVESTOR" dzelzceļa pievedceļi, stacijā Lāčupe, valsts reģistrācijas indekss: 22 01 02)</t>
+    </r>
+  </si>
+  <si>
+    <t>08.12.2023.</t>
+  </si>
+  <si>
+    <t>07.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2920231049</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "DZELZCEĻA BŪVE" dzelzceļa pievedceļi, stacijā Rīga - Preču, valsts reģistrācijas indekss: 24 08);</t>
+    </r>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); robežzīmes un aizsargstādījumi; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "RIANNON" </t>
+  </si>
+  <si>
+    <t>2. Preču ielā 32 k-1, Daugavpils, LV-5401, reģ.Nr.41503034122, t.(+371)25962000</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(Daugavpils stacijas "D" parka dzelzceļa pievedceļš Nr. 43, valsts reģistrācijas indekss: 10 09 08)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.12.2023.</t>
+  </si>
+  <si>
+    <t>14.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2320230051</t>
+  </si>
+  <si>
+    <t>SIA Marcegaglia Baltics</t>
+  </si>
+  <si>
+    <t>Starta ielā 13, Rīga, LV-1039, reģ.Nr.40003001968, t.(+371)26571599</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA Marcegaglia Baltics dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 112, 300)</t>
+    </r>
+  </si>
+  <si>
+    <t>19.12.2023.</t>
+  </si>
+  <si>
+    <t>18.12.2028.</t>
+  </si>
+  <si>
+    <t>LV2520234052</t>
+  </si>
+  <si>
+    <t>SIA "ATR"</t>
+  </si>
+  <si>
+    <t>Dzeņupītes ielā 2, Priekuļi, Priekuļu pag., Cēsu nov., LV-4126, reģ.Nr.44103106776, t.(+371)29463609</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
-[...3 lines deleted...]
-        <i/>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(AS "Dobeles dzirnavnieks" dzelzceļa pievedceļi, stacijā Dobele, valsts reģistrācijas indekss: 15 02 01);</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Dobeles stacijas robežās); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Dobeles stacijas robežās)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.01.2024.</t>
+  </si>
+  <si>
+    <t>LV2520245002</t>
+  </si>
+  <si>
+    <t>SIA "TILTS"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Spilves ielā 18, Rīga, LV-1055, reģ. Nr.50103005351, t.(+371)67467919</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> infrastruktūras tehniskā aprīkojuma būvniecība un remonts </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa pārbrauktuves un pārejas; inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>08.01.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240003</t>
+  </si>
+  <si>
+    <t>SIA "Circle K Terminal &amp; Transport Latvia"</t>
+  </si>
+  <si>
+    <t>Laivinieku ielā 7, Rīga, LV-1015, reģ.Nr.40203164596, t.(+371)26544962</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "Circle K Terminal Latvia", SIA "Neste Latvija" dzelzceļa pievedceļi, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 256)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.01.2029.</t>
+  </si>
+  <si>
+    <t>LV2520246005</t>
+  </si>
+  <si>
+    <t>Rūpniecības ielā 38 - 4, Valmiera, Valmieras nov., LV-4201, reģ.Nr.44103034834, t.(+371)28314999</t>
+  </si>
+  <si>
+    <t>13.02.2024.</t>
+  </si>
+  <si>
+    <t>SIA "PATA"</t>
+  </si>
+  <si>
+    <t>Miera ielā 2, Inčukalns, Inčukalna pag., Siguldas nov., LV-2141, reģ.Nr.40003448619, t.(+371)267243135</t>
+  </si>
+  <si>
+    <t>19.02.2029.</t>
+  </si>
+  <si>
+    <t>LV2520245007</t>
+  </si>
+  <si>
+    <t>SIA ADMV</t>
+  </si>
+  <si>
+    <t>Inženieru ielā 58 - 49, Ventspils, LV-3601, reģ. Nr.40203377889, t.(+371)29532859</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> infrastruktūras tehniskā aprīkojuma būvniecība un remonts </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>05.03.2024.</t>
+  </si>
+  <si>
+    <t>04.03.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240008</t>
+  </si>
+  <si>
+    <t>Eksporta ielā 15 k-1, Rīga, LV-1045, reģ.Nr.40003242169, t.(+371)29838870</t>
+  </si>
+  <si>
+    <t>12.03.2024.</t>
+  </si>
+  <si>
+    <t>13.03.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244009</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); videonovērošanas, apsardzes, ugunsdrošības un telekomunikāciju sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>18.03.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244010</t>
+  </si>
+  <si>
+    <t>28.03.2029.</t>
+  </si>
+  <si>
+    <t>LV2520246011</t>
+  </si>
+  <si>
+    <t>SIA "CHS"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ceļinieku ielā 4A, Rīga, LV-1005, reģ.Nr.40103924749 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (SIA "Scandagra Latvia" dzelzceļa pievedceļš Nr. 6, stacijā Meitene, valsts reģistrācijas indekss: 212)</t>
-[...165 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
-[...17 lines deleted...]
-    </r>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320240013</t>
+  </si>
+  <si>
+    <t>Krustpils ielā 157A, Rīga, LV-1063, reģ.Nr.40103262852</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "BALTIC TRADE" dzelzceļa pievedceļi Nr. 5, 8, stacijā Aizkraukle, valsts reģistrācijas indekss: 226)</t>
+    </r>
+  </si>
+  <si>
+    <t>26.03.2024.</t>
+  </si>
+  <si>
+    <t>25.03.2029.</t>
+  </si>
+  <si>
+    <t>"LATGRAN" SIA</t>
+  </si>
+  <si>
+    <t>LV2320240015</t>
+  </si>
+  <si>
+    <t>SIA "LVR Flote"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-        <family val="1"/>
-[...3 lines deleted...]
-    </r>
+      </rPr>
+      <t>(Rīgas brīvostas pārvaldes dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 377, Zemitānu stacijas 3. km ceļa posteņa pievedceļi, valsts reģistrācijas indekss: 20 03 01, Rīgas brīvostas pārvaldes dzelzceļa pievedceļi Nr. 506, 507, Zemitānu stacijas 3. km ceļa posteņa pievedceļi, valsts reģistrācijas indekss: 539)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.04.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240016</t>
+  </si>
+  <si>
+    <t>Meža ielā 4B, Jaunjelgava, Aizkraukles nov., LV-5134,  reģ.Nr.45403013135</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-      </rPr>
-[...153 lines deleted...]
-    <t>LV2520244009</t>
+        <charset val="186"/>
+      </rPr>
+      <t>("LATGRAN" SIA dzelzceļa pievedceļi Nr. 200-205, stacijā Gulbene, valsts reģistrācijas indekss: 564,  "LATGRAN" SIA dzelzceļa pievedceļš Nr. 58, stacijā Krustpils, valsts reģistrācijas indekss: 265,"LATGRAN" SIA dzelzceļa pievedceļš Nr. 16, stacijā Krāslava, valsts reģistrācijas indekss: 538)</t>
+    </r>
+  </si>
+  <si>
+    <t>23.04.2024.</t>
+  </si>
+  <si>
+    <t>LV2520244017</t>
+  </si>
+  <si>
+    <t>SIA "WOLTEC"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ausekļa ielā 31, Valmiera, Valmieras nov., LV-4201, reģ.Nr.44103097350 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
-    </r>
-[...31 lines deleted...]
-      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai</t>
-[...3 lines deleted...]
-        <i/>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas;  siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>03.05.2024.</t>
+  </si>
+  <si>
+    <t>02.05.2029.</t>
+  </si>
+  <si>
+    <t>LV2920243018</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(SIA "EXTRON BALTIC" dzelzceļa pievedceļi, stacijā Torņkalns, Iļģuciema parks, valsts reģistrācijas indekss: 146, 490); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Torņakalna stacijas robežās); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: dzelzceļa pievedceļi, stacijā Torņakalns) </t>
+    </r>
+  </si>
+  <si>
+    <t>08.05.2024.</t>
+  </si>
+  <si>
+    <t>27.05.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244019</t>
+  </si>
+  <si>
+    <t>SIA "AGS Sistēmas"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Dozītes", Mazsalacas pag., Valmieras nov., LV-4215, reģ.Nr.44103121243 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>)</t>
-    </r>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.);  siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>07.05.2029.</t>
+  </si>
+  <si>
+    <t>SIA "Linas Agro" Graudu centrs</t>
+  </si>
+  <si>
+    <t>"Jaunsalieši", Jēkabpils, Jēkabpils nov., LV-5202, reģ.Nr.43603059101</t>
+  </si>
+  <si>
+    <t>15.05.2029.</t>
+  </si>
+  <si>
+    <t>LV2920243021</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-        <charset val="186"/>
-[...1 lines deleted...]
-      <t>(SIA "L-EKSPRESIS" dzelzceļa pievedceļi Nr.102-107, stacijas Rīga Pasažieru Tehniskajā parkā, valsts reģistrācijas indekss: 06 01 01);</t>
+      </rPr>
+      <t>(LSEZ SIA "Transwide Services" dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 375, Liepājas SEZ "Transit Service" SIA dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 411);</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-        <charset val="186"/>
-[...20 lines deleted...]
-    <t>Krustpils ielā 157A, Rīga, LV-1063, reģ.Nr.40103262852</t>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos vienas stacijas robežās </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(manevru veikšana publiskās lietošanas dzelzceļa infrastruktūras iecirkņos Liepājas stacijas robežās); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: dzelzceļa pievedceļi, stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>22.05.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240022</t>
+  </si>
+  <si>
+    <t>Heidelberg Materials Latvija Cements SIA</t>
+  </si>
+  <si>
+    <t>Kroņu ielā 5, Rīga, LV-1035, reģ.Nr.40003661229</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "Baltik Saule" dzelzceļa pievedceļi, stacijā Sarkandaugava, valsts reģistrācijas indekss: 176, SIA "Baltik Saule" dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 374)</t>
+    </r>
+  </si>
+  <si>
+    <t>28.05.2024.</t>
+  </si>
+  <si>
+    <t>LV2520244023</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa signalizācijas, centralizācijas un bloķēšanas sistēmas un to iekārtas)</t>
+    </r>
+  </si>
+  <si>
+    <t>11.06.2024.</t>
+  </si>
+  <si>
+    <t>17.06.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244024</t>
+  </si>
+  <si>
+    <t>Katlakalna ielā 9A, Rīga, LV-1073, reģ.Nr.50203210191, t.(+371)27803111</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti); dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>26.06.2024.</t>
+  </si>
+  <si>
+    <t>15.07.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244025</t>
+  </si>
+  <si>
+    <t>SIA "Industry Service Partner"</t>
+  </si>
+  <si>
+    <t>Zemeņu ielā 74, Jūrmala, LV-2008, reģ.Nr.40003635527</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>25.06.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244026</t>
+  </si>
+  <si>
+    <t>Gunāra Astras ielā 1C, Rīga, LV-1084, reģ. Nr.41503000893, t.(+371)65420546</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas) </t>
+    </r>
+  </si>
+  <si>
+    <t>03.07.2024.</t>
+  </si>
+  <si>
+    <t>23.11.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244028</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vestienas ielā 6A, Rīga, LV-1035, reģ.Nr.40003500721</t>
+  </si>
+  <si>
+    <t>11.08.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "V SERVICE"  </t>
+  </si>
+  <si>
+    <t>Gaigalas ielā 16 - 1, Rīga, LV-1016, reģ.Nr.40003920717</t>
+  </si>
+  <si>
+    <t>30.07.2024.</t>
+  </si>
+  <si>
+    <t>29.07.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240030</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "PATA" dzelzceļa pievedceļi, stacijā Inčukalns, valsts reģistrācijas indekss: 122, SIA "PATA" dzelzceļa pievedceļš, stacijā Saldus, valsts reģistrācijas indekss: 536)</t>
+    </r>
+  </si>
+  <si>
+    <t>05.09.2024.</t>
+  </si>
+  <si>
+    <t>LV2320240031</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA "Baltmarine Terminal"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFFFF00"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Sprīdīša ielā 1, Rīga, LV-1034, reģ.Nr.40003349011, t.(+371)67791241</t>
   </si>
   <si>
     <r>
       <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
-      <t xml:space="preserve"> (SIA "BALTIC TRADE" dzelzceļa pievedceļi Nr. 5, 8, stacijā Aizkraukle, valsts reģistrācijas indekss: 226)</t>
-[...15 lines deleted...]
-    <t>SIA "LVR Flote"</t>
+      <t xml:space="preserve"> (SIA "Baltmarine Terminal" dzelzceļa pievedceļš Nr. 30, stacijā Mangaļi, valsts reģistrācijas indekss: 557; Rīgas brīvostas pārvaldes dzelzceļa pievedceļš Nr. 16, stacijā Mangaļi, valsts reģistrācijas indekss: 565)</t>
+    </r>
+  </si>
+  <si>
+    <t>10.09.2024.</t>
+  </si>
+  <si>
+    <t>09.09.2029.</t>
+  </si>
+  <si>
+    <t>LV2520244032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS "A.C.B." </t>
+  </si>
+  <si>
+    <t>Ziepniekkalna ielā 21A, Rīga, LV-1004, reģ.Nr.40003095713, t.(+371)67627782</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); meliorācijas sistēmas; robežzīmes un aizsargstādījumi; ēkas un būves, kas nepieciešamas infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520244033</t>
+  </si>
+  <si>
+    <t>SIA "BALTIJAS BŪVE"</t>
+  </si>
+  <si>
+    <t>Loka ceļā 51, Jaunmārupe, Mārupes pag., Mārupes nov., LV-2166, reģ.Nr.40103539308, t.(+371)28867393</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>23.09.2029.</t>
+  </si>
+  <si>
+    <t>19.03.2024.</t>
+  </si>
+  <si>
+    <t>LV2320240035</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-      </rPr>
-[...10 lines deleted...]
-    <t>Meža ielā 4B, Jaunjelgava, Aizkraukles nov., LV-5134,  reģ.Nr.45403013135</t>
+        <charset val="186"/>
+      </rPr>
+      <t>(Dzelzceļa pievedceļa Nr. 43 iecirknis, stacijā Ventspils, valsts reģistrācijas indekss: 01 01 08, Ventspils brīvostas dzelzceļa pievedceļi Nr. 200, 201, 202, stacijā Ventspils, valsts reģistrācijas indekss: 568, Ventspils pilsētas pašvaldības dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 163)</t>
+    </r>
+  </si>
+  <si>
+    <t>20.09.2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "BALTIC TRADE"  </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
-      <t>("LATGRAN" SIA dzelzceļa pievedceļi Nr. 200-205, stacijā Gulbene, valsts reģistrācijas indekss: 564,  "LATGRAN" SIA dzelzceļa pievedceļš Nr. 58, stacijā Krustpils, valsts reģistrācijas indekss: 265,"LATGRAN" SIA dzelzceļa pievedceļš Nr. 16, stacijā Krāslava, valsts reģistrācijas indekss: 538)</t>
-[...12 lines deleted...]
-    <t xml:space="preserve">Ausekļa ielā 31, Valmiera, Valmieras nov., LV-4201, reģ.Nr.44103097350 </t>
+      <t>(SIA "VIDES TEHNIKA" dzelzceļa pievedceļi, stacijā "Šķirotava" parks "E", ceļš Nr. 4, valsts reģistrācijas indekss: 385, SIA "SONORA RW" dzelzceļa pievedceļi, stacijā "Šķirotava" parks "E", valsts reģistrācijas indekss: 618)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520244037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "Fima" </t>
+  </si>
+  <si>
+    <t>Dzelzavas ielā 120G, Rīga, LV-1021, reģ.Nr.40003880486,  t.(+371)67722277</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>08.10.2024.</t>
+  </si>
+  <si>
+    <t>07.10.2029.</t>
+  </si>
+  <si>
+    <t>LV2520246038</t>
+  </si>
+  <si>
+    <t>SIA "Infotrans"</t>
+  </si>
+  <si>
+    <t>Ganību dambī 25G, Rīga, LV-1005, reģ.Nr.40103410227</t>
+  </si>
+  <si>
+    <t>LV2520244039</t>
+  </si>
+  <si>
+    <t>SIA "SMP BŪVE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Matrožu ielā 7A, Rīga, LV-1048, reģ.Nr.40103267328, t.(+371)29214930</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520244040</t>
+  </si>
+  <si>
+    <t>Hitachi Rail GTS Latvia SIA</t>
+  </si>
+  <si>
+    <t>Gustava Zemgala gatvē 76, Rīga, LV-1039, reģ.Nr.40003860456</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t xml:space="preserve"> (zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas;  siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
-[...9 lines deleted...]
-    <t>LV2920243018</t>
+      <t>(dzelzceļa signalizācijas, centralizācijas un bloķēšanas, sakaru un elektroapgādes iekārtas)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.10.2024.</t>
+  </si>
+  <si>
+    <t>08.10.2029.</t>
+  </si>
+  <si>
+    <t>LV2320240041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "KRONOSPAN Riga"  </t>
+  </si>
+  <si>
+    <t>Daugavgrīvas šosejā 7B, Rīga, LV-1016, reģ.Nr.40003774690</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
-      </rPr>
-[...540 lines deleted...]
-        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(Dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 149 un 527)</t>
+    </r>
+  </si>
+  <si>
+    <t>10.10.2024.</t>
+  </si>
+  <si>
+    <t>09.10.2029.</t>
+  </si>
+  <si>
+    <t>LV2520246042</t>
+  </si>
+  <si>
+    <t>SIA "WALLENIUS BANENOR LATVIA"</t>
+  </si>
+  <si>
+    <t>Liedes ielā 17, Rīga, LV-1029, reģ.Nr.40203549800</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">(dzelzceļa virsbūve [sliedes (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai) </t>
     </r>
   </si>
   <si>
-    <t>LV2520244040</t>
-[...80 lines deleted...]
-  <si>
     <t>15.10.2024.</t>
   </si>
   <si>
     <t>14.10.2029.</t>
   </si>
   <si>
-    <t>LV2520244043</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA "KK Consulting"</t>
-  </si>
-[...18 lines deleted...]
-    <t>16.10.2024.</t>
   </si>
   <si>
     <t>15.10.2029.</t>
   </si>
   <si>
     <t>LV2320240044</t>
   </si>
   <si>
     <t>SIA "Ekogiria"</t>
   </si>
   <si>
     <t>Birztalu ielā 66, Rīga, LV-1015, reģ.Nr.40203494108</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t>(SIA "Ekogiria" dzelzceļa pievedceļi, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 370)</t>
@@ -5445,75 +4690,55 @@
   <si>
     <t xml:space="preserve">Satiksmes ielā 7, Jelgava, LV-3007, reģ.Nr.41703001139
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t>(SIA "Ceļu būvniecības sabiedrība "IGATE"" dzelzceļa pievedceļi, stacijā Glūda, valsts reģistrācijas indekss: 340)</t>
     </r>
   </si>
   <si>
     <t>12.11.2024.</t>
   </si>
   <si>
     <t>11.11.2029.</t>
   </si>
   <si>
-    <t>LV2320240046</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA "Dotnuva Seeds"</t>
   </si>
   <si>
     <t xml:space="preserve">"Iecavas bāze", Iecavas pag., Bauskas nov., LV-3913, reģ.Nr.40203489925
 </t>
-  </si>
-[...15 lines deleted...]
-    <t>13.11.2024.</t>
   </si>
   <si>
     <t>12.11.2029.</t>
   </si>
   <si>
     <t>LV2920243048</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">(LPKS "LATRAPS" dzelzceļa pievedceļi Nr. 22, 24,  stacijā Madona, valsts reģistrācijas indekss: 153, LPKS "LATRAPS" dzelzceļa pievedceļi, stacijā Meitene, valsts reģistrācijas indekss: 327, LPKS "LATRAPS" dzelzceļa pievedceļi, stacijā Sabile, valsts reģistrācijas indekss: 427, LPKS "LATRAPS" dzelzceļa pievedceļš Nr. 6, stacijā Aizkraukle, valsts reģistrācijas indekss: 124, LPKS "LATRAPS" dzelzceļa pievedceļš Nr. 57, dzelzceļa pievedceļa Nr. 57 pagarinājums, stacijā Krustpils, valsts reģistrācijas indekss: 328, 592, LPKS "LATRAPS" dzelzceļa pievedceļš, stacijā Saldus, valsts reģistrācijas indekss: 15 05 02); </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
@@ -6271,73 +5496,67 @@
   <si>
     <t>LV2520254022</t>
   </si>
   <si>
     <t>SIA "FluxEnergo"</t>
   </si>
   <si>
     <t>Braslas ielā 27 - 22, Rīga, LV-1084, reģ.Nr.40203439498</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
     </r>
   </si>
   <si>
-    <t>LV2320250023</t>
-[...1 lines deleted...]
-  <si>
     <t>Liepājas speciālās ekonomiskās zonas SIA "NORSAF"</t>
   </si>
   <si>
     <t>Ziemeļu ielā 19C, Liepāja, LV-3405, reģ.Nr.42103050760</t>
   </si>
   <si>
     <r>
       <t>dzelzceļa infrastruktūras pārvaldītājs (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>Liepājas speciālās ekonomiskās zonas SIA "NORSAF" dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 15 11 02, 573)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>02.04.2025.</t>
   </si>
   <si>
     <t>LV2520255024</t>
   </si>
   <si>
     <t>SIA "TESLA"</t>
   </si>
   <si>
     <t>Lauvas ielā 9, Rīga, LV-1003,  reģ.Nr.40003921869</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība un  remonts </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
     </r>
   </si>
@@ -6734,89 +5953,50 @@
       </rPr>
       <t xml:space="preserve">(LSEZ dzelzceļa pievedceļi, stacijā Liepāja, valsts reģistrācijas indekss: 378, 593, LSEZ dzelzceļa pievedceļš Nr. 25, stacijā Liepāja, valsts reģistrācijas indekss: 495,  LSEZ  dzelzceļa pievedceļš Nr. 68A, stacijā Liepāja, valsts reģistrācijas indekss: 518, LSEZ dzelzceļa nobrauktuve 22/24, stacijā Liepāja, valsts reģistrācijas indekss: 541, LSEZ dzelzceļa pievedceļš Nr. 24, stacijā Liepāja, valsts reģistrācijas indekss: 543);  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļi Nr. 11, 11a, 26-30, izlikšanas ceļi  Nr. 3, 4, stacijā Liepāja)</t>
     </r>
   </si>
   <si>
     <t>03.06.2025.</t>
   </si>
   <si>
-    <t>LV2920251038</t>
-[...37 lines deleted...]
-  <si>
     <t>LV2320250039</t>
   </si>
   <si>
     <t xml:space="preserve"> Tvaika ielā 68, Rīga, LV-1034,  reģ.Nr.40003420074</t>
   </si>
   <si>
     <t>05.06.2025.</t>
   </si>
   <si>
     <t>25.06.2030.</t>
   </si>
   <si>
     <t>LV2320250040</t>
   </si>
   <si>
     <t>Liepājas speciālās ekonomiskās zonas SIA V.Biļuka komercfirma "EVIJA"</t>
   </si>
   <si>
     <t xml:space="preserve"> Upmalas ielā 12/16, Liepāja, LV-3401, reģ.Nr.42103006654</t>
   </si>
   <si>
     <t>26.07.2030.</t>
   </si>
   <si>
     <r>
@@ -7053,399 +6233,345 @@
       </rPr>
       <t xml:space="preserve">ritošā sastāva remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">(vilces ritošā sastāva tehniskās apkopes  (TA-1); ceļa mašīnu, sliežu motortransporta kārtējais remonts Nr.1, t.sk. remonts ar kalpošanas laika pagarināšanu un visu veidu tehniskās apkopes; visu veidu kravas vagonu, kuri ekspluatējami starptautiskajā satiksmē, tehniskā apkope (TA) un kārtējie atkabes remonti (TR-1, TR-2); visu veidu pasažieru vagonu, kuri ekspluatējami starptautiskajā satiksmē, tehniskās apkopes (TA-1, TA-2) un kārtējais atkabes remonts (TR); visu veidu speciālo kravas vagonu, kurus izmanto infrastruktūras uzturēšanai, tehniskā apkope (TA) un kārtējais atkabes remonts (TR); visu veidu speciālo pasažieru vagonu tehniskā apkope (TA-1).
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t>Par ritekļu tehnisko apkopi atbildīgā struktūrvienība (ECM) savā valdījumā esošiem ritekļiem</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">SIA "TOLMETS"  </t>
+    <t>LV2520254048</t>
+  </si>
+  <si>
+    <t>Augusta Deglava ielā 106 k-2 - 80, Rīga, LV-1082, reģ.Nr.40003742657</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>26.06.2025.</t>
+  </si>
+  <si>
+    <t>17.08.2030.</t>
+  </si>
+  <si>
+    <t>LV2520254049</t>
+  </si>
+  <si>
+    <t>SIA "AB digger"</t>
+  </si>
+  <si>
+    <t>Jāņavārtu ielā 3, Rīga, LV-1073,  reģ.Nr.40203166686</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.07.2025.</t>
+  </si>
+  <si>
+    <t>30.06.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dzintaru ielā 22, Ventspils, LV-3602, reģ.Nr.40003236622</t>
+  </si>
+  <si>
+    <t>04.07.2025.</t>
+  </si>
+  <si>
+    <t>05.07.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250051</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bauskas ielā 59, Rīga, LV-1004, reģ.Nr.40003094173</t>
+  </si>
+  <si>
+    <t>08.07.2025.</t>
+  </si>
+  <si>
+    <t>LV2520256052</t>
+  </si>
+  <si>
+    <t>SIA "Performica"</t>
+  </si>
+  <si>
+    <t>Krišjāņa Valdemāra ielā 118, Rīga, LV-1013, reģ.Nr.40203217569</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.07.2025.</t>
+  </si>
+  <si>
+    <t>14.07.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250053</t>
+  </si>
+  <si>
+    <t>SIA "KOOL LATVIJA"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dārzciema ielā 127, Rīga, LV-1073,  reģ.Nr.40203022089 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "East-West Transit" dzelzceļa pievedceļi, stacijā Valmiera, valsts reģistrācijas indekss: 331)</t>
+    </r>
+  </si>
+  <si>
+    <t>22.07.2025.</t>
+  </si>
+  <si>
+    <t>21.07.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250054</t>
+  </si>
+  <si>
+    <t>Rencēnu ielā 10A, Rīga, LV-1073, reģ.Nr.40103130964</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "ROLANDS S" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 306)</t>
+    </r>
+  </si>
+  <si>
+    <t>06.08.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250055</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA "LATVIJAS PROPĀNA GĀZE"</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman Baltic"/>
-        <charset val="186"/>
-[...8 lines deleted...]
-    <t>Augusta Deglava ielā 106 k-2 - 80, Rīga, LV-1082, reģ.Nr.40003742657</t>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kurzemes prospektā 19, Rīga, LV-1067, reģ.Nr.40003493561</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "LATVIJAS PROPĀNA GĀZE" dzelzceļa pievedceļš Nr. 13, stacijā Daugavpils Šķirotava, valsts reģistrācijas indekss: 553, pievedceļš no Bolderājas stacijas uz Rīgas eksporta gāzes uzpildes staciju, valsts reģistrācijas indekss: 110)</t>
+    </r>
+  </si>
+  <si>
+    <t>11.08.2030.</t>
+  </si>
+  <si>
+    <t>LV2920253056</t>
+  </si>
+  <si>
+    <t>Pērnavas ielā 1-42, Rīga, LV-1012, reģ.Nr.40003106716</t>
+  </si>
+  <si>
+    <t>LV2320250057</t>
+  </si>
+  <si>
+    <t>Rencēnu ielā 36A, Rīga, LV-1073, reģ.Nr.40003385987</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "TRANS TRADES LOGISTICS" dzelzceļa pievedceļi,  stacijā Rīga Preču, valsts reģistrācijas indekss: 303)</t>
+    </r>
+  </si>
+  <si>
+    <t>25.07.2025.</t>
+  </si>
+  <si>
+    <t>28.07.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250058</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Gāles ielā 2, Rīga, LV-1015, reģ.Nr.40003197429</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(AS "Rīgas kuģu būvētava" dzelzceļa pievedceļš Nr. 11, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 325)</t>
+    </r>
+  </si>
+  <si>
+    <t>29.07.2030.</t>
+  </si>
+  <si>
+    <t>LV2320250059</t>
+  </si>
+  <si>
+    <t>Rītausmas ielā 4a, Rīga, LV-1058, reģ.Nr.50003703971</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "TBC" dzelzceļa pievedceļi, stacijā Torņakalns, valsts reģistrācijas indekss: 245)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320250060</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Talsu ielā 75, Ventspils, LV-3602, reģ.Nr.41203019923</t>
+  </si>
+  <si>
+    <t>LV2520254061</t>
+  </si>
+  <si>
+    <t>EMP 707 Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>al.Tadeusza Rejtana 67, 35-326, Rzeszow, Polija, reģ.Nr.0000674267</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
-      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
-[...289 lines deleted...]
-      </rPr>
       <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
     </r>
   </si>
   <si>
     <t>12.08.2025.</t>
-  </si>
-[...20 lines deleted...]
-    </r>
   </si>
   <si>
     <t>24.08.2030.</t>
   </si>
   <si>
     <t>LV2320250063</t>
   </si>
   <si>
     <t>Tvaika ielā 70, Rīga, LV-1034, reģ.Nr.40003254219</t>
   </si>
   <si>
     <t>19.08.2025.</t>
   </si>
   <si>
     <t>LV2320250064</t>
   </si>
   <si>
     <t xml:space="preserve">  "Lindes", Salaspils nov., LV-2118, reģ.Nr.40003128963</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
@@ -8066,53 +7192,50 @@
     <t xml:space="preserve">SIA "Cargo Concept" </t>
   </si>
   <si>
     <t>Birztalu ielā 4, Rīga, LV-1015, reģ.Nr.40003215654</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(SIA "Cargo Concept" dzelzceļa pievedceļš Nr. 31, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 312, SIA "Cargo Concept" dzelzceļa pievedceļi Nr. 48, 49, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 347)</t>
     </r>
   </si>
   <si>
     <t>12.10.2030.</t>
   </si>
   <si>
     <t>LV2320250087</t>
   </si>
   <si>
-    <t>AS "Amber Latvijas balzams"</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Aleksandra Čaka ielā 160, Rīga, LV-1012, reģ.Nr.40003031873</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>dzelzceļa infrastruktūras pārvaldītājs</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> (AS "Latvijas balzams" dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 192)</t>
     </r>
   </si>
@@ -8279,50 +7402,923 @@
       </rPr>
       <t xml:space="preserve">(SIA "Linas Agro" Graudu centra dzelzceļa pievedceļš, stacijā Krustpils, valsts reģistrācijas indekss: 570, SIA "Linas Agro" Graudu centra dzelzceļa pievedceļi Nr. 16, 17, 18, stacijā Skrunda, valsts reģistrācijas indekss: 416, SIA "Linas Agro" Graudu centra dzelzceļa pievedceļi Nr. 56, 57, 86, stacijā Rēzekne II, valsts reģistrācijas indekss: 494, SIA "Elagro Trade" dzelzceļa pievedceļi Nr. 10, 12, 13, stacija Meitene,  valsts reģistrācijas indekss: 401, SIA "Elagro Trade" dzelzceļa pievedceļi Nr. 100a, 104 - 113, stacijā Krustpils, valsts reģistrācijas indekss: 470); </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos Krustpils stacijas  robežās) </t>
     </r>
   </si>
   <si>
     <t>11.12.2025.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SIA "MADARA"                     </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">APTURĒTA DARBĪBA 18.12.2025., pārtraukta satiksme  </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520264001</t>
+  </si>
+  <si>
+    <t>SIA "Universālais Energoceltnieks"</t>
+  </si>
+  <si>
+    <t>Krišjāņa Valdemāra ielā 147 k-2 - 96, Rīga, LV-1013, reģ.Nr.40103977572</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, dzelzceļa sakaru, elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas)</t>
+    </r>
+  </si>
+  <si>
+    <t>13.01.2026.</t>
+  </si>
+  <si>
+    <t>12.01.2031.</t>
+  </si>
+  <si>
+    <t>LV2520264002</t>
+  </si>
+  <si>
+    <t>Rēzeknes ielā 4, Rīga, LV-1073, reģ.Nr.40203560085</t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras tehniskā aprīkojuma  būvniecība, remonts un tehniskā apkope</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; dzelzceļa telekomunikāciju tīkli; dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas, kontakttīkli, transformatoru un vilces apakšstacijas elektronisko sakaru sistēmas un tīkli)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.01.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2024.</t>
+  </si>
+  <si>
+    <t>LV2320260003</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(Dzelzceļa pievedceļš Nr. 17, stacijā Iecava, valsts reģistrācijas indekss: 184, SIA "Dotnuva Seeds" dzelzceļa pievedceļš Nr.16, stacija Iecava, valsts reģistrācijas indekss: 586)</t>
+    </r>
+  </si>
+  <si>
+    <t>22.01.2026.</t>
+  </si>
+  <si>
+    <t>LV2320260004</t>
+  </si>
+  <si>
+    <t>SIA "JAVA ESTATE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atbrīvošanas alejā 174, Rēzekne, LV-4604, reģ.Nr.40103599468
+</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA “JAVA ESTATE” dzelzceļa pievedceļi, stacijā Rēzekne II, valsts reģistrācijas indekss: 263)</t>
+    </r>
+  </si>
+  <si>
+    <t>27.01.2026.</t>
+  </si>
+  <si>
+    <t>26.01.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260005</t>
+  </si>
+  <si>
+    <t>Rankas ielā 4, Rīga, LV-1005, reģ.Nr.50003032851</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "SIGNĀLS-P" dzelzceļa pievedceļi, stacijā Zemitāni, valsts reģistrācijas indekss: 280)</t>
+    </r>
+  </si>
+  <si>
+    <t>23.03.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260006</t>
+  </si>
+  <si>
+    <t>02.02.2026.</t>
+  </si>
+  <si>
+    <t>01.02.2031.</t>
+  </si>
+  <si>
+    <t>LV2520265007</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA "MCB BŪVE"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFFFF00"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Savienības ielā 4A, Jelgava, LV-3001, reģ.Nr.43603024966</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība un remonts </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), ūdensapgādes un kanalizācijas sistēmas; dzelzceļa signalizācijas, centralizācijas un bloķēšanas līnijas; iekārtas vilcienu kustības drošības garantēšanai, pārmiju stāvokļa un signālu regulēšanai, luksofori, signālrādītāji un signālzīmes; sakaru iekārtas; dzelzceļa telekomunikāciju tīkli)</t>
+    </r>
+  </si>
+  <si>
+    <t>05.02.2026.</t>
+  </si>
+  <si>
+    <t>04.02.2031.</t>
+  </si>
+  <si>
+    <t>LV2520264008</t>
+  </si>
+  <si>
+    <t>SIA "ASPHAMIT"</t>
+  </si>
+  <si>
+    <t>Jūrmalas ielā 3A, Piņķi, Babītes pag., Mārupes nov., LV-2107, reģ.Nr.40203353984</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u. tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu un ritošā sastāva uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>11.02.2026.</t>
+  </si>
+  <si>
+    <t>10.02.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260009</t>
+  </si>
+  <si>
+    <t>Kalna ielā 68A, Rīga, LV-1003, reģ.Nr.40103692371</t>
+  </si>
+  <si>
+    <t>12.02.2026.</t>
+  </si>
+  <si>
+    <t>17.02.2031.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "L-EKSPRESIS" dzelzceļa pievedceļi Nr. 102-107, stacijas Rīga Pasažieru Tehniskajā parkā, valsts reģistrācijas indekss: 06 01 01)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520264010</t>
+  </si>
+  <si>
+    <t>VAS "Latvijas autoceļu uzturētājs"</t>
+  </si>
+  <si>
+    <t>Krustpils ielā 4, Rīga, LV-1073, reģ.Nr.40003356530</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u. tml.); meliorācijas sistēmas; robežzīmes un aizsargstādījumi; ēkas un būves, kas nepieciešamas infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>17.02.2026.</t>
+  </si>
+  <si>
+    <t>16.02.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260011</t>
+  </si>
+  <si>
+    <t>Tvaika ielā 64, Rīga, LV-1034, reģ.Nr.40103040459</t>
+  </si>
+  <si>
+    <t>12.03.2026.</t>
+  </si>
+  <si>
+    <t>21.03.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260012</t>
+  </si>
+  <si>
+    <t>Bukultu ielā 22, Rīga, LV-1005, reģ.Nr.40103000780</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "LATSTEK" dzelzceļa pievedceļi Nr. 4, 6, stacijā Ganību parks, valsts reģistrācijas indekss: 284)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320260013</t>
+  </si>
+  <si>
+    <t>SIA firma "VAL.MET.A."</t>
+  </si>
+  <si>
+    <t>Gaides ielā 10, Valmiera, Valmieras nov., LV-4201, reģ.Nr.44103008066</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA firmas "VAL.MET.A." dzelzceļa pievedceļi, stacijā Valmiera, valsts reģistrācijas indekss: 175)</t>
+    </r>
+  </si>
+  <si>
+    <t>25.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2520264014</t>
+  </si>
+  <si>
+    <t>SIA "MR Grupa"</t>
+  </si>
+  <si>
+    <t>Jaunceltnes ielā 30A - 4, Aizkraukle, Aizkraukles nov., LV-5101, reģ.Nr.40203554746</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); elektronisko sakaru sistēmas un tīkli)</t>
+    </r>
+  </si>
+  <si>
+    <t>13.03.2026.</t>
+  </si>
+  <si>
+    <t>12.03.2031.</t>
+  </si>
+  <si>
+    <r>
+      <t>AS "Amber Latvijas balzams"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> APTURĒTA DARBĪBA 24.03.2026. pārtraukta satiksme  </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2320260015</t>
+  </si>
+  <si>
+    <t>Abulas ielā 11, Rīga, LV-1026, reģ.Nr.50003000451</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "Rīgas kombinētās lopbarības rūpnīca" dzelzceļa pievedceļi Nr. 22, 23, 51, 52, stacijā Čiekurkalns, valsts reģistrācijas indekss: 319)</t>
+    </r>
+  </si>
+  <si>
+    <t>25.03.2026.</t>
+  </si>
+  <si>
+    <t>24.03.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260016</t>
+  </si>
+  <si>
+    <t>Flotes ielā 12A, Rīga, LV-1016, reģ.Nr.40003449972</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "WT TERMINAL" dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 289)</t>
+    </r>
+  </si>
+  <si>
+    <t>31.03.2026.</t>
+  </si>
+  <si>
+    <t>19.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2520264017</t>
+  </si>
+  <si>
+    <t>SIA ,,HYDROBLAST”</t>
+  </si>
+  <si>
+    <t>Liepu alejā 9, Babīte, Babītes pag., Mārupes nov., LV-2101, reģ.Nr. 40103845218</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); pārbrauktuves un pārejas; inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u. tml.); ūdensapgādes, kanalizācijas un ugunsdzēsības sistēmas; ēkas un būves, kas nepieciešamas infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>31.03.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260018</t>
+  </si>
+  <si>
+    <t>Cempu ielā 13, Valmiera, LV-4201, reģ.Nr.40003031676</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(AS "VALMIERAS STIKLA ŠĶIEDRA" dzelzceļa pievedceļi, stacijā Valmiera, valsts reģistrācijas indekss: 186)</t>
+    </r>
+  </si>
+  <si>
+    <t>07.04.2026.</t>
+  </si>
+  <si>
+    <t>06.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2920261019</t>
+  </si>
+  <si>
+    <t>Tvaika ielā 64, Rīga, LV-1034, reģ.Nr.40103371019</t>
+  </si>
+  <si>
+    <t>11.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "KARE PLUSS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Brīvības gatvē 204A, Rīga, LV-1039, reģ.Nr.41503014910</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>dzelzceļa infrastruktūras pārvaldītājs</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (SIA "KARE PLUSS" dzelzceļa pievedceļš Nr. 14,  Daugavpils stacijas "B" parkā, valsts reģistrācijas indekss: 291)</t>
+    </r>
+  </si>
+  <si>
+    <t>08.04.2026.</t>
+  </si>
+  <si>
+    <t>07.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260021</t>
+  </si>
+  <si>
+    <t>AS "VIRŠI-A"</t>
+  </si>
+  <si>
+    <t>Kalna ielā 17, Aizkraukle, Aizkraukles pag., Aizkraukles nov., LV-5101, reģ.Nr.40003242737</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(AS "VIRŠI-A" dzelzceļa pievedceļi, stacijā Aizkraukle, valsts reģistrācijas indekss: 364, 426, Aizkraukles rajona padomes pievedceļi, stacijā Aizkraukle, valsts reģistrācijas indekss: 209)</t>
+    </r>
+  </si>
+  <si>
+    <t>13.04.2026.</t>
+  </si>
+  <si>
+    <t>12.04.2031.</t>
+  </si>
+  <si>
+    <t>LV2420264022</t>
+  </si>
+  <si>
+    <t>15.04.2026.</t>
+  </si>
+  <si>
+    <t>LV2320260023</t>
+  </si>
+  <si>
+    <t>Kapsēdes ielā 2D, Liepāja, LV-3414, reģ.Nr.42103080055</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(SIA "TOLMETS KURZEME" dzelzceļa pievedceļš Nr. 39, stacijā Ventspils, valsts reģistrācijas indekss: 141) </t>
+    </r>
+  </si>
+  <si>
+    <t>07.05.2026.</t>
+  </si>
+  <si>
+    <t>15.08.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260024</t>
+  </si>
+  <si>
+    <t>Cēsu ielā 15, Rīga, LV-1012, reģ.Nr.50003986301</t>
+  </si>
+  <si>
+    <t>13.05.2026.</t>
+  </si>
+  <si>
+    <t>13.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2420263025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Turaidas ielā 24, Liepāja, LV-3414, reģ.Nr.42103021545</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļi Nr. 51, 53-56,  stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>19.05.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260026</t>
+  </si>
+  <si>
+    <t>Tvaika ielā 7A, Rīga, LV-1005, reģ.Nr.40103675494</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "PARS TERMINĀLS" dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 133; SIA "MAN-TESS TRANZĪTS" dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 500; SIA "PARS TERMINĀLS" un SIA "MAN-TESS TRANZĪTS" dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 607; SIA „LVAGROO” dzelzceļa pievedceļi, stacijā Mangaļi, valsts reģistrācijas indekss: 615)</t>
+    </r>
+  </si>
+  <si>
+    <t>LV2420263027</t>
+  </si>
+  <si>
+    <t>Uriekstes ielā 28, Rīga, LV-1005, reģ.Nr.40003847462</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: SIA "LVR FLOTE" dzelzceļa pievedceļi Nr. 309, 331-339, Zemitānu stacijas 3. km ceļa postenis)</t>
+    </r>
+  </si>
+  <si>
+    <t>06.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2420263028</t>
+  </si>
+  <si>
+    <t>SIA "B Leger"</t>
+  </si>
+  <si>
+    <t>Traleru ielā 2A, Rīga, LV-1030,  reģ.Nr.50003711061</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: AS "Rīgas kuģu būvētava" dzelzceļa pievedceļš Nr. 11, stacijā Ziemeļblāzma, valsts reģistrācijas indekss: 325)</t>
+    </r>
+  </si>
+  <si>
+    <t>21.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260029</t>
+  </si>
+  <si>
+    <t>Dobeles nov., Auru pag., "Kvarci", LV-3701, reģ.Nr.48503004278</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(SIA "OKTĀNS" dzelzceļa pievedceļi, stacijā Dobele, valsts reģistrācijas indekss: 338)</t>
+    </r>
+  </si>
+  <si>
+    <t>26.05.2026.</t>
+  </si>
+  <si>
+    <t>20.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2920261030</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SIA "LT BETONS" </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Granīta ielā 15, Rumbula, Stopiņu pag., Ropažu nov., LV-1057, reģ.Nr.50003030441</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">  dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">(SIA "LT BETONS" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 384); </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.06.2031.</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>LV2320260031</t>
+  </si>
+  <si>
+    <t>Ojāra Vācieša ielā 6B, Rīga, LV-1004, reģ.Nr.40003208455</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(Rīgas firmas "ŽAŅA LAGZDIŅA MAIZES FABRIKA" SIA dzelzceļa pievedceļi, stacijā Iecava, valsts reģistrācijas indekss: 164)</t>
+    </r>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>10.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260032</t>
+  </si>
+  <si>
+    <t>SIA "FORIO"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tvaika ielā 64 - 2, Rīga, LV-1034, reģ.Nr.40003931424 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "HX Storage" dzelzceļa pievedceļi, stacijā Jelgava, valsts reģistrācijas indekss: 296)</t>
+    </r>
+  </si>
+  <si>
+    <t>15.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2420263033</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Brīvostas ielā 40, Liepāja, LV-3405, reģ.Nr.40003135151</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļš Nr. 22, stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>27.06.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
@@ -8945,5853 +8941,5830 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G252"/>
+  <dimension ref="A1:G251"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A251" workbookViewId="0">
-      <selection activeCell="A253" sqref="A253:XFD253"/>
+    <sheetView tabSelected="1" topLeftCell="A245" workbookViewId="0">
+      <selection activeCell="C248" sqref="C248"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="41.140625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:7">
       <c r="A1" s="30" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
     </row>
-    <row r="2" spans="1:7" ht="41.4">
+    <row r="2" spans="1:7" ht="40.5">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      <c r="A3" s="7" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="40.5">
+      <c r="A3" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="51.75">
+      <c r="A4" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>209</v>
+      </c>
+      <c r="E4" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="78">
+      <c r="A5" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="154.5">
+      <c r="A6" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E6" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="F6" s="12" t="s">
         <v>218</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="G6" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="41.25" customHeight="1">
+      <c r="A7" s="25" t="s">
         <v>219</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="B7" s="12" t="s">
         <v>220</v>
       </c>
-      <c r="E3" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="C7" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="G3" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="D7" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F7" s="12" t="s">
         <v>223</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="8" t="s">
+      <c r="G7" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="64.5">
+      <c r="A8" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="B8" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E8" s="18" t="s">
         <v>225</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="G8" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="40.5">
+      <c r="A9" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="E9" s="13" t="s">
         <v>227</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...28 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="F9" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="40.5">
+      <c r="A10" s="25" t="s">
         <v>232</v>
       </c>
-      <c r="E6" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B10" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="G10" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="156">
+      <c r="A11" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="51.75">
+      <c r="A12" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="D7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="18" t="s">
+      <c r="C12" s="12" t="s">
         <v>99</v>
       </c>
-      <c r="F7" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C8" s="5" t="s">
+      <c r="D12" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="40.5">
+      <c r="A13" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="D8" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="E13" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="F13" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="G13" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="51.75">
+      <c r="A14" s="10" t="s">
         <v>244</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="B14" s="19" t="s">
         <v>245</v>
       </c>
-      <c r="D9" s="17" t="s">
+      <c r="C14" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="E9" s="18" t="s">
+      <c r="D14" s="17" t="s">
         <v>247</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="E14" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="F14" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="G9" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="G14" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="232.5">
+      <c r="A15" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B15" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="8" t="s">
         <v>250</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="E15" s="26" t="s">
         <v>251</v>
       </c>
-      <c r="D10" s="8" t="s">
+      <c r="F15" s="11" t="s">
         <v>252</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="G15" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="54">
+      <c r="A16" s="10" t="s">
         <v>253</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="B16" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="D16" s="17" t="s">
+        <v>255</v>
+      </c>
+      <c r="E16" s="20" t="s">
         <v>256</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F11" s="6" t="s">
+      <c r="F16" s="18" t="s">
         <v>257</v>
       </c>
-      <c r="G11" s="5" t="s">
-[...115 lines deleted...]
-        <v>131</v>
+      <c r="G16" s="6" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="36" customHeight="1">
       <c r="A17" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>261</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="90.75">
+      <c r="A18" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="192.75">
+      <c r="A19" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>275</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="156.75">
+      <c r="A20" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B20" s="19" t="s">
         <v>277</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="5" t="s">
+      <c r="C20" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>279</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="51.75">
+      <c r="A21" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="116.25">
+      <c r="A22" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>289</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>291</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>287</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="40.5">
+      <c r="A23" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>296</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>297</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="64.5">
+      <c r="A24" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>302</v>
+      </c>
+      <c r="E24" s="18" t="s">
+        <v>297</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="231">
+      <c r="A25" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="52.5">
+      <c r="A26" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="40.5">
+      <c r="A27" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="78">
+      <c r="A28" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="90.75">
+      <c r="A29" s="25" t="s">
+        <v>327</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="256.5">
+      <c r="A30" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="78">
+      <c r="A31" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="141.75">
+      <c r="A32" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>346</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>347</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="103.5">
+      <c r="A33" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>347</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="103.5">
+      <c r="A34" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="40.5">
+      <c r="A35" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="40.5">
+      <c r="A36" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>358</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>359</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="51.75">
+      <c r="A37" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>132</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="D20" s="17" t="s">
+      <c r="D37" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="40.5">
+      <c r="A38" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="51.75">
+      <c r="A39" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>376</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="90.75">
+      <c r="A40" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>383</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="51.75">
+      <c r="A41" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="40.5">
+      <c r="A42" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="90.75">
+      <c r="A43" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="40.5">
+      <c r="A44" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="90.75">
+      <c r="A45" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="40.5">
+      <c r="A46" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="40.5">
+      <c r="A47" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>418</v>
+      </c>
+      <c r="E47" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="154.5">
+      <c r="A48" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="E48" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="156">
+      <c r="A49" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="E49" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="167.25">
+      <c r="A50" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="40.5">
+      <c r="A51" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>435</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>436</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="129">
+      <c r="A52" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" s="18" t="s">
+        <v>436</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="90.75">
+      <c r="A53" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="E53" s="18" t="s">
+        <v>445</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="40.5">
+      <c r="A54" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="E20" s="18" t="s">
-[...85 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="E54" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D24" s="14" t="s">
-[...702 lines deleted...]
-    <row r="55" spans="1:7" ht="265.2">
+    </row>
+    <row r="55" spans="1:7" ht="141.75">
       <c r="A55" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="B55" s="5" t="s">
-        <v>46</v>
+      <c r="B55" s="6" t="s">
+        <v>451</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D55" s="21" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="E55" s="6" t="s">
         <v>453</v>
       </c>
+      <c r="E55" s="18" t="s">
+        <v>454</v>
+      </c>
       <c r="F55" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="40.5">
+      <c r="A56" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>459</v>
+      </c>
+      <c r="E56" s="18" t="s">
         <v>454</v>
       </c>
-      <c r="G55" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="15" t="s">
+      <c r="F56" s="6" t="s">
         <v>455</v>
       </c>
-      <c r="B56" s="12" t="s">
-[...11 lines deleted...]
-      <c r="F56" s="12" t="s">
+      <c r="G56" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="40.5">
+      <c r="A57" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="G56" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A57" s="7" t="s">
+      <c r="B57" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="D57" s="8" t="s">
         <v>463</v>
       </c>
-      <c r="B57" s="6" t="s">
+      <c r="E57" s="18" t="s">
+        <v>454</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="141.75">
+      <c r="A58" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C57" s="5" t="s">
+      <c r="B58" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="D57" s="17" t="s">
+      <c r="C58" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" s="8" t="s">
         <v>466</v>
-      </c>
-[...21 lines deleted...]
-        <v>471</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>467</v>
       </c>
       <c r="F58" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="141.75">
+      <c r="A59" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>471</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>467</v>
+      </c>
+      <c r="F59" s="18" t="s">
+        <v>431</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="54">
+      <c r="A60" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="G58" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="15" t="s">
+      <c r="B60" s="12" t="s">
         <v>473</v>
       </c>
-      <c r="B59" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E59" s="13" t="s">
+      <c r="C60" s="12" t="s">
         <v>474</v>
       </c>
-      <c r="F59" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="7" t="s">
+      <c r="D60" s="14" t="s">
         <v>475</v>
       </c>
-      <c r="B60" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E60" s="6" t="s">
+      <c r="E60" s="13" t="s">
         <v>476</v>
       </c>
-      <c r="F60" s="6" t="s">
+      <c r="F60" s="12" t="s">
         <v>477</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="A61" s="7" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="40.5">
+      <c r="A61" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="C61" s="12" t="s">
         <v>480</v>
       </c>
-      <c r="B61" s="6" t="s">
+      <c r="D61" s="14" t="s">
         <v>481</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="E61" s="13" t="s">
         <v>482</v>
       </c>
-      <c r="D61" s="22" t="s">
-[...12 lines deleted...]
-    <row r="62" spans="1:7" ht="53.4">
+      <c r="F61" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="141">
       <c r="A62" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B62" s="6" t="s">
         <v>485</v>
       </c>
-      <c r="B62" s="6" t="s">
+      <c r="C62" s="6" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>487</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:7" ht="41.4">
+        <v>489</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="51.75">
       <c r="A63" s="7" t="s">
-        <v>489</v>
-[...10 lines deleted...]
-      <c r="E63" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="D63" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="E63" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="F63" s="6" t="s">
-[...30 lines deleted...]
-      <c r="A65" s="10" t="s">
+      <c r="G63" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="65.25">
+      <c r="A64" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C64" s="16" t="s">
         <v>500</v>
       </c>
-      <c r="B65" s="5" t="s">
+      <c r="D64" s="17" t="s">
+        <v>588</v>
+      </c>
+      <c r="E64" s="18" t="s">
         <v>501</v>
       </c>
+      <c r="F64" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="77.25">
+      <c r="A65" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>504</v>
+      </c>
       <c r="C65" s="5" t="s">
-        <v>502</v>
+        <v>341</v>
       </c>
       <c r="D65" s="17" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>504</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:7" ht="53.4">
+        <v>501</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="141.75">
       <c r="A66" s="7" t="s">
         <v>506</v>
       </c>
-      <c r="B66" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="6" t="s">
+      <c r="B66" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="D66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="11" t="s">
+      <c r="C66" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="F66" s="6" t="s">
+      <c r="D66" s="21" t="s">
         <v>509</v>
       </c>
+      <c r="E66" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>510</v>
+      </c>
       <c r="G66" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:7" ht="41.4">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="90.75">
       <c r="A67" s="7" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="B67" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="C67" s="6" t="s">
+      <c r="B67" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="D67" s="8" t="s">
+      <c r="C67" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>514</v>
+      </c>
+      <c r="E67" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="51.75">
+      <c r="A68" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="F68" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="51.75">
+      <c r="A69" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="51.75">
+      <c r="A70" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="E70" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="40.5">
+      <c r="A71" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>534</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="158.25">
+      <c r="A72" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D72" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="E72" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="104.25">
+      <c r="A73" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="D73" s="17" t="s">
+        <v>540</v>
+      </c>
+      <c r="E73" s="18" t="s">
+        <v>541</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="51.75">
+      <c r="A74" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="D74" s="22" t="s">
+        <v>546</v>
+      </c>
+      <c r="E74" s="18" t="s">
+        <v>541</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="54">
+      <c r="A75" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="B75" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="E67" s="11" t="s">
-[...128 lines deleted...]
-      <c r="B73" s="5" t="s">
+      <c r="C75" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="D75" s="17" t="s">
+        <v>549</v>
+      </c>
+      <c r="E75" s="6" t="s">
         <v>541</v>
       </c>
-      <c r="C73" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="18" t="s">
+      <c r="F75" s="6" t="s">
         <v>542</v>
       </c>
-      <c r="F73" s="5" t="s">
-[...42 lines deleted...]
-      <c r="E75" s="11" t="s">
+      <c r="G75" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="171">
+      <c r="A76" s="15" t="s">
         <v>550</v>
       </c>
-      <c r="F75" s="11" t="s">
+      <c r="B76" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C76" s="12" t="s">
         <v>551</v>
       </c>
-      <c r="G75" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="7" t="s">
+      <c r="D76" s="14" t="s">
         <v>552</v>
       </c>
-      <c r="B76" s="6" t="s">
+      <c r="E76" s="12" t="s">
         <v>553</v>
       </c>
-      <c r="C76" s="5" t="s">
+      <c r="F76" s="12" t="s">
         <v>554</v>
       </c>
-      <c r="D76" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="6" t="s">
+      <c r="G76" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="90.75">
+      <c r="A77" s="7" t="s">
         <v>557</v>
       </c>
-      <c r="G76" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A77" s="7" t="s">
+      <c r="B77" s="6" t="s">
         <v>558</v>
       </c>
-      <c r="B77" s="5" t="s">
+      <c r="C77" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="C77" s="5" t="s">
+      <c r="D77" s="21" t="s">
         <v>560</v>
       </c>
-      <c r="D77" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="18" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:7" ht="93.6">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="181.5">
       <c r="A78" s="7" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="B78" s="6" t="s">
         <v>563</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>412</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>564</v>
       </c>
       <c r="D78" s="21" t="s">
         <v>565</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>566</v>
       </c>
-      <c r="F78" s="6" t="s">
+      <c r="F78" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="G78" s="12" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:7" ht="41.4">
+      <c r="G78" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="54">
       <c r="A79" s="15" t="s">
         <v>568</v>
       </c>
       <c r="B79" s="12" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>83</v>
+        <v>570</v>
       </c>
       <c r="D79" s="14" t="s">
-        <v>168</v>
+        <v>571</v>
       </c>
       <c r="E79" s="13" t="s">
-        <v>166</v>
+        <v>572</v>
       </c>
       <c r="F79" s="12" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:7" ht="146.4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="40.5">
       <c r="A80" s="7" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>572</v>
-[...7 lines deleted...]
-      <c r="E80" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>575</v>
       </c>
+      <c r="D80" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>577</v>
+      </c>
       <c r="F80" s="6" t="s">
-        <v>576</v>
-[...9 lines deleted...]
-      <c r="B81" s="6" t="s">
         <v>578</v>
       </c>
-      <c r="C81" s="5" t="s">
+      <c r="G80" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="209.25">
+      <c r="A81" s="15" t="s">
         <v>579</v>
       </c>
-      <c r="D81" s="22" t="s">
+      <c r="B81" s="12" t="s">
         <v>580</v>
       </c>
-      <c r="E81" s="18" t="s">
-[...3 lines deleted...]
-        <v>576</v>
+      <c r="C81" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="F81" s="12" t="s">
+        <v>583</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:7" ht="41.4">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="180">
       <c r="A82" s="7" t="s">
-        <v>581</v>
-[...4 lines deleted...]
-      <c r="C82" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="F82" s="6" t="s">
         <v>583</v>
       </c>
-      <c r="D82" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G82" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:7" ht="146.4">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="180">
       <c r="A83" s="7" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>586</v>
+        <v>45</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>129</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>590</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:7" ht="146.4">
+        <v>583</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="40.5">
       <c r="A84" s="7" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>592</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>593</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>594</v>
+      </c>
+      <c r="D84" s="22" t="s">
+        <v>595</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>588</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:7" ht="55.2">
+        <v>596</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="40.5">
       <c r="A85" s="15" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>594</v>
+        <v>21</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="D85" s="14" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="E85" s="13" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="F85" s="12" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="G85" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:7" ht="41.4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="39">
       <c r="A86" s="15" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B86" s="12" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C86" s="12" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D86" s="14" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="F86" s="12" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>132</v>
-[...9 lines deleted...]
-      <c r="C87" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="296.25">
+      <c r="A87" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="E87" s="13" t="s">
         <v>607</v>
       </c>
-      <c r="D87" s="8" t="s">
-[...6 lines deleted...]
-        <v>610</v>
+      <c r="F87" s="12" t="s">
+        <v>611</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:7" ht="53.4">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="51.75">
       <c r="A88" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="D88" s="8" t="s">
         <v>615</v>
       </c>
-      <c r="B88" s="5" t="s">
+      <c r="E88" s="11" t="s">
         <v>616</v>
       </c>
-      <c r="C88" s="5" t="s">
+      <c r="F88" s="6" t="s">
         <v>617</v>
       </c>
-      <c r="D88" s="22" t="s">
+      <c r="G88" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="40.5">
+      <c r="A89" s="7" t="s">
         <v>618</v>
       </c>
-      <c r="E88" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A89" s="7" t="s">
+      <c r="B89" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="B89" s="5" t="s">
+      <c r="C89" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="C89" s="16" t="s">
+      <c r="D89" s="17" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="E89" s="18" t="s">
         <v>622</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="G89" s="12" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:7" ht="79.8">
+      <c r="G89" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="103.5">
       <c r="A90" s="7" t="s">
         <v>624</v>
       </c>
-      <c r="B90" s="6" t="s">
+      <c r="B90" s="5" t="s">
         <v>625</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="D90" s="17" t="s">
         <v>626</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>627</v>
       </c>
       <c r="E90" s="18" t="s">
         <v>622</v>
       </c>
-      <c r="F90" s="6" t="s">
-        <v>462</v>
+      <c r="F90" s="5" t="s">
+        <v>623</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>132</v>
-[...9 lines deleted...]
-      <c r="C91" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="129">
+      <c r="A91" s="25" t="s">
+        <v>630</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>631</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>633</v>
+      </c>
+      <c r="E91" s="13" t="s">
         <v>629</v>
       </c>
-      <c r="D91" s="21" t="s">
-[...6 lines deleted...]
-        <v>631</v>
+      <c r="F91" s="12" t="s">
+        <v>634</v>
       </c>
       <c r="G91" s="5" t="s">
-        <v>131</v>
-[...12 lines deleted...]
-      <c r="D92" s="21" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="51.75">
+      <c r="A92" s="9" t="s">
         <v>635</v>
       </c>
-      <c r="E92" s="18" t="s">
+      <c r="B92" s="6" t="s">
         <v>636</v>
       </c>
-      <c r="F92" s="5" t="s">
+      <c r="C92" s="6" t="s">
         <v>637</v>
       </c>
-      <c r="G92" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A93" s="25" t="s">
+      <c r="D92" s="8" t="s">
         <v>638</v>
       </c>
-      <c r="B93" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="14" t="s">
+      <c r="E92" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="F92" s="6" t="s">
         <v>639</v>
       </c>
-      <c r="E93" s="13" t="s">
+      <c r="G92" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="54">
+      <c r="A93" s="7" t="s">
         <v>640</v>
       </c>
-      <c r="F93" s="13" t="s">
+      <c r="B93" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C93" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="G93" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A94" s="9" t="s">
+      <c r="D93" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="E93" s="11" t="s">
         <v>642</v>
       </c>
-      <c r="B94" s="6" t="s">
-[...12 lines deleted...]
-        <v>644</v>
+      <c r="F93" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="154.5">
+      <c r="A94" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>649</v>
+      </c>
+      <c r="E94" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>651</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-        <v>645</v>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="40.5">
+      <c r="A95" s="7" t="s">
+        <v>652</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>646</v>
+        <v>258</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>647</v>
-[...1 lines deleted...]
-      <c r="D95" s="17" t="s">
+        <v>653</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E95" s="6" t="s">
         <v>654</v>
       </c>
-      <c r="E95" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="5" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="G95" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:7" ht="41.4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="103.5">
       <c r="A96" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D96" s="17" t="s">
         <v>657</v>
       </c>
-      <c r="B96" s="5" t="s">
-[...9 lines deleted...]
-        <v>648</v>
+      <c r="E96" s="6" t="s">
+        <v>654</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>649</v>
-[...7 lines deleted...]
-        <v>652</v>
+        <v>658</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="207">
+      <c r="A97" s="10" t="s">
+        <v>659</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>154</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>165</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>653</v>
-[...6 lines deleted...]
-      <c r="A98" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="78">
+      <c r="A98" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>750</v>
+      </c>
+      <c r="F98" s="6" t="s">
         <v>658</v>
       </c>
-      <c r="B98" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="5" t="s">
+      <c r="G98" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="51.75">
+      <c r="A99" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>666</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>667</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>668</v>
+      </c>
+      <c r="F99" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="102.75">
+      <c r="A100" s="25" t="s">
+        <v>671</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>668</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="102.75">
+      <c r="A101" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="E101" s="11" t="s">
+        <v>678</v>
+      </c>
+      <c r="F101" s="6" t="s">
         <v>660</v>
       </c>
-      <c r="D98" s="17" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="G101" s="5" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:7" ht="106.8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="180">
       <c r="A102" s="7" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D102" s="21" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="F102" s="6" t="s">
         <v>683</v>
       </c>
+      <c r="F102" s="5" t="s">
+        <v>684</v>
+      </c>
       <c r="G102" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:7" ht="187.2">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="171">
       <c r="A103" s="7" t="s">
-        <v>684</v>
-[...4 lines deleted...]
-      <c r="C103" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="D103" s="21" t="s">
+      <c r="B103" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D103" s="14" t="s">
         <v>686</v>
       </c>
-      <c r="E103" s="18" t="s">
+      <c r="E103" s="13" t="s">
         <v>687</v>
       </c>
-      <c r="F103" s="5" t="s">
+      <c r="F103" s="13" t="s">
         <v>688</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="A104" s="15" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="141.75">
+      <c r="A104" s="7" t="s">
         <v>689</v>
       </c>
-      <c r="B104" s="12" t="s">
+      <c r="B104" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="C104" s="12" t="s">
+      <c r="C104" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="D104" s="14" t="s">
+      <c r="D104" s="21" t="s">
         <v>692</v>
       </c>
-      <c r="E104" s="13" t="s">
+      <c r="E104" s="18" t="s">
+        <v>687</v>
+      </c>
+      <c r="F104" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="F104" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G104" s="5" t="s">
-        <v>132</v>
-[...12 lines deleted...]
-      <c r="D105" s="8" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="183.75">
+      <c r="A105" s="15" t="s">
         <v>697</v>
       </c>
-      <c r="E105" s="11" t="s">
+      <c r="B105" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D105" s="14" t="s">
         <v>698</v>
       </c>
-      <c r="F105" s="6" t="s">
+      <c r="E105" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="F105" s="12" t="s">
         <v>699</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:7" ht="215.4">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="64.5">
       <c r="A106" s="15" t="s">
         <v>700</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>701</v>
       </c>
       <c r="C106" s="12" t="s">
-        <v>179</v>
+        <v>702</v>
       </c>
       <c r="D106" s="14" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E106" s="13" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F106" s="12" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      <c r="A107" s="7" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="52.5">
+      <c r="A107" s="15" t="s">
         <v>705</v>
       </c>
-      <c r="B107" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="6" t="s">
+      <c r="B107" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="D107" s="14" t="s">
         <v>706</v>
       </c>
-      <c r="D107" s="8" t="s">
+      <c r="E107" s="13" t="s">
         <v>707</v>
       </c>
-      <c r="E107" s="11" t="s">
+      <c r="F107" s="12" t="s">
         <v>708</v>
       </c>
-      <c r="F107" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" ht="186">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="192.75">
       <c r="A108" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C108" s="6" t="s">
         <v>710</v>
       </c>
-      <c r="B108" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D108" s="24" t="s">
+      <c r="D108" s="8" t="s">
         <v>711</v>
       </c>
-      <c r="E108" s="18" t="s">
+      <c r="E108" s="11" t="s">
         <v>712</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:7" ht="41.4">
+        <v>713</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="90.75">
       <c r="A109" s="7" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>714</v>
-[...1 lines deleted...]
-      <c r="C109" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="D109" s="22" t="s">
+      <c r="C109" s="6" t="s">
         <v>716</v>
       </c>
-      <c r="E109" s="18" t="s">
+      <c r="D109" s="8" t="s">
         <v>717</v>
+      </c>
+      <c r="E109" s="11" t="s">
+        <v>712</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>718</v>
       </c>
-      <c r="G109" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A110" s="15" t="s">
+      <c r="G109" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="141.75">
+      <c r="A110" s="7" t="s">
         <v>719</v>
       </c>
-      <c r="B110" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="12" t="s">
+      <c r="B110" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="6" t="s">
         <v>720</v>
       </c>
-      <c r="D110" s="14" t="s">
+      <c r="D110" s="8" t="s">
         <v>721</v>
       </c>
-      <c r="E110" s="13" t="s">
+      <c r="E110" s="6" t="s">
         <v>722</v>
       </c>
-      <c r="F110" s="12" t="s">
+      <c r="F110" s="6" t="s">
         <v>723</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      <c r="A111" s="15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="103.5">
+      <c r="A111" s="7" t="s">
         <v>724</v>
       </c>
-      <c r="B111" s="12" t="s">
+      <c r="B111" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C111" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="C111" s="12" t="s">
+      <c r="D111" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="E111" s="27" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F111" s="6" t="s">
         <v>726</v>
       </c>
-      <c r="D111" s="14" t="s">
+      <c r="G111" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="129">
+      <c r="A112" s="7" t="s">
         <v>727</v>
       </c>
-      <c r="E111" s="13" t="s">
+      <c r="B112" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="F111" s="12" t="s">
+      <c r="C112" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="G111" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A112" s="15" t="s">
+      <c r="D112" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="E112" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="B112" s="12" t="s">
+      <c r="F112" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="64.5">
+      <c r="A113" s="7" t="s">
+        <v>732</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="E113" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="77.25">
+      <c r="A114" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="D114" s="17" t="s">
+        <v>738</v>
+      </c>
+      <c r="E114" s="18" t="s">
+        <v>739</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="141.75">
+      <c r="A115" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>742</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="E115" s="18" t="s">
+        <v>739</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="154.5">
+      <c r="A116" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="D116" s="17" t="s">
+        <v>748</v>
+      </c>
+      <c r="E116" s="18" t="s">
+        <v>739</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="102.75">
+      <c r="A117" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="E117" s="11" t="s">
+        <v>753</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="180">
+      <c r="A118" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="D118" s="17" t="s">
+        <v>759</v>
+      </c>
+      <c r="E118" s="18" t="s">
+        <v>760</v>
+      </c>
+      <c r="F118" s="18" t="s">
+        <v>761</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="180">
+      <c r="A119" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="E119" s="18" t="s">
+        <v>760</v>
+      </c>
+      <c r="F119" s="18" t="s">
+        <v>761</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="154.5">
+      <c r="A120" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="D120" s="17" t="s">
+        <v>768</v>
+      </c>
+      <c r="E120" s="18" t="s">
+        <v>760</v>
+      </c>
+      <c r="F120" s="18" t="s">
+        <v>761</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="52.5">
+      <c r="A121" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="E121" s="18" t="s">
+        <v>773</v>
+      </c>
+      <c r="F121" s="18" t="s">
+        <v>774</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="39">
+      <c r="A122" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="E122" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>780</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="141.75">
+      <c r="A123" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>785</v>
+      </c>
+      <c r="F123" s="11" t="s">
+        <v>786</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="39">
+      <c r="A124" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>793</v>
+      </c>
+      <c r="F124" s="11" t="s">
+        <v>794</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="51.75">
+      <c r="A125" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="E125" s="11" t="s">
+        <v>799</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="297">
+      <c r="A126" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C126" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C112" s="12" t="s">
-[...337 lines deleted...]
-    <row r="127" spans="1:7" ht="106.2">
+      <c r="D126" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="220.5">
       <c r="A127" s="7" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>797</v>
+        <v>35</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>803</v>
+        <v>61</v>
       </c>
       <c r="D127" s="8" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>808</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>809</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>785</v>
+        <v>810</v>
       </c>
       <c r="G127" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:7" ht="186">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="116.25">
       <c r="A128" s="7" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>807</v>
-[...4 lines deleted...]
-      <c r="D128" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="E128" s="6" t="s">
         <v>809</v>
       </c>
-      <c r="E128" s="18" t="s">
-[...3 lines deleted...]
-        <v>811</v>
+      <c r="F128" s="6" t="s">
+        <v>814</v>
       </c>
       <c r="G128" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:7" ht="175.8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="64.5">
       <c r="A129" s="7" t="s">
-        <v>812</v>
-[...13 lines deleted...]
-      <c r="F129" s="13" t="s">
         <v>815</v>
       </c>
+      <c r="B129" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>493</v>
+      </c>
       <c r="G129" s="5" t="s">
-        <v>215</v>
-[...9 lines deleted...]
-      <c r="C130" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="51.75">
+      <c r="A130" s="15" t="s">
         <v>818</v>
       </c>
-      <c r="D130" s="21" t="s">
+      <c r="B130" s="12" t="s">
         <v>819</v>
       </c>
-      <c r="E130" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="5" t="s">
+      <c r="C130" s="12" t="s">
         <v>820</v>
       </c>
+      <c r="D130" s="14" t="s">
+        <v>821</v>
+      </c>
+      <c r="E130" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="F130" s="12" t="s">
+        <v>823</v>
+      </c>
       <c r="G130" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:7" ht="189">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="65.25">
       <c r="A131" s="15" t="s">
         <v>824</v>
       </c>
       <c r="B131" s="12" t="s">
-        <v>570</v>
+        <v>173</v>
       </c>
       <c r="C131" s="12" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="D131" s="14" t="s">
         <v>825</v>
       </c>
       <c r="E131" s="12" t="s">
-        <v>180</v>
+        <v>822</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>826</v>
       </c>
       <c r="G131" s="5" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:7" ht="79.8">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="336">
       <c r="A132" s="15" t="s">
         <v>827</v>
       </c>
       <c r="B132" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D132" s="14" t="s">
         <v>828</v>
       </c>
-      <c r="C132" s="12" t="s">
+      <c r="E132" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="F132" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="65.25">
+      <c r="A133" s="7" t="s">
         <v>829</v>
       </c>
-      <c r="D132" s="14" t="s">
+      <c r="B133" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="E132" s="13" t="s">
+      <c r="C133" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="F132" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A133" s="15" t="s">
+      <c r="D133" s="17" t="s">
         <v>832</v>
       </c>
-      <c r="B133" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="12" t="s">
+      <c r="E133" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="54">
+      <c r="A134" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="D134" s="17" t="s">
+        <v>837</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="G134" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="51.75">
+      <c r="A135" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="D135" s="22" t="s">
+        <v>840</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="F135" s="28" t="s">
+        <v>898</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="51.75">
+      <c r="A136" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="D136" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="90.75">
+      <c r="A137" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>851</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="105">
+      <c r="A138" s="9" t="s">
+        <v>853</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="40.5">
+      <c r="A139" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="E139" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="207">
+      <c r="A140" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D140" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="E140" s="18" t="s">
+        <v>863</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="78">
+      <c r="A141" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="90.75">
+      <c r="A142" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D142" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="207">
+      <c r="A143" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="D143" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="54">
+      <c r="A144" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="D144" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="102.75">
+      <c r="A145" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="D145" s="17" t="s">
+        <v>883</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="129">
+      <c r="A146" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="D146" s="17" t="s">
+        <v>888</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="141.75">
+      <c r="A147" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="D147" s="17" t="s">
+        <v>894</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="154.5">
+      <c r="A148" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="D148" s="17" t="s">
+        <v>276</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="77.25">
+      <c r="A149" s="15" t="s">
+        <v>899</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>900</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>901</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="F149" s="12" t="s">
+        <v>903</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="158.25">
+      <c r="A150" s="15" t="s">
+        <v>904</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>628</v>
+      </c>
+      <c r="E150" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="F150" s="12" t="s">
+        <v>905</v>
+      </c>
+      <c r="G150" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="51.75">
+      <c r="A151" s="15" t="s">
+        <v>906</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>907</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>908</v>
+      </c>
+      <c r="E151" s="13" t="s">
+        <v>902</v>
+      </c>
+      <c r="F151" s="12" t="s">
+        <v>909</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="154.5">
+      <c r="A152" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="D152" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="E152" s="18" t="s">
+        <v>914</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="141.75">
+      <c r="A153" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="D153" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="E153" s="18" t="s">
+        <v>914</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="78">
+      <c r="A154" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="D154" s="21" t="s">
+        <v>926</v>
+      </c>
+      <c r="E154" s="18" t="s">
+        <v>927</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="180">
+      <c r="A155" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="D155" s="17" t="s">
+        <v>930</v>
+      </c>
+      <c r="E155" s="18" t="s">
+        <v>927</v>
+      </c>
+      <c r="F155" s="18" t="s">
+        <v>849</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="51.75">
+      <c r="A156" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="E156" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="40.5">
+      <c r="A157" s="25" t="s">
+        <v>935</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>936</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="F157" s="29" t="s">
+        <v>946</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="219.75">
+      <c r="A158" s="15" t="s">
+        <v>938</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>939</v>
+      </c>
+      <c r="D158" s="14" t="s">
+        <v>940</v>
+      </c>
+      <c r="E158" s="13" t="s">
+        <v>937</v>
+      </c>
+      <c r="F158" s="12" t="s">
+        <v>941</v>
+      </c>
+      <c r="G158" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="272.25">
+      <c r="A159" s="15" t="s">
+        <v>942</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>943</v>
+      </c>
+      <c r="D159" s="14" t="s">
+        <v>944</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="F159" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="39">
+      <c r="A160" s="15" t="s">
+        <v>947</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>948</v>
+      </c>
+      <c r="D160" s="14" t="s">
+        <v>949</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="F160" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="116.25">
+      <c r="A161" s="15" t="s">
+        <v>952</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>953</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>954</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>955</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="F161" s="12" t="s">
+        <v>957</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="115.5">
+      <c r="A162" s="15" t="s">
+        <v>958</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="D162" s="14" t="s">
+        <v>960</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="F162" s="12" t="s">
+        <v>961</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="78">
+      <c r="A163" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="E163" s="11" t="s">
+        <v>965</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="G163" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="77.25">
+      <c r="A164" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="E164" s="11" t="s">
+        <v>965</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="51.75">
+      <c r="A165" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="E165" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="219.75">
+      <c r="A166" s="15" t="s">
+        <v>979</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D166" s="14" t="s">
+        <v>980</v>
+      </c>
+      <c r="E166" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="F166" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="39">
+      <c r="A167" s="15" t="s">
+        <v>982</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>983</v>
+      </c>
+      <c r="D167" s="14" t="s">
+        <v>990</v>
+      </c>
+      <c r="E167" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="F167" s="12" t="s">
+        <v>985</v>
+      </c>
+      <c r="G167" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="51.75">
+      <c r="A168" s="15" t="s">
+        <v>986</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="D168" s="14" t="s">
+        <v>991</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="F168" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="39">
+      <c r="A169" s="15" t="s">
+        <v>992</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="D169" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="F169" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="181.5">
+      <c r="A170" s="15" t="s">
+        <v>995</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>892</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>893</v>
+      </c>
+      <c r="D170" s="14" t="s">
+        <v>996</v>
+      </c>
+      <c r="E170" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="F170" s="12" t="s">
+        <v>890</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="103.5">
+      <c r="A171" s="15" t="s">
+        <v>997</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>999</v>
+      </c>
+      <c r="D171" s="14" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E171" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="F171" s="12" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="269.25">
+      <c r="A172" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D172" s="14" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E172" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="F172" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="102.75">
+      <c r="A173" s="15" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="F173" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="403.5">
+      <c r="A174" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B174" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E174" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F174" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="G174" s="5" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="141.75">
+      <c r="A175" s="15" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D175" s="14" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F175" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G175" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="103.5">
+      <c r="A176" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B176" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E176" s="11" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="90">
+      <c r="A177" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B177" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E177" s="11" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="51.75">
+      <c r="A178" s="15" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D178" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="E178" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F178" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="52.5">
+      <c r="A179" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B179" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E179" s="11" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="39">
+      <c r="A180" s="15" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E180" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F180" s="12" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="39">
+      <c r="A181" s="15" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E181" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F181" s="12" t="s">
+        <v>1047</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="77.25">
+      <c r="A182" s="15" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D182" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E182" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F182" s="12" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="183.75">
+      <c r="A183" s="15" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D183" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="E183" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F183" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="51.75">
+      <c r="A184" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E184" s="11" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="51.75">
+      <c r="A185" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E185" s="11" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="39">
+      <c r="A186" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E186" s="11" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="77.25">
+      <c r="A187" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="E187" s="11" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="78">
+      <c r="A188" s="15" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D188" s="14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E188" s="13" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F188" s="12" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="51.75">
+      <c r="A189" s="15" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D189" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="E189" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F189" s="12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="51.75">
+      <c r="A190" s="15" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D190" s="14" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E190" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F190" s="12" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="90.75">
+      <c r="A191" s="15" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D191" s="14" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E191" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F191" s="12" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="102.75">
+      <c r="A192" s="15" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D192" s="14" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E192" s="13" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F192" s="12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G192" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="298.5">
+      <c r="A193" s="15" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D193" s="14" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E193" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F193" s="12" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G193" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="D133" s="14" t="s">
-[...1379 lines deleted...]
-      <c r="D193" s="12" t="s">
+    </row>
+    <row r="194" spans="1:7" ht="154.5">
+      <c r="A194" s="7" t="s">
         <v>1098</v>
       </c>
-      <c r="E193" s="13" t="s">
+      <c r="B194" s="6" t="s">
         <v>1099</v>
       </c>
-      <c r="F193" s="12" t="s">
+      <c r="C194" s="6" t="s">
         <v>1100</v>
       </c>
-      <c r="G193" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A194" s="15" t="s">
+      <c r="D194" s="8" t="s">
         <v>1101</v>
       </c>
-      <c r="B194" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="12" t="s">
+      <c r="E194" s="11" t="s">
         <v>1102</v>
       </c>
-      <c r="D194" s="14" t="s">
+      <c r="F194" s="6" t="s">
         <v>1103</v>
       </c>
-      <c r="E194" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F194" s="12" t="s">
+      <c r="G194" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="154.5">
+      <c r="A195" s="7" t="s">
         <v>1104</v>
       </c>
-      <c r="G194" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A195" s="7" t="s">
+      <c r="B195" s="6" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C195" s="6" t="s">
         <v>1106</v>
       </c>
-      <c r="B195" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C195" s="6" t="s">
+      <c r="D195" s="8" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="E195" s="11" t="s">
         <v>1108</v>
       </c>
       <c r="F195" s="6" t="s">
         <v>1109</v>
       </c>
       <c r="G195" s="5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="A196" s="7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="39">
+      <c r="A196" s="15" t="s">
         <v>1110</v>
       </c>
-      <c r="B196" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C196" s="6" t="s">
+      <c r="B196" s="12" t="s">
         <v>1111</v>
       </c>
-      <c r="D196" s="8" t="s">
+      <c r="C196" s="12" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D196" s="12" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E196" s="12" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F196" s="12" t="s">
         <v>1115</v>
       </c>
-      <c r="E196" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G196" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:7" ht="53.4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="192.75">
       <c r="A197" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B197" s="6" t="s">
         <v>1116</v>
       </c>
-      <c r="B197" s="6" t="s">
+      <c r="C197" s="6" t="s">
         <v>1117</v>
       </c>
-      <c r="C197" s="6" t="s">
+      <c r="D197" s="8" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="E197" s="11" t="s">
         <v>1120</v>
       </c>
       <c r="F197" s="6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G197" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="39">
+      <c r="A198" s="15" t="s">
         <v>1121</v>
       </c>
-      <c r="G197" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A198" s="15" t="s">
+      <c r="B198" s="12" t="s">
         <v>1122</v>
       </c>
-      <c r="B198" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="12" t="s">
-        <v>187</v>
+        <v>1123</v>
       </c>
       <c r="D198" s="14" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="E198" s="13" t="s">
         <v>1124</v>
       </c>
+      <c r="E198" s="11" t="s">
+        <v>1125</v>
+      </c>
       <c r="F198" s="12" t="s">
-        <v>1112</v>
+        <v>1097</v>
       </c>
       <c r="G198" s="5" t="s">
-        <v>215</v>
-[...6 lines deleted...]
-      <c r="B199" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="52.5">
+      <c r="A199" s="7" t="s">
         <v>1126</v>
       </c>
-      <c r="C199" s="12" t="s">
+      <c r="B199" s="6" t="s">
         <v>1127</v>
       </c>
-      <c r="D199" s="12" t="s">
+      <c r="C199" s="6" t="s">
         <v>1128</v>
       </c>
-      <c r="E199" s="13" t="s">
-[...3 lines deleted...]
-        <v>259</v>
+      <c r="D199" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E199" s="11" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>1131</v>
       </c>
       <c r="G199" s="5" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:7" ht="53.4">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="40.5">
       <c r="A200" s="15" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="B200" s="12" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="C200" s="12" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="D200" s="14" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E200" s="13" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F200" s="12" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="39">
+      <c r="A201" s="7" t="s">
         <v>1137</v>
       </c>
-      <c r="E200" s="13" t="s">
-[...19 lines deleted...]
-      <c r="D201" s="14" t="s">
+      <c r="B201" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C201" s="5" t="s">
         <v>1138</v>
       </c>
-      <c r="E201" s="13" t="s">
-[...3 lines deleted...]
-        <v>1136</v>
+      <c r="D201" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E201" s="18" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>1140</v>
       </c>
       <c r="G201" s="5" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="A202" s="15" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="51.75">
+      <c r="A202" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D202" s="22" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E202" s="18" t="s">
         <v>1139</v>
       </c>
-      <c r="B202" s="12" t="s">
-[...12 lines deleted...]
-        <v>1136</v>
+      <c r="F202" s="5" t="s">
+        <v>1144</v>
       </c>
       <c r="G202" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:7" ht="187.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="77.25">
       <c r="A203" s="15" t="s">
-        <v>1142</v>
+        <v>1180</v>
       </c>
       <c r="B203" s="12" t="s">
-        <v>1033</v>
+        <v>1181</v>
       </c>
       <c r="C203" s="12" t="s">
-        <v>1034</v>
+        <v>1182</v>
       </c>
       <c r="D203" s="14" t="s">
-        <v>1143</v>
+        <v>1183</v>
       </c>
       <c r="E203" s="13" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
       <c r="F203" s="12" t="s">
-        <v>1031</v>
+        <v>1184</v>
       </c>
       <c r="G203" s="5" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      <c r="B204" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="180">
+      <c r="A204" s="7" t="s">
         <v>1145</v>
       </c>
-      <c r="C204" s="12" t="s">
+      <c r="B204" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="D204" s="14" t="s">
+      <c r="C204" s="6" t="s">
         <v>1147</v>
       </c>
-      <c r="E204" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F204" s="12" t="s">
+      <c r="D204" s="8" t="s">
         <v>1148</v>
       </c>
+      <c r="E204" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F204" s="6" t="s">
+        <v>1150</v>
+      </c>
       <c r="G204" s="5" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="A205" s="15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="39">
+      <c r="A205" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E205" s="11" t="s">
         <v>1149</v>
       </c>
-      <c r="B205" s="12" t="s">
-[...12 lines deleted...]
-        <v>1112</v>
+      <c r="F205" s="6" t="s">
+        <v>1154</v>
       </c>
       <c r="G205" s="5" t="s">
-        <v>131</v>
-[...18 lines deleted...]
-      <c r="F206" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="207">
+      <c r="A206" s="7" t="s">
         <v>1155</v>
       </c>
+      <c r="B206" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D206" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="E206" s="18" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>1159</v>
+      </c>
       <c r="G206" s="5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:7" ht="409.6">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="51.75">
       <c r="A207" s="7" t="s">
-        <v>1156</v>
-[...7 lines deleted...]
-      <c r="D207" s="8" t="s">
         <v>1160</v>
       </c>
-      <c r="E207" s="6" t="s">
-[...3 lines deleted...]
-        <v>1112</v>
+      <c r="B207" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D207" s="22" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E207" s="18" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>1164</v>
       </c>
       <c r="G207" s="5" t="s">
-        <v>1159</v>
-[...15 lines deleted...]
-      <c r="E208" s="13" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="39">
+      <c r="A208" s="7" t="s">
         <v>1165</v>
       </c>
-      <c r="F208" s="12" t="s">
+      <c r="B208" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C208" s="5" t="s">
         <v>1166</v>
       </c>
+      <c r="D208" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E208" s="18" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>1168</v>
+      </c>
       <c r="G208" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:7" ht="106.8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="103.5">
       <c r="A209" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D209" s="17" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E209" s="18" t="s">
         <v>1167</v>
       </c>
-      <c r="B209" s="6" t="s">
+      <c r="F209" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="C209" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G209" s="5" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:7" ht="93">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="294.75">
       <c r="A210" s="7" t="s">
         <v>1173</v>
       </c>
-      <c r="B210" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C210" s="6" t="s">
+      <c r="B210" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D210" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="E210" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="F210" s="5" t="s">
         <v>1174</v>
       </c>
-      <c r="D210" s="8" t="s">
+      <c r="G210" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="51.75">
+      <c r="A211" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D211" s="22" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E211" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="40.5">
+      <c r="A212" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D212" s="22" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E212" s="18" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="141.75">
+      <c r="A213" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D213" s="17" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E213" s="18" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="40.5">
+      <c r="A214" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D214" s="17" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E214" s="18" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="65.25">
+      <c r="A215" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E215" s="11" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F215" s="6" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G215" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="180">
+      <c r="A216" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E216" s="11" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="64.5">
+      <c r="A217" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E217" s="11" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F217" s="11" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="219.75">
+      <c r="A218" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="D218" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E218" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F218" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="G218" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="103.5">
+      <c r="A219" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D219" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E219" s="11" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="154.5">
+      <c r="A220" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D220" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E220" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F220" s="11" t="s">
+        <v>788</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="64.5">
+      <c r="A221" s="7" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>801</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="D221" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E221" s="11" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F221" s="6" t="s">
+        <v>803</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="40.5">
+      <c r="A222" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B222" s="6" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D222" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E222" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F222" s="6" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G222" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="39">
+      <c r="A223" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E223" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F223" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="51.75">
+      <c r="A224" s="15" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>920</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>921</v>
+      </c>
+      <c r="D224" s="14" t="s">
+        <v>922</v>
+      </c>
+      <c r="E224" s="13" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F224" s="12" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G224" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="129">
+      <c r="A225" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B225" s="6" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D225" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E225" s="11" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F225" s="6" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G225" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="141.75">
+      <c r="A226" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E226" s="11" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F226" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G226" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="51.75">
+      <c r="A227" s="7" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D227" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E227" s="11" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="141.75">
+      <c r="A228" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E228" s="11" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F228" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="39">
+      <c r="A229" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D229" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E229" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G229" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="39">
+      <c r="A230" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B230" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D230" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E230" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F230" s="6" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G230" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="40.5">
+      <c r="A231" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D231" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E231" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F231" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G231" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="65.25">
+      <c r="A232" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D232" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E232" s="11" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="51.75">
+      <c r="A233" s="15" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D233" s="14" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E233" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F233" s="12" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G233" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="39">
+      <c r="A234" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D234" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E234" s="11" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F234" s="6" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G234" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="141.75">
+      <c r="A235" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D235" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E235" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G235" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="51.75">
+      <c r="A236" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B236" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E236" s="11" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F236" s="6" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="143.25">
+      <c r="A237" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D237" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="E237" s="11" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="51.75">
+      <c r="A238" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D238" s="22" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E238" s="18" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F238" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="64.5">
+      <c r="A239" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B239" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E239" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F239" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G239" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="207">
+      <c r="A240" s="15" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D240" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="E240" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F240" s="12" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="51.75">
+      <c r="A241" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D241" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E241" s="11" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F241" s="6" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G241" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="77.25">
+      <c r="A242" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B242" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="E242" s="11" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F242" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G242" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="78">
+      <c r="A243" s="15" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D243" s="14" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E243" s="13" t="s">
         <v>194</v>
       </c>
-      <c r="E210" s="11" t="s">
-[...117 lines deleted...]
-      <c r="F215" s="12" t="s">
+      <c r="F243" s="12" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G243" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="128.25">
+      <c r="A244" s="15" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D244" s="14" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E244" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="F244" s="12" t="s">
         <v>1200</v>
       </c>
-      <c r="G215" s="5" t="s">
-[...665 lines deleted...]
-      </c>
       <c r="G244" s="5" t="s">
-        <v>131</v>
-[...48 lines deleted...]
-    <row r="247" spans="1:7" ht="146.4">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="78">
+      <c r="A245" s="15" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D245" s="14" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E245" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="F245" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="78">
+      <c r="A246" s="15" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D246" s="14" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E246" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F246" s="12" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="40.5">
       <c r="A247" s="7" t="s">
-        <v>1344</v>
-[...36 lines deleted...]
-      <c r="F248" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="G248" s="5" t="s">
-[...3 lines deleted...]
-    <row r="249" spans="1:7" ht="67.2">
+      <c r="B247" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E247" s="11" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F247" s="12" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="155.25">
+      <c r="A248" s="25" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D248" s="12" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E248" s="13" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F248" s="12" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G248" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="51.75">
       <c r="A249" s="7" t="s">
-        <v>1355</v>
+        <v>1365</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>1356</v>
+        <v>198</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="D249" s="8" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="E249" s="11" t="s">
-        <v>1359</v>
+        <v>1368</v>
       </c>
       <c r="F249" s="6" t="s">
-        <v>1360</v>
-[...38 lines deleted...]
-      <c r="D251" s="8" t="s">
         <v>1369</v>
       </c>
-      <c r="E251" s="11" t="s">
+      <c r="G249" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="39">
+      <c r="A250" s="15" t="s">
         <v>1370</v>
       </c>
-      <c r="F251" s="11" t="s">
+      <c r="B250" s="12" t="s">
         <v>1371</v>
       </c>
+      <c r="C250" s="12" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D250" s="14" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E250" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="F250" s="12" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G250" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="78">
+      <c r="A251" s="15" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D251" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E251" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F251" s="12" t="s">
+        <v>1379</v>
+      </c>
       <c r="G251" s="5" t="s">
-        <v>132</v>
-[...22 lines deleted...]
-        <v>215</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:G252" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:G251" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>