--- v2 (2026-06-23)
+++ v3 (2026-08-08)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.30.102\Sertifikacija\DROSIBAS APLIECIBAS\Komercsabiedriibas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.30.103\Dokumenti\Sertifikacija\DROSIBAS APLIECIBAS\Komercsabiedriibas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{886A48EA-9665-4331-BF8B-A373A5A5458B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAB97855-0FDE-45EB-A11B-EB655B63AA20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3765" yWindow="3765" windowWidth="38700" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DERIGAS DA" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DERIGAS DA'!$A$2:$G$251</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1751" uniqueCount="1380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1765" uniqueCount="1392">
   <si>
     <t>Juridiskā adrese un reģistrācijas numurs</t>
   </si>
   <si>
     <t xml:space="preserve">Komercdarbība spēj  nodrošināt saskaņā ar drošības prasībām </t>
   </si>
   <si>
     <t>Drošības apliecība izsniegta</t>
   </si>
   <si>
     <t>Drošības apliecības numurs</t>
   </si>
   <si>
     <t>Komersanta nosaukums</t>
   </si>
   <si>
     <t xml:space="preserve">Drošības apliecība derīga līdz </t>
   </si>
   <si>
     <t>SIA RKF "TRANSCELTNIEKS"</t>
   </si>
   <si>
     <t>SIA "Alpha Ekspress"</t>
   </si>
   <si>
@@ -173,53 +173,50 @@
     <t xml:space="preserve">SIA "BLRT Invest Latvia" </t>
   </si>
   <si>
     <t>SIA "BELAM-RĪGA"</t>
   </si>
   <si>
     <t>SIA "AKZ"</t>
   </si>
   <si>
     <t>SIA "KATISS"</t>
   </si>
   <si>
     <t>SIA "ALEKS CELTNIEKS"</t>
   </si>
   <si>
     <t>SIA "EXTRON BALTIC"</t>
   </si>
   <si>
     <t xml:space="preserve"> Daugavgrīvas ielā 93, Rīga, LV-1007,  reģ.Nr.50003874231, t.(+371)67790500</t>
   </si>
   <si>
     <t>SIA "Dors DZ"</t>
   </si>
   <si>
     <t>Marijas ielā 1, Daugavpils,  LV-5404, reģ.Nr.40003030219,  t.(+371)65404421</t>
-  </si>
-[...1 lines deleted...]
-    <t>AS "LYTAGRA"</t>
   </si>
   <si>
     <t>SIA "TransRailService"</t>
   </si>
   <si>
     <t>SIA "DZELZCEĻA BŪVE"</t>
   </si>
   <si>
     <t xml:space="preserve"> Gunāra Astras ielā 8 k-1 -11, Rīga, LV-1082, reģ. Nr.40003701447, t.(+371) 67599066</t>
   </si>
   <si>
     <t xml:space="preserve"> Katlakalna ielā 11C, Rīga, LV-1073,  reģ.Nr.40103710253, t.(+371)29509797</t>
   </si>
   <si>
     <t xml:space="preserve"> Lietuvas ielā 16A, Eleja, Elejas pag., Jelgavas nov., LV-3023, reģ.Nr.58503007191, t.(+371)63025898</t>
   </si>
   <si>
     <t>Brīvības ielā 123, Liepāja, LV-3401, reģ.Nr.52103019951,   t.(+371)63486363</t>
   </si>
   <si>
     <t>SIA "Reck"</t>
   </si>
   <si>
     <t xml:space="preserve"> Ganību dambī 22, Rīga, LV-1045, reģ.Nr.40103010914, t.(+371)67501095</t>
   </si>
@@ -502,63 +499,50 @@
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t xml:space="preserve">(AS "LATVIJAS FINIERIS" dzelzceļa pievedceļi, stacijā Bolderāja, valsts reģistrācijas indekss: 177) </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(SIA "VARS" dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 505)</t>
     </r>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-  <si>
     <t>SIA "ARVORE"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma tehniskā apkope  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <charset val="186"/>
       </rPr>
       <t>(dzelzceļa zemes nodalījuma joslas uzturēšana)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Matrožu ielā 15, Rīga, LV-1048, reģ.Nr.40103223624,  t.(+371)29473346</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
@@ -1070,143 +1054,70 @@
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: AS "KĀLIJA PARKS" dzelzceļa pievedceļi Nr.15, 59, 59A, 60, 61, 62, 63, 100, 101, 102, stacijā Ventspils, valsts reģistrācijas indekss: 191, AS "KĀLIJA PARKS" dzelzceļa pievedceļi Nr.140, 141, stacijā Ventspils, valsts reģistrācijas indekss: 254, AS "VENTSPILS TIRDZNIECĪBAS OSTA" PK-1, PK-2 dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 210, 211)</t>
     </r>
   </si>
   <si>
     <t>SIA "Forail Baltics"</t>
   </si>
   <si>
     <t>Rīgas firma "ŽAŅA LAGZDIŅA MAIZES FABRIKA" SIA</t>
   </si>
   <si>
     <t>16.06.2026.</t>
   </si>
   <si>
     <t>12.09.2026.</t>
   </si>
   <si>
     <t>SIA "SONORA RW"</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "OKTĀNS" </t>
   </si>
   <si>
-    <t>27.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>LV2320210048</t>
   </si>
   <si>
     <t>28.06.2021.</t>
   </si>
   <si>
-    <t>LV2320210049</t>
-[...62 lines deleted...]
-  <si>
     <t xml:space="preserve">SIA "BELIMPEKS" </t>
   </si>
   <si>
-    <t>Bezdelīgu ielā 16, Sigulda, Siguldas nov., LV-2150, reģ.Nr.40103418432, t.(+371)29553003</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  būvniecība, remonts un tehniskā apkope </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla); robežzīmes un aizsargstādījumi); inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>01.08.2026.</t>
   </si>
   <si>
     <t>LV2320210055</t>
   </si>
   <si>
     <t>09.08.2021.</t>
   </si>
   <si>
     <t>15.08.2026.</t>
   </si>
   <si>
     <t>16.08.2021.</t>
   </si>
   <si>
     <t>LV2320210057</t>
   </si>
   <si>
     <t>Čuibes ielā 2, Rīga, LV-1063, reģ.Nr.40003167320, t.(+371)67844667</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
@@ -2050,66 +1961,50 @@
   </si>
   <si>
     <t>15.08.2027.</t>
   </si>
   <si>
     <t>LV2320220028</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(SIA "BALTIC CONTAINER TERMINAL" dzelzceļa pievedceļi, stacijā Rīga Krasta, valsts reģistrācijas indekss: 537, 580)</t>
     </r>
   </si>
   <si>
     <t>04.09.2027.</t>
   </si>
   <si>
     <t xml:space="preserve"> Siemens Mobility Oy Latvijas filiāle</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>LV2520224029</t>
   </si>
   <si>
     <t xml:space="preserve">SIA "SCB ENERGO" </t>
   </si>
   <si>
     <t>Lubānas ielā 78, Rīga, LV-1073, reģ.Nr.40003820970, t.(+371)29183927</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma būvniecība, remonts un tehniskā apkope  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), dzelzceļa signalizācijas, centralizācijas un bloķēšanas (SCB) līnijas, dzelzceļa sakaru, elektroapgādes gaisvadu un kabeļu līnijas)</t>
     </r>
   </si>
@@ -8275,50 +8170,221 @@
   </si>
   <si>
     <t>LV2420263033</t>
   </si>
   <si>
     <t xml:space="preserve"> Brīvostas ielā 40, Liepāja, LV-3405, reģ.Nr.40003135151</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Times New Roman Baltic"/>
       </rPr>
       <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļš Nr. 22, stacijā Liepāja)</t>
     </r>
   </si>
   <si>
     <t>18.06.2026.</t>
   </si>
   <si>
     <t>27.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2420263034</t>
+  </si>
+  <si>
+    <r>
+      <t>SIA LSEZ "DUNA"</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Atslēdznieku ielā 29, Liepāja, LV-3401, reģ.Nr.42103000026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(manevru veikšana privātās lietošanas dzelzceļa infrastruktūras iecirkņos: LIEPĀJAS SPECIĀLĀS EKONOMISKĀS ZONAS PĀRVALDES dzelzceļa pievedceļi Nr. 12-14, stacijā Liepāja)</t>
+    </r>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260035</t>
+  </si>
+  <si>
+    <t>AS "Ventbunkers"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dzintaru ielā 92, Ventspils, LV-3602, reģ.Nr.50003179321 </t>
+  </si>
+  <si>
+    <r>
+      <t>dzelzceļa infrastruktūras pārvaldītājs (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t xml:space="preserve">AS „Ventbunkers” dzelzceļa pievedceļi, stacijā Ventspils, valsts reģistrācijas indekss: 100, 348, 435) </t>
+    </r>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2031.</t>
+  </si>
+  <si>
+    <t>LV2520264036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Liepu ielā 1A - 32, Saulkrasti, Saulkrastu nov., LV-2160, reģ.Nr.40103418432</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>01.08.2031.</t>
+  </si>
+  <si>
+    <t>LV2520265037</t>
+  </si>
+  <si>
+    <t>SIA "LVS Building"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	Alejas ielā 9, Ozolnieki, Ozolnieku pag., Jelgavas nov., LV-3018, reģ.Nr.40103468575</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2031.</t>
+  </si>
+  <si>
+    <t>LV2320260038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA "TOLMETS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Hika ielā 5, Liepāja, LV-3401,  reģ.Nr.42103022610</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma   būvniecība un remonts </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); dzelzceļa elektroapgādes gaisvadu un kabeļu līnijas; siltumapgādes, ventilācijas, gaisa kondicionēšanas, ūdensapgādes, kanalizācijas sistēmas; ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras pārvaldītājs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(SIA "TOLMETS" dzelzceļa pievedceļi, stacijā Rīga Preču, valsts reģistrācijas indekss: 158, SIA "TOLMETS" dzelzceļa pievedceļi Nr. 10, 22, 23, stacijā Mangaļi, valsts reģistrācijas indekss: 316)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">AS "LYTAGRA"  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman Baltic"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Pārtraukta satiksme  21.07.2026. </t>
+    </r>
+  </si>
+  <si>
+    <t>LV2520266039</t>
+  </si>
+  <si>
+    <t>Daugavgrīvas ielā 83, Rīga, LV-1007, reģ.Nr.40103374443</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">dzelzceļa infrastruktūras tehniskā aprīkojuma  remonts un tehniskā apkope </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman Baltic"/>
+      </rPr>
+      <t>(dzelzceļa virsbūve [sliedes, (sliežu ceļi), pārmiju pārvedas, gulšņi, balasts un citi virsbūves elementu piederumi], pārbrauktuves un pārejas; zeme zem sliežu ceļiem (zemes klātne un dzelzceļa zemes nodalījuma josla), inženiertehniskās būves (tilti, ceļa pārvadi, caurtekas, ūdens novadīšanas ietaises, komunikāciju kanāli, atbalsta sienas vai aizsargsienas u.tml.); ēkas un būves, kas nepieciešamas dzelzceļa infrastruktūras objektu uzturēšanai, remontam un lietošanai)</t>
+    </r>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>12.08.2031.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
@@ -8387,55 +8453,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="18"/>
       <name val="Bookman Old Style"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...3 lines deleted...]
-      <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFFFF00"/>
       <name val="Times New Roman Baltic"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman Baltic"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -8456,189 +8517,191 @@
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFFFF00"/>
       <name val="Times New Roman Baltic"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
       <charset val="186"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman Baltic"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Pielāgots 1">
@@ -8941,5826 +9004,5872 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G251"/>
+  <dimension ref="A1:G253"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A245" workbookViewId="0">
-      <selection activeCell="C248" sqref="C248"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F241" sqref="F241"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="41.109375" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" ht="40.5">
+    <row r="1" spans="1:7" ht="13.8">
+      <c r="A1" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+    </row>
+    <row r="2" spans="1:7" ht="41.4">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" ht="40.5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="41.4">
       <c r="A3" s="10" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="E3" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="66.599999999999994">
+      <c r="A4" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="41.4">
+      <c r="A5" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="41.4">
+      <c r="A6" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E3" s="18" t="s">
-[...48 lines deleted...]
-      <c r="F5" s="12" t="s">
+      <c r="C6" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="E6" s="14" t="s">
         <v>214</v>
       </c>
-      <c r="G5" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="F6" s="5" t="s">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="41.25" customHeight="1">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="53.4">
+      <c r="A8" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E8" s="11" t="s">
         <v>219</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="14" t="s">
+      <c r="F8" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="41.4">
+      <c r="A9" s="10" t="s">
         <v>222</v>
       </c>
-      <c r="E7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="12" t="s">
+      <c r="B9" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="E9" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="F9" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G9" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="64.5">
-[...12 lines deleted...]
-      <c r="E8" s="18" t="s">
+    <row r="10" spans="1:7" ht="53.4">
+      <c r="A10" s="10" t="s">
         <v>225</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="B10" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="C10" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="239.4">
+      <c r="A11" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="G11" s="6" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="40.5">
-[...38 lines deleted...]
-      <c r="F10" s="5" t="s">
+    <row r="12" spans="1:7" ht="55.2">
+      <c r="A12" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B12" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D12" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...11 lines deleted...]
-      <c r="F11" s="5" t="s">
+      <c r="E12" s="16" t="s">
         <v>237</v>
       </c>
-      <c r="G11" s="6" t="s">
-[...16 lines deleted...]
-      <c r="E12" s="13" t="s">
+      <c r="F12" s="14" t="s">
         <v>238</v>
       </c>
-      <c r="F12" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="6" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="40.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="53.4">
       <c r="A13" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="B13" s="19" t="s">
-        <v>42</v>
+      <c r="B13" s="15" t="s">
+        <v>242</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>243</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>240</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>243</v>
-[...9 lines deleted...]
-      <c r="B14" s="19" t="s">
         <v>245</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="G13" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="93.6">
+      <c r="A14" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="D14" s="17" t="s">
+      <c r="B14" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E14" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="5" t="s">
+      <c r="C14" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="D14" s="8" t="s">
         <v>249</v>
       </c>
+      <c r="E14" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="199.2">
+      <c r="A15" s="10" t="s">
+        <v>254</v>
+      </c>
       <c r="B15" s="6" t="s">
-        <v>6</v>
-[...10 lines deleted...]
-      <c r="F15" s="11" t="s">
+        <v>837</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="E15" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="F15" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="B16" s="6" t="s">
-        <v>962</v>
+      <c r="G15" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="161.4">
+      <c r="A16" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>258</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>254</v>
-[...11 lines deleted...]
-        <v>113</v>
+        <v>105</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="36" customHeight="1">
       <c r="A17" s="10" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>263</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>108</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>109</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>264</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="B18" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="120">
+      <c r="A18" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="F18" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="41.4">
+      <c r="A19" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="66.599999999999994">
+      <c r="A20" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="G20" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="192.75">
-[...55 lines deleted...]
-      <c r="D21" s="17" t="s">
+    <row r="21" spans="1:7" ht="238.8">
+      <c r="A21" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="G21" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C22" s="5" t="s">
+    </row>
+    <row r="22" spans="1:7" ht="54">
+      <c r="A22" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="D22" s="17" t="s">
+      <c r="B22" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="E22" s="18" t="s">
-[...3 lines deleted...]
-        <v>285</v>
+      <c r="C22" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>295</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      <c r="B23" s="19" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="41.4">
+      <c r="A23" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="E23" s="11" t="s">
         <v>294</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="F23" s="6" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="64.5">
-      <c r="A24" s="7" t="s">
+    <row r="24" spans="1:7" ht="80.400000000000006">
+      <c r="A24" s="9" t="s">
         <v>299</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="6" t="s">
         <v>301</v>
       </c>
-      <c r="D24" s="17" t="s">
+      <c r="D24" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="E24" s="18" t="s">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="E24" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>295</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A25" s="25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="93.6">
+      <c r="A25" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E25" s="11" t="s">
         <v>303</v>
       </c>
-      <c r="B25" s="12" t="s">
-[...8 lines deleted...]
-      <c r="E25" s="13" t="s">
+      <c r="F25" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="F25" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="265.2">
+      <c r="A26" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>313</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="80.400000000000006">
+      <c r="A27" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="146.4">
+      <c r="A28" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="106.8">
+      <c r="A29" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>332</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="120">
+      <c r="A30" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="41.4">
+      <c r="A31" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="G31" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="52.5">
-[...127 lines deleted...]
-      <c r="E31" s="13" t="s">
+    <row r="32" spans="1:7" ht="41.4">
+      <c r="A32" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="E32" s="14" t="s">
         <v>339</v>
       </c>
-      <c r="F31" s="12" t="s">
+      <c r="F32" s="14" t="s">
         <v>340</v>
-      </c>
-[...21 lines deleted...]
-        <v>348</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="103.5">
+    <row r="33" spans="1:7" ht="53.4">
       <c r="A33" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="F33" s="6" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="103.5">
-      <c r="A34" s="15" t="s">
+    <row r="34" spans="1:7" ht="41.4">
+      <c r="A34" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="B34" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E34" s="13" t="s">
+      <c r="E34" s="11" t="s">
         <v>354</v>
       </c>
-      <c r="F34" s="13" t="s">
-        <v>272</v>
+      <c r="F34" s="6" t="s">
+        <v>355</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="40.5">
+    <row r="35" spans="1:7" ht="53.4">
       <c r="A35" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>356</v>
+        <v>63</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>354</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A36" s="7" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="93.6">
+      <c r="A36" s="10" t="s">
         <v>360</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>361</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="D36" s="22" t="s">
-[...6 lines deleted...]
-        <v>359</v>
+      <c r="D36" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:7" ht="51.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="53.4">
       <c r="A37" s="7" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>132</v>
+        <v>367</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>367</v>
+        <v>131</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:7" ht="40.5">
+        <v>369</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="41.4">
       <c r="A38" s="7" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>372</v>
+        <v>123</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>373</v>
       </c>
-      <c r="F38" s="6" t="s">
+      <c r="F38" s="11" t="s">
         <v>374</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>113</v>
-[...12 lines deleted...]
-      <c r="D39" s="14" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="93.6">
+      <c r="A39" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="E39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="12" t="s">
+      <c r="B39" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="G39" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="E39" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="41.4">
+      <c r="A40" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B40" s="5" t="s">
+      <c r="B40" s="6" t="s">
         <v>381</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="C40" s="6" t="s">
         <v>382</v>
       </c>
-      <c r="D40" s="17" t="s">
+      <c r="D40" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="E40" s="18" t="s">
+      <c r="E40" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="F40" s="5" t="s">
+      <c r="F40" s="6" t="s">
         <v>385</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:7" ht="51.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="93.6">
       <c r="A41" s="7" t="s">
         <v>386</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C41" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="D41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="11" t="s">
+      <c r="C41" s="12" t="s">
         <v>388</v>
       </c>
+      <c r="D41" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>390</v>
+      </c>
       <c r="F41" s="6" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="G41" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="41.4">
+      <c r="A42" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="41.4">
+      <c r="A43" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>398</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="159.6">
+      <c r="A44" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="160.80000000000001">
+      <c r="A45" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>405</v>
+      </c>
+      <c r="G45" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="40.5">
-[...18 lines deleted...]
-      <c r="G42" s="6" t="s">
+    <row r="46" spans="1:7" ht="172.8">
+      <c r="A46" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="41.4">
+      <c r="A47" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="G47" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="90.75">
-[...18 lines deleted...]
-      <c r="G43" s="6" t="s">
+    <row r="48" spans="1:7" ht="146.4">
+      <c r="A48" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="93.6">
+      <c r="A49" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="D49" s="17" t="s">
+        <v>424</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="41.4">
+      <c r="A50" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="G50" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="40.5">
-[...150 lines deleted...]
-      <c r="E50" s="11" t="s">
+    <row r="51" spans="1:7" ht="146.4">
+      <c r="A51" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="F50" s="11" t="s">
+      <c r="B51" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="G50" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="7" t="s">
+      <c r="C51" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="D51" s="17" t="s">
         <v>433</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="E51" s="14" t="s">
         <v>434</v>
       </c>
-      <c r="D51" s="22" t="s">
+      <c r="F51" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="E51" s="18" t="s">
+      <c r="G51" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="41.4">
+      <c r="A52" s="7" t="s">
         <v>436</v>
       </c>
-      <c r="F51" s="6" t="s">
+      <c r="B52" s="6" t="s">
         <v>437</v>
       </c>
-      <c r="G51" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="7" t="s">
+      <c r="C52" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="B52" s="5" t="s">
+      <c r="D52" s="18" t="s">
         <v>439</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...6 lines deleted...]
-        <v>436</v>
+      <c r="E52" s="14" t="s">
+        <v>434</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="90.75">
+    <row r="53" spans="1:7" ht="41.4">
       <c r="A53" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B53" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="C53" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="D53" s="8" t="s">
         <v>443</v>
       </c>
-      <c r="D53" s="21" t="s">
+      <c r="E53" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="146.4">
+      <c r="A54" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="E53" s="18" t="s">
+      <c r="B54" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="C54" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>446</v>
       </c>
-      <c r="G53" s="6" t="s">
+      <c r="E54" s="14" t="s">
+        <v>447</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="146.4">
+      <c r="A55" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>451</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>447</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="55.2">
+      <c r="A56" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="G56" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="40.5">
-[...41 lines deleted...]
-      <c r="G55" s="6" t="s">
+    <row r="57" spans="1:7" ht="41.4">
+      <c r="A57" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="G57" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="40.5">
-[...45 lines deleted...]
-    <row r="58" spans="1:7" ht="141.75">
+    <row r="58" spans="1:7" ht="145.80000000000001">
       <c r="A58" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="B58" s="5" t="s">
+      <c r="B58" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="C58" s="5" t="s">
-        <v>55</v>
+      <c r="C58" s="6" t="s">
+        <v>466</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="E58" s="18" t="s">
         <v>467</v>
       </c>
+      <c r="E58" s="11" t="s">
+        <v>468</v>
+      </c>
       <c r="F58" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="141.75">
+    <row r="59" spans="1:7" ht="53.4">
       <c r="A59" s="7" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B59" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="D59" s="18" t="s">
+        <v>477</v>
+      </c>
+      <c r="E59" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="80.400000000000006">
+      <c r="A60" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="79.8">
+      <c r="A61" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="146.4">
+      <c r="A62" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D62" s="17" t="s">
+        <v>489</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="93.6">
+      <c r="A63" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D63" s="17" t="s">
+        <v>494</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>495</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="53.4">
+      <c r="A64" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="B64" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C59" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G59" s="6" t="s">
+      <c r="C64" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="54">
-[...95 lines deleted...]
-      <c r="B64" s="5" t="s">
+    <row r="65" spans="1:7" ht="53.4">
+      <c r="A65" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="E65" s="11" t="s">
         <v>499</v>
       </c>
-      <c r="C64" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G64" s="6" t="s">
+      <c r="F65" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="G65" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="77.25">
-[...3 lines deleted...]
-      <c r="B65" s="6" t="s">
+    <row r="66" spans="1:7" ht="53.4">
+      <c r="A66" s="10" t="s">
         <v>504</v>
       </c>
-      <c r="C65" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="17" t="s">
+      <c r="B66" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="E65" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="7" t="s">
+      <c r="C66" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="B66" s="5" t="s">
+      <c r="D66" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="E66" s="14" t="s">
         <v>507</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="F66" s="5" t="s">
         <v>508</v>
-      </c>
-[...7 lines deleted...]
-        <v>510</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="90.75">
-      <c r="A67" s="7" t="s">
+    <row r="67" spans="1:7" ht="41.4">
+      <c r="A67" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="E67" s="14" t="s">
+        <v>507</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="162.6">
+      <c r="A68" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="B67" s="5" t="s">
+      <c r="B68" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="E68" s="14" t="s">
+        <v>507</v>
+      </c>
+      <c r="F68" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="C67" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G67" s="6" t="s">
+      <c r="G68" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="107.4">
+      <c r="A69" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="53.4">
+      <c r="A70" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="D70" s="18" t="s">
+        <v>526</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>521</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="G70" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="51.75">
-[...23 lines deleted...]
-      <c r="A69" s="9" t="s">
+    <row r="71" spans="1:7" ht="55.2">
+      <c r="A71" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="E71" s="6" t="s">
         <v>521</v>
       </c>
-      <c r="B69" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D69" s="8" t="s">
+      <c r="F71" s="6" t="s">
         <v>522</v>
       </c>
-      <c r="E69" s="11" t="s">
-[...19 lines deleted...]
-      <c r="D70" s="17" t="s">
+      <c r="G71" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="175.8">
+      <c r="A72" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E72" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="E70" s="18" t="s">
-[...19 lines deleted...]
-      <c r="D71" s="17" t="s">
+      <c r="F72" s="6" t="s">
         <v>534</v>
       </c>
-      <c r="E71" s="18" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G72" s="5" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="A73" s="10" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="106.8">
+      <c r="A73" s="7" t="s">
         <v>537</v>
       </c>
-      <c r="B73" s="7" t="s">
+      <c r="B73" s="6" t="s">
         <v>538</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>539</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>540</v>
       </c>
-      <c r="E73" s="18" t="s">
+      <c r="E73" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="F73" s="5" t="s">
+      <c r="F73" s="6" t="s">
         <v>542</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="A74" s="10" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="187.2">
+      <c r="A74" s="7" t="s">
         <v>543</v>
       </c>
       <c r="B74" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="C74" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="C74" s="5" t="s">
+      <c r="D74" s="17" t="s">
         <v>545</v>
       </c>
-      <c r="D74" s="22" t="s">
+      <c r="E74" s="14" t="s">
         <v>546</v>
       </c>
-      <c r="E74" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="5" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="54">
-[...6 lines deleted...]
-      <c r="C75" s="5" t="s">
+    <row r="75" spans="1:7" ht="55.2">
+      <c r="A75" s="7" t="s">
         <v>548</v>
       </c>
-      <c r="D75" s="17" t="s">
+      <c r="B75" s="6" t="s">
         <v>549</v>
       </c>
-      <c r="E75" s="6" t="s">
-        <v>541</v>
+      <c r="C75" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>552</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="G75" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="G75" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="171">
-[...15 lines deleted...]
-      <c r="F76" s="12" t="s">
+    <row r="76" spans="1:7" ht="41.4">
+      <c r="A76" s="7" t="s">
         <v>554</v>
       </c>
+      <c r="B76" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>558</v>
+      </c>
       <c r="G76" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:7" ht="90.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="215.4">
       <c r="A77" s="7" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>558</v>
-[...4 lines deleted...]
-      <c r="D77" s="21" t="s">
         <v>560</v>
       </c>
-      <c r="E77" s="18" t="s">
+      <c r="C77" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D77" s="8" t="s">
         <v>561</v>
       </c>
+      <c r="E77" s="11" t="s">
+        <v>562</v>
+      </c>
       <c r="F77" s="6" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G77" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="186">
+      <c r="A78" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="186">
+      <c r="A79" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>570</v>
+      </c>
+      <c r="E79" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="41.4">
+      <c r="A80" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="D80" s="18" t="s">
+        <v>575</v>
+      </c>
+      <c r="E80" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="G80" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="181.5">
-[...61 lines deleted...]
-      <c r="F80" s="6" t="s">
+    <row r="81" spans="1:7" ht="41.4">
+      <c r="A81" s="7" t="s">
         <v>578</v>
       </c>
-      <c r="G80" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A81" s="15" t="s">
+      <c r="B81" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>579</v>
       </c>
-      <c r="B81" s="12" t="s">
+      <c r="D81" s="8" t="s">
         <v>580</v>
       </c>
-      <c r="C81" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="14" t="s">
+      <c r="E81" s="11" t="s">
         <v>581</v>
       </c>
-      <c r="E81" s="13" t="s">
+      <c r="F81" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="F81" s="12" t="s">
+      <c r="G81" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="40.200000000000003">
+      <c r="A82" s="7" t="s">
         <v>583</v>
       </c>
-      <c r="G81" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A82" s="7" t="s">
+      <c r="B82" s="6" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>585</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>586</v>
       </c>
       <c r="E82" s="11" t="s">
         <v>587</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="180">
+    <row r="83" spans="1:7" ht="306">
       <c r="A83" s="7" t="s">
         <v>589</v>
       </c>
-      <c r="B83" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="24" t="s">
+      <c r="B83" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D83" s="8" t="s">
         <v>590</v>
       </c>
-      <c r="E83" s="18" t="s">
+      <c r="E83" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="F83" s="6" t="s">
         <v>591</v>
       </c>
-      <c r="F83" s="6" t="s">
-[...6 lines deleted...]
-    <row r="84" spans="1:7" ht="40.5">
+      <c r="G83" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="53.4">
       <c r="A84" s="7" t="s">
         <v>592</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>593</v>
       </c>
-      <c r="C84" s="5" t="s">
+      <c r="C84" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="D84" s="22" t="s">
+      <c r="D84" s="8" t="s">
         <v>595</v>
       </c>
-      <c r="E84" s="18" t="s">
+      <c r="E84" s="11" t="s">
         <v>596</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>597</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A85" s="15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="41.4">
+      <c r="A85" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="B85" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="12" t="s">
+      <c r="B85" s="6" t="s">
         <v>599</v>
       </c>
-      <c r="D85" s="14" t="s">
+      <c r="C85" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="E85" s="13" t="s">
+      <c r="D85" s="13" t="s">
         <v>601</v>
       </c>
-      <c r="F85" s="12" t="s">
+      <c r="E85" s="14" t="s">
         <v>602</v>
       </c>
+      <c r="F85" s="5" t="s">
+        <v>603</v>
+      </c>
       <c r="G85" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A86" s="15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="106.8">
+      <c r="A86" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>607</v>
+      </c>
+      <c r="E86" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="F86" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="B86" s="12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G86" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A87" s="15" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="133.19999999999999">
+      <c r="A87" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="E87" s="11" t="s">
         <v>609</v>
       </c>
-      <c r="B87" s="12" t="s">
-[...12 lines deleted...]
-        <v>611</v>
+      <c r="F87" s="6" t="s">
+        <v>614</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-        <v>612</v>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="53.4">
+      <c r="A88" s="9" t="s">
+        <v>615</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>618</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:7" ht="40.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="55.2">
       <c r="A89" s="7" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>619</v>
-[...4 lines deleted...]
-      <c r="D89" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="C89" s="6" t="s">
         <v>621</v>
       </c>
-      <c r="E89" s="18" t="s">
+      <c r="D89" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="E89" s="11" t="s">
         <v>622</v>
       </c>
-      <c r="F89" s="5" t="s">
-[...6 lines deleted...]
-    <row r="90" spans="1:7" ht="103.5">
+      <c r="F89" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="159.6">
       <c r="A90" s="7" t="s">
-        <v>624</v>
-[...4 lines deleted...]
-      <c r="C90" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="D90" s="21" t="s">
+      <c r="B90" s="6" t="s">
         <v>627</v>
       </c>
-      <c r="E90" s="18" t="s">
-[...3 lines deleted...]
-        <v>623</v>
+      <c r="C90" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>631</v>
       </c>
       <c r="G90" s="5" t="s">
-        <v>112</v>
-[...9 lines deleted...]
-      <c r="C91" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="41.4">
+      <c r="A91" s="7" t="s">
         <v>632</v>
       </c>
-      <c r="D91" s="14" t="s">
+      <c r="B91" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="C91" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="E91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="12" t="s">
+      <c r="D91" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="E91" s="6" t="s">
         <v>634</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>635</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="51.75">
-[...3 lines deleted...]
-      <c r="B92" s="6" t="s">
+    <row r="92" spans="1:7" ht="106.8">
+      <c r="A92" s="10" t="s">
         <v>636</v>
       </c>
-      <c r="C92" s="6" t="s">
+      <c r="B92" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D92" s="13" t="s">
         <v>637</v>
       </c>
-      <c r="D92" s="8" t="s">
+      <c r="E92" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="F92" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="E92" s="6" t="s">
+      <c r="G92" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="213.6">
+      <c r="A93" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="B93" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="F92" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A93" s="7" t="s">
+      <c r="C93" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D93" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>634</v>
+      </c>
+      <c r="F93" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="B93" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="6" t="s">
+      <c r="G93" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="80.400000000000006">
+      <c r="A94" s="7" t="s">
         <v>641</v>
       </c>
-      <c r="D93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="11" t="s">
+      <c r="B94" s="6" t="s">
         <v>642</v>
       </c>
-      <c r="F93" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="6" t="s">
+      <c r="C94" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="D94" s="17" t="s">
+        <v>644</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>730</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="53.4">
+      <c r="A95" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="E95" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="106.2">
+      <c r="A96" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="E96" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="106.2">
+      <c r="A97" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="E97" s="11" t="s">
+        <v>658</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="G97" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="154.5">
-[...69 lines deleted...]
-      <c r="A97" s="10" t="s">
+    <row r="98" spans="1:7" ht="186">
+      <c r="A98" s="7" t="s">
         <v>659</v>
       </c>
-      <c r="B97" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="5" t="s">
+      <c r="B98" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="D98" s="17" t="s">
+        <v>662</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>663</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="175.8">
+      <c r="A99" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="E99" s="11" t="s">
+        <v>667</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="146.4">
+      <c r="A100" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="D100" s="17" t="s">
+        <v>672</v>
+      </c>
+      <c r="E100" s="14" t="s">
+        <v>667</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="189">
+      <c r="A101" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="E101" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="D97" s="21" t="s">
-[...48 lines deleted...]
-      <c r="E99" s="13" t="s">
+      <c r="F101" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="79.8">
+      <c r="A102" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="E102" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="F102" s="6" t="s">
         <v>668</v>
-      </c>
-[...70 lines deleted...]
-        <v>684</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="171">
+    <row r="103" spans="1:7" ht="54">
       <c r="A103" s="7" t="s">
         <v>685</v>
       </c>
-      <c r="B103" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D103" s="14" t="s">
+      <c r="B103" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D103" s="8" t="s">
         <v>686</v>
       </c>
-      <c r="E103" s="13" t="s">
+      <c r="E103" s="11" t="s">
         <v>687</v>
       </c>
-      <c r="F103" s="13" t="s">
+      <c r="F103" s="6" t="s">
         <v>688</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" ht="141.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="199.2">
       <c r="A104" s="7" t="s">
         <v>689</v>
       </c>
       <c r="B104" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C104" s="6" t="s">
         <v>690</v>
       </c>
-      <c r="C104" s="5" t="s">
+      <c r="D104" s="8" t="s">
         <v>691</v>
       </c>
-      <c r="D104" s="21" t="s">
+      <c r="E104" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="E104" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F104" s="5" t="s">
+      <c r="F104" s="6" t="s">
         <v>693</v>
       </c>
       <c r="G104" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="A105" s="15" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="93.6">
+      <c r="A105" s="7" t="s">
+        <v>694</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="D105" s="8" t="s">
         <v>697</v>
       </c>
-      <c r="B105" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="12" t="s">
+      <c r="E105" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="146.4">
+      <c r="A106" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="106.8">
+      <c r="A107" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="B107" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D105" s="14" t="s">
-[...36 lines deleted...]
-      <c r="A107" s="15" t="s">
+      <c r="C107" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="B107" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="12" t="s">
+      <c r="D107" s="17" t="s">
         <v>158</v>
       </c>
-      <c r="D107" s="14" t="s">
+      <c r="E107" s="22" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F107" s="6" t="s">
         <v>706</v>
       </c>
-      <c r="E107" s="13" t="s">
+      <c r="G107" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="146.4">
+      <c r="A108" s="7" t="s">
         <v>707</v>
       </c>
-      <c r="F107" s="12" t="s">
+      <c r="B108" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="G107" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A108" s="7" t="s">
+      <c r="C108" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="B108" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="6" t="s">
+      <c r="D108" s="17" t="s">
+        <v>155</v>
+      </c>
+      <c r="E108" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="D108" s="8" t="s">
+      <c r="F108" s="6" t="s">
         <v>711</v>
       </c>
-      <c r="E108" s="11" t="s">
+      <c r="G108" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="66.599999999999994">
+      <c r="A109" s="7" t="s">
         <v>712</v>
       </c>
-      <c r="F108" s="6" t="s">
+      <c r="B109" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="D109" s="8" t="s">
         <v>713</v>
       </c>
-      <c r="G108" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A109" s="7" t="s">
+      <c r="E109" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="B109" s="6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F109" s="6" t="s">
-        <v>718</v>
+        <v>625</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="141.75">
+    <row r="110" spans="1:7" ht="79.8">
       <c r="A110" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="D110" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="E110" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B110" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="6" t="s">
+      <c r="F110" s="6" t="s">
         <v>720</v>
       </c>
-      <c r="D110" s="8" t="s">
+      <c r="G110" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="146.4">
+      <c r="A111" s="7" t="s">
         <v>721</v>
       </c>
-      <c r="E110" s="6" t="s">
+      <c r="B111" s="15" t="s">
         <v>722</v>
       </c>
-      <c r="F110" s="6" t="s">
+      <c r="C111" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="G110" s="5" t="s">
+      <c r="D111" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>719</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="159.6">
+      <c r="A112" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="D112" s="13" t="s">
+        <v>728</v>
+      </c>
+      <c r="E112" s="14" t="s">
+        <v>719</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="106.2">
+      <c r="A113" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="E113" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="G113" s="6" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="103.5">
-[...68 lines deleted...]
-    <row r="114" spans="1:7" ht="77.25">
+    <row r="114" spans="1:7" ht="186">
       <c r="A114" s="7" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>737</v>
-[...1 lines deleted...]
-      <c r="D114" s="17" t="s">
         <v>738</v>
       </c>
-      <c r="E114" s="18" t="s">
+      <c r="D114" s="13" t="s">
         <v>739</v>
       </c>
-      <c r="F114" s="6" t="s">
+      <c r="E114" s="14" t="s">
         <v>740</v>
       </c>
-      <c r="G114" s="6" t="s">
-[...3 lines deleted...]
-    <row r="115" spans="1:7" ht="141.75">
+      <c r="F114" s="14" t="s">
+        <v>741</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="186">
       <c r="A115" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="D115" s="20" t="s">
+        <v>570</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>740</v>
+      </c>
+      <c r="F115" s="14" t="s">
         <v>741</v>
       </c>
-      <c r="B115" s="19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G115" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" ht="154.5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="159.6">
       <c r="A116" s="7" t="s">
         <v>745</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>746</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="D116" s="17" t="s">
+      <c r="D116" s="13" t="s">
         <v>748</v>
       </c>
-      <c r="E116" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F116" s="6" t="s">
+      <c r="E116" s="14" t="s">
         <v>740</v>
       </c>
+      <c r="F116" s="14" t="s">
+        <v>741</v>
+      </c>
       <c r="G116" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" ht="102.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="54">
       <c r="A117" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="C117" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="B117" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D117" s="8" t="s">
+      <c r="D117" s="17" t="s">
         <v>752</v>
       </c>
-      <c r="E117" s="11" t="s">
+      <c r="E117" s="14" t="s">
         <v>753</v>
       </c>
-      <c r="F117" s="6" t="s">
-[...6 lines deleted...]
-    <row r="118" spans="1:7" ht="180">
+      <c r="F117" s="14" t="s">
+        <v>754</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="40.200000000000003">
       <c r="A118" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="B118" s="6" t="s">
         <v>756</v>
       </c>
-      <c r="B118" s="5" t="s">
+      <c r="C118" s="6" t="s">
         <v>757</v>
       </c>
-      <c r="C118" s="5" t="s">
+      <c r="D118" s="8" t="s">
         <v>758</v>
       </c>
-      <c r="D118" s="17" t="s">
+      <c r="E118" s="11" t="s">
         <v>759</v>
       </c>
-      <c r="E118" s="18" t="s">
+      <c r="F118" s="11" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="180">
+    <row r="119" spans="1:7" ht="159.6">
       <c r="A119" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="B119" s="6" t="s">
         <v>762</v>
       </c>
-      <c r="B119" s="5" t="s">
+      <c r="C119" s="6" t="s">
         <v>763</v>
       </c>
-      <c r="C119" s="5" t="s">
+      <c r="D119" s="8" t="s">
         <v>764</v>
       </c>
-      <c r="D119" s="24" t="s">
-[...6 lines deleted...]
-        <v>761</v>
+      <c r="E119" s="11" t="s">
+        <v>765</v>
+      </c>
+      <c r="F119" s="11" t="s">
+        <v>766</v>
       </c>
       <c r="G119" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" ht="154.5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="40.200000000000003">
       <c r="A120" s="7" t="s">
-        <v>765</v>
-[...14 lines deleted...]
-        <v>761</v>
+        <v>769</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>773</v>
+      </c>
+      <c r="F120" s="11" t="s">
+        <v>774</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="52.5">
+    <row r="121" spans="1:7" ht="53.4">
       <c r="A121" s="7" t="s">
-        <v>769</v>
-[...14 lines deleted...]
-        <v>774</v>
+        <v>775</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="E121" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>780</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="39">
+    <row r="122" spans="1:7" ht="306.60000000000002">
       <c r="A122" s="7" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>776</v>
+        <v>68</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>777</v>
+        <v>55</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>785</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>786</v>
       </c>
       <c r="G122" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" ht="141.75">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="227.4">
       <c r="A123" s="7" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>783</v>
+        <v>60</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>786</v>
+        <v>788</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>790</v>
       </c>
       <c r="G123" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" ht="39">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="120">
       <c r="A124" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="E124" s="6" t="s">
         <v>789</v>
       </c>
-      <c r="B124" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F124" s="11" t="s">
+      <c r="F124" s="6" t="s">
         <v>794</v>
       </c>
       <c r="G124" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="51.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="66.599999999999994">
       <c r="A125" s="7" t="s">
         <v>795</v>
       </c>
       <c r="B125" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="D125" s="8" t="s">
         <v>796</v>
       </c>
-      <c r="C125" s="6" t="s">
+      <c r="E125" s="6" t="s">
         <v>797</v>
       </c>
-      <c r="D125" s="8" t="s">
+      <c r="F125" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="53.4">
+      <c r="A126" s="7" t="s">
         <v>798</v>
       </c>
-      <c r="E125" s="11" t="s">
+      <c r="B126" s="6" t="s">
         <v>799</v>
       </c>
-      <c r="F125" s="6" t="s">
+      <c r="C126" s="6" t="s">
         <v>800</v>
       </c>
-      <c r="G125" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A126" s="7" t="s">
+      <c r="D126" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>802</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>803</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="67.2">
+      <c r="A127" s="7" t="s">
         <v>804</v>
       </c>
-      <c r="B126" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="8" t="s">
+      <c r="B127" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D127" s="8" t="s">
         <v>805</v>
       </c>
-      <c r="E126" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="6" t="s">
+      <c r="E127" s="6" t="s">
+        <v>802</v>
+      </c>
+      <c r="F127" s="6" t="s">
         <v>806</v>
       </c>
-      <c r="G126" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A127" s="7" t="s">
+      <c r="G127" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="346.8">
+      <c r="A128" s="7" t="s">
         <v>807</v>
       </c>
-      <c r="B127" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D127" s="8" t="s">
+      <c r="B128" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D128" s="8" t="s">
         <v>808</v>
       </c>
-      <c r="E127" s="6" t="s">
+      <c r="E128" s="11" t="s">
+        <v>802</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="67.2">
+      <c r="A129" s="7" t="s">
         <v>809</v>
       </c>
-      <c r="F127" s="6" t="s">
+      <c r="B129" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="G127" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A128" s="7" t="s">
+      <c r="C129" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="B128" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="6" t="s">
+      <c r="D129" s="13" t="s">
         <v>812</v>
       </c>
-      <c r="D128" s="8" t="s">
+      <c r="E129" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="E128" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F128" s="6" t="s">
+      <c r="F129" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="G128" s="5" t="s">
+      <c r="G129" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="55.2">
+      <c r="A130" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="D130" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="G130" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="64.5">
-[...23 lines deleted...]
-      <c r="A130" s="15" t="s">
+    <row r="131" spans="1:7" ht="53.4">
+      <c r="A131" s="7" t="s">
         <v>818</v>
       </c>
-      <c r="B130" s="12" t="s">
+      <c r="B131" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="C130" s="12" t="s">
+      <c r="D131" s="18" t="s">
         <v>820</v>
       </c>
-      <c r="D130" s="14" t="s">
-[...29 lines deleted...]
-        <v>826</v>
+      <c r="E131" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>878</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="336">
-      <c r="A132" s="15" t="s">
+    <row r="132" spans="1:7" ht="53.4">
+      <c r="A132" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="D132" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="93.6">
+      <c r="A133" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="D133" s="8" t="s">
         <v>827</v>
       </c>
-      <c r="B132" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D132" s="14" t="s">
+      <c r="E133" s="6" t="s">
         <v>828</v>
       </c>
-      <c r="E132" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A133" s="7" t="s">
+      <c r="F133" s="6" t="s">
         <v>829</v>
       </c>
-      <c r="B133" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E133" s="5" t="s">
+      <c r="G133" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="107.4">
+      <c r="A134" s="9" t="s">
         <v>833</v>
       </c>
-      <c r="F133" s="5" t="s">
+      <c r="B134" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="G133" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A134" s="7" t="s">
+      <c r="C134" s="6" t="s">
         <v>835</v>
       </c>
-      <c r="B134" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="5" t="s">
+      <c r="D134" s="8" t="s">
         <v>836</v>
       </c>
-      <c r="D134" s="17" t="s">
-[...6 lines deleted...]
-        <v>834</v>
+      <c r="E134" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>829</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="135" spans="1:7" ht="51.75">
+    <row r="135" spans="1:7" ht="53.4">
       <c r="A135" s="7" t="s">
         <v>838</v>
       </c>
-      <c r="B135" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="5" t="s">
+      <c r="B135" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D135" s="8" t="s">
         <v>839</v>
       </c>
-      <c r="D135" s="22" t="s">
+      <c r="E135" s="6" t="s">
         <v>840</v>
       </c>
-      <c r="E135" s="5" t="s">
-[...3 lines deleted...]
-        <v>898</v>
+      <c r="F135" s="6" t="s">
+        <v>841</v>
       </c>
       <c r="G135" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:7" ht="51.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="213.6">
       <c r="A136" s="7" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>842</v>
+        <v>132</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>843</v>
+        <v>133</v>
       </c>
       <c r="D136" s="17" t="s">
         <v>163</v>
       </c>
-      <c r="E136" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F136" s="5" t="s">
+      <c r="E136" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="F136" s="6" t="s">
         <v>844</v>
       </c>
       <c r="G136" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:7" ht="90.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="80.400000000000006">
       <c r="A137" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="D137" s="8" t="s">
         <v>850</v>
       </c>
-      <c r="B137" s="6" t="s">
+      <c r="E137" s="6" t="s">
         <v>851</v>
       </c>
-      <c r="C137" s="6" t="s">
+      <c r="F137" s="6" t="s">
         <v>852</v>
       </c>
-      <c r="D137" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G137" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="A138" s="9" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="93.6">
+      <c r="A138" s="7" t="s">
         <v>853</v>
       </c>
-      <c r="B138" s="6" t="s">
+      <c r="B138" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D138" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="E138" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="C138" s="6" t="s">
+      <c r="F138" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="D138" s="8" t="s">
+      <c r="G138" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="213.6">
+      <c r="A139" s="7" t="s">
         <v>856</v>
       </c>
-      <c r="E138" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A139" s="7" t="s">
+      <c r="B139" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="D139" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="55.2">
+      <c r="A140" s="7" t="s">
         <v>858</v>
       </c>
-      <c r="B139" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D139" s="8" t="s">
+      <c r="B140" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C140" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="E139" s="6" t="s">
+      <c r="D140" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="F140" s="5" t="s">
         <v>860</v>
-      </c>
-[...24 lines deleted...]
-        <v>864</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="78">
+    <row r="141" spans="1:7" ht="106.2">
       <c r="A141" s="7" t="s">
-        <v>867</v>
-[...11 lines deleted...]
-        <v>871</v>
+        <v>861</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="D141" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>854</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="90.75">
+    <row r="142" spans="1:7" ht="133.19999999999999">
       <c r="A142" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="D142" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="146.4">
+      <c r="A143" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="C143" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="B142" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E142" s="5" t="s">
+      <c r="D143" s="13" t="s">
         <v>874</v>
       </c>
-      <c r="F142" s="5" t="s">
+      <c r="E143" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="159.6">
+      <c r="A144" s="7" t="s">
         <v>875</v>
       </c>
-      <c r="G142" s="5" t="s">
+      <c r="B144" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="D144" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="79.8">
+      <c r="A145" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="E145" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="G145" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="207">
-[...32 lines deleted...]
-      <c r="D144" s="17" t="s">
+    <row r="146" spans="1:7" ht="162.6">
+      <c r="A146" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="B146" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>882</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="G146" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="E144" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C145" s="5" t="s">
+    </row>
+    <row r="147" spans="1:7" ht="53.4">
+      <c r="A147" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="E147" s="11" t="s">
         <v>882</v>
       </c>
-      <c r="D145" s="17" t="s">
-[...25 lines deleted...]
-      <c r="E146" s="5" t="s">
+      <c r="F147" s="6" t="s">
         <v>889</v>
-      </c>
-[...24 lines deleted...]
-        <v>890</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="148" spans="1:7" ht="154.5">
+    <row r="148" spans="1:7" ht="159.6">
       <c r="A148" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="D148" s="17" t="s">
+        <v>893</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>894</v>
+      </c>
+      <c r="F148" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="B148" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="5" t="s">
+      <c r="G148" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="159.6">
+      <c r="A149" s="7" t="s">
         <v>896</v>
       </c>
-      <c r="D148" s="17" t="s">
-[...5 lines deleted...]
-      <c r="F148" s="5" t="s">
+      <c r="B149" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="G148" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="15" t="s">
+      <c r="C149" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="D149" s="17" t="s">
         <v>899</v>
       </c>
-      <c r="B149" s="12" t="s">
-[...11 lines deleted...]
-      <c r="F149" s="12" t="s">
+      <c r="E149" s="14" t="s">
+        <v>894</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="80.400000000000006">
+      <c r="A150" s="7" t="s">
         <v>903</v>
       </c>
-      <c r="G149" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A150" s="15" t="s">
+      <c r="B150" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="B150" s="12" t="s">
-[...11 lines deleted...]
-      <c r="F150" s="12" t="s">
+      <c r="C150" s="5" t="s">
         <v>905</v>
       </c>
+      <c r="D150" s="17" t="s">
+        <v>906</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>907</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>908</v>
+      </c>
       <c r="G150" s="5" t="s">
-        <v>189</v>
-[...9 lines deleted...]
-      <c r="C151" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="186">
+      <c r="A151" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="D151" s="13" t="s">
+        <v>910</v>
+      </c>
+      <c r="E151" s="14" t="s">
         <v>907</v>
       </c>
-      <c r="D151" s="14" t="s">
-[...6 lines deleted...]
-        <v>909</v>
+      <c r="F151" s="14" t="s">
+        <v>829</v>
       </c>
       <c r="G151" s="5" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="B152" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="53.4">
+      <c r="A152" s="9" t="s">
         <v>911</v>
       </c>
-      <c r="C152" s="5" t="s">
+      <c r="B152" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C152" s="6" t="s">
         <v>912</v>
       </c>
-      <c r="D152" s="21" t="s">
+      <c r="D152" s="8" t="s">
         <v>913</v>
       </c>
-      <c r="E152" s="18" t="s">
+      <c r="E152" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="F152" s="6" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="141.75">
-      <c r="A153" s="7" t="s">
+    <row r="153" spans="1:7" ht="41.4">
+      <c r="A153" s="9" t="s">
+        <v>915</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D153" s="8" t="s">
         <v>916</v>
       </c>
-      <c r="B153" s="5" t="s">
+      <c r="E153" s="11" t="s">
         <v>917</v>
       </c>
-      <c r="C153" s="5" t="s">
-[...9 lines deleted...]
-        <v>915</v>
+      <c r="F153" s="22" t="s">
+        <v>926</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="154" spans="1:7" ht="78">
+    <row r="154" spans="1:7" ht="226.8">
       <c r="A154" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>919</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="E154" s="11" t="s">
+        <v>917</v>
+      </c>
+      <c r="F154" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="G154" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="280.8">
+      <c r="A155" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C155" s="6" t="s">
         <v>923</v>
       </c>
-      <c r="B154" s="5" t="s">
+      <c r="D155" s="8" t="s">
         <v>924</v>
       </c>
-      <c r="C154" s="5" t="s">
+      <c r="E155" s="11" t="s">
         <v>925</v>
       </c>
-      <c r="D154" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="18" t="s">
+      <c r="F155" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="G155" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="40.200000000000003">
+      <c r="A156" s="7" t="s">
         <v>927</v>
       </c>
-      <c r="F154" s="5" t="s">
+      <c r="B156" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C156" s="6" t="s">
         <v>928</v>
       </c>
-      <c r="G154" s="5" t="s">
+      <c r="D156" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="E156" s="11" t="s">
+        <v>930</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="G156" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="180">
-[...18 lines deleted...]
-      <c r="G155" s="5" t="s">
+    <row r="157" spans="1:7" ht="120">
+      <c r="A157" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="E157" s="11" t="s">
+        <v>936</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="119.4">
+      <c r="A158" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="E158" s="11" t="s">
+        <v>936</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="G158" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="51.75">
-[...38 lines deleted...]
-      <c r="F157" s="29" t="s">
+    <row r="159" spans="1:7" ht="80.400000000000006">
+      <c r="A159" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="E159" s="11" t="s">
+        <v>945</v>
+      </c>
+      <c r="F159" s="6" t="s">
         <v>946</v>
       </c>
-      <c r="G157" s="5" t="s">
-[...39 lines deleted...]
-      <c r="E159" s="13" t="s">
+      <c r="G159" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="79.8">
+      <c r="A160" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="E160" s="11" t="s">
         <v>945</v>
       </c>
-      <c r="F159" s="12" t="s">
-[...16 lines deleted...]
-      <c r="D160" s="14" t="s">
+      <c r="F160" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="E160" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G160" s="5" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="B161" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="53.4">
+      <c r="A161" s="7" t="s">
         <v>953</v>
       </c>
-      <c r="C161" s="12" t="s">
+      <c r="B161" s="6" t="s">
         <v>954</v>
       </c>
-      <c r="D161" s="12" t="s">
+      <c r="C161" s="6" t="s">
         <v>955</v>
       </c>
-      <c r="E161" s="13" t="s">
+      <c r="D161" s="8" t="s">
         <v>956</v>
       </c>
-      <c r="F161" s="12" t="s">
+      <c r="E161" s="11" t="s">
         <v>957</v>
       </c>
+      <c r="F161" s="6" t="s">
+        <v>958</v>
+      </c>
       <c r="G161" s="5" t="s">
-        <v>112</v>
-[...9 lines deleted...]
-      <c r="C162" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="226.8">
+      <c r="A162" s="7" t="s">
         <v>959</v>
       </c>
-      <c r="D162" s="14" t="s">
+      <c r="B162" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D162" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="E162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F162" s="12" t="s">
+      <c r="E162" s="11" t="s">
         <v>961</v>
       </c>
+      <c r="F162" s="6" t="s">
+        <v>949</v>
+      </c>
       <c r="G162" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:7" ht="78">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="53.4">
       <c r="A163" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="C163" s="6" t="s">
         <v>963</v>
       </c>
-      <c r="B163" s="6" t="s">
+      <c r="D163" s="8" t="s">
         <v>970</v>
       </c>
-      <c r="C163" s="6" t="s">
+      <c r="E163" s="11" t="s">
         <v>964</v>
       </c>
-      <c r="D163" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E163" s="11" t="s">
+      <c r="F163" s="6" t="s">
         <v>965</v>
       </c>
-      <c r="F163" s="6" t="s">
+      <c r="G163" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="53.4">
+      <c r="A164" s="7" t="s">
         <v>966</v>
       </c>
-      <c r="G163" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A164" s="7" t="s">
+      <c r="B164" s="6" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>968</v>
       </c>
       <c r="D164" s="8" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="E164" s="11" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F164" s="6" t="s">
         <v>969</v>
       </c>
       <c r="G164" s="5" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:7" ht="51.75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="53.4">
       <c r="A165" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="B165" s="6" t="s">
+      <c r="D165" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E165" s="11" t="s">
         <v>974</v>
       </c>
-      <c r="C165" s="6" t="s">
+      <c r="F165" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="G165" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="187.2">
+      <c r="A166" s="7" t="s">
         <v>975</v>
       </c>
-      <c r="D165" s="8" t="s">
+      <c r="B166" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="D166" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="E165" s="11" t="s">
+      <c r="E166" s="11" t="s">
+        <v>974</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="106.8">
+      <c r="A167" s="7" t="s">
         <v>977</v>
       </c>
-      <c r="F165" s="6" t="s">
+      <c r="B167" s="6" t="s">
         <v>978</v>
       </c>
-      <c r="G165" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A166" s="15" t="s">
+      <c r="C167" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="B166" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D166" s="14" t="s">
+      <c r="D167" s="8" t="s">
         <v>980</v>
       </c>
-      <c r="E166" s="13" t="s">
+      <c r="E167" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F167" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="F166" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A167" s="15" t="s">
+      <c r="G167" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="278.39999999999998">
+      <c r="A168" s="7" t="s">
         <v>982</v>
       </c>
-      <c r="B167" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="12" t="s">
+      <c r="B168" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="6" t="s">
         <v>983</v>
       </c>
-      <c r="D167" s="14" t="s">
+      <c r="D168" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="106.2">
+      <c r="A169" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="E169" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="409.6">
+      <c r="A170" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" s="6" t="s">
         <v>990</v>
       </c>
-      <c r="E167" s="13" t="s">
-[...19 lines deleted...]
-      <c r="D168" s="14" t="s">
+      <c r="D170" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="E170" s="6" t="s">
         <v>991</v>
       </c>
-      <c r="E168" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A169" s="15" t="s">
+      <c r="F170" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="G170" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="B169" s="12" t="s">
-[...8 lines deleted...]
-      <c r="E169" s="13" t="s">
+    </row>
+    <row r="171" spans="1:7" ht="146.4">
+      <c r="A171" s="7" t="s">
         <v>994</v>
       </c>
-      <c r="F169" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A170" s="15" t="s">
+      <c r="B171" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C171" s="6" t="s">
         <v>995</v>
       </c>
-      <c r="B170" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D170" s="14" t="s">
+      <c r="D171" s="8" t="s">
         <v>996</v>
       </c>
-      <c r="E170" s="13" t="s">
-[...10 lines deleted...]
-      <c r="A171" s="15" t="s">
+      <c r="E171" s="11" t="s">
         <v>997</v>
       </c>
-      <c r="B171" s="12" t="s">
+      <c r="F171" s="6" t="s">
         <v>998</v>
       </c>
-      <c r="C171" s="12" t="s">
+      <c r="G171" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="106.8">
+      <c r="A172" s="7" t="s">
         <v>999</v>
       </c>
-      <c r="D171" s="14" t="s">
+      <c r="B172" s="6" t="s">
         <v>1000</v>
       </c>
-      <c r="E171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F171" s="12" t="s">
+      <c r="C172" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="G171" s="5" t="s">
+      <c r="D172" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F172" s="6" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="93">
+      <c r="A173" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E173" s="11" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G173" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="172" spans="1:7" ht="269.25">
-[...45 lines deleted...]
-    <row r="174" spans="1:7" ht="403.5">
+    <row r="174" spans="1:7" ht="53.4">
       <c r="A174" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>1010</v>
       </c>
       <c r="D174" s="8" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="E174" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E174" s="11" t="s">
         <v>1011</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>969</v>
       </c>
       <c r="G174" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="54">
+      <c r="A175" s="7" t="s">
         <v>1012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" s="15" t="s">
+      <c r="B175" s="6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C175" s="6" t="s">
         <v>1014</v>
       </c>
-      <c r="B175" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C175" s="12" t="s">
+      <c r="D175" s="8" t="s">
         <v>1015</v>
       </c>
-      <c r="D175" s="14" t="s">
+      <c r="E175" s="11" t="s">
         <v>1016</v>
       </c>
-      <c r="E175" s="13" t="s">
+      <c r="F175" s="6" t="s">
         <v>1017</v>
       </c>
-      <c r="F175" s="12" t="s">
+      <c r="G175" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="40.200000000000003">
+      <c r="A176" s="7" t="s">
         <v>1018</v>
       </c>
-      <c r="G175" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A176" s="7" t="s">
+      <c r="B176" s="6" t="s">
         <v>1019</v>
       </c>
-      <c r="B176" s="6" t="s">
+      <c r="C176" s="6" t="s">
         <v>1020</v>
       </c>
-      <c r="C176" s="6" t="s">
+      <c r="D176" s="8" t="s">
         <v>1021</v>
       </c>
-      <c r="D176" s="8" t="s">
+      <c r="E176" s="11" t="s">
         <v>1022</v>
       </c>
-      <c r="E176" s="11" t="s">
+      <c r="F176" s="6" t="s">
         <v>1023</v>
       </c>
-      <c r="F176" s="6" t="s">
+      <c r="G176" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="40.200000000000003">
+      <c r="A177" s="7" t="s">
         <v>1024</v>
       </c>
-      <c r="G176" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A177" s="7" t="s">
+      <c r="B177" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C177" s="6" t="s">
         <v>1025</v>
       </c>
-      <c r="B177" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="6" t="s">
+      <c r="D177" s="8" t="s">
         <v>1026</v>
       </c>
-      <c r="D177" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="11" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F177" s="6" t="s">
         <v>1027</v>
       </c>
-      <c r="F177" s="6" t="s">
+      <c r="G177" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="93">
+      <c r="A178" s="7" t="s">
         <v>1028</v>
       </c>
-      <c r="G177" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A178" s="15" t="s">
+      <c r="B178" s="6" t="s">
         <v>1029</v>
       </c>
-      <c r="B178" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C178" s="12" t="s">
+      <c r="C178" s="6" t="s">
         <v>1030</v>
       </c>
-      <c r="D178" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E178" s="13" t="s">
+      <c r="D178" s="8" t="s">
         <v>1031</v>
       </c>
-      <c r="F178" s="12" t="s">
-        <v>989</v>
+      <c r="E178" s="11" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F178" s="6" t="s">
+        <v>1032</v>
       </c>
       <c r="G178" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:7" ht="52.5">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="202.2">
       <c r="A179" s="7" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>1033</v>
+        <v>24</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>1034</v>
       </c>
       <c r="D179" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="E179" s="11" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>998</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="53.4">
+      <c r="A180" s="7" t="s">
         <v>1035</v>
       </c>
-      <c r="E179" s="11" t="s">
+      <c r="B180" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C180" s="6" t="s">
         <v>1036</v>
       </c>
-      <c r="F179" s="6" t="s">
+      <c r="D180" s="8" t="s">
         <v>1037</v>
       </c>
-      <c r="G179" s="5" t="s">
+      <c r="E180" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F180" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="53.4">
+      <c r="A181" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E181" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="40.200000000000003">
+      <c r="A182" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E182" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F182" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="79.8">
+      <c r="A183" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="E183" s="11" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="80.400000000000006">
+      <c r="A184" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E184" s="11" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="53.4">
+      <c r="A185" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E185" s="11" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="53.4">
+      <c r="A186" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E186" s="11" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="93.6">
+      <c r="A187" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E187" s="11" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="93">
+      <c r="A188" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B188" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E188" s="11" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F188" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="307.8">
+      <c r="A189" s="7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E189" s="11" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F189" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="159.6">
+      <c r="A190" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E190" s="11" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F190" s="6" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="159.6">
+      <c r="A191" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E191" s="11" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F191" s="6" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="40.200000000000003">
+      <c r="A192" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F192" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G192" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="39">
-[...219 lines deleted...]
-      <c r="E189" s="13" t="s">
+    <row r="193" spans="1:7" ht="199.2">
+      <c r="A193" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E193" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="40.200000000000003">
+      <c r="A194" s="7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B194" s="6" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E194" s="11" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F194" s="6" t="s">
         <v>1077</v>
-      </c>
-[...116 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="195" spans="1:7" ht="154.5">
+    <row r="195" spans="1:7" ht="54">
       <c r="A195" s="7" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D195" s="8" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E195" s="11" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F195" s="6" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="G195" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="41.4">
+      <c r="A196" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B196" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E196" s="11" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F196" s="6" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G196" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="196" spans="1:7" ht="39">
-[...22 lines deleted...]
-    <row r="197" spans="1:7" ht="192.75">
+    <row r="197" spans="1:7" ht="40.200000000000003">
       <c r="A197" s="7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D197" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E197" s="14" t="s">
         <v>1119</v>
       </c>
-      <c r="B197" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E197" s="11" t="s">
+      <c r="F197" s="5" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="198" spans="1:7" ht="39">
-      <c r="A198" s="15" t="s">
+    <row r="198" spans="1:7" ht="53.4">
+      <c r="A198" s="7" t="s">
         <v>1121</v>
       </c>
-      <c r="B198" s="12" t="s">
+      <c r="B198" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="C198" s="12" t="s">
+      <c r="D198" s="18" t="s">
         <v>1123</v>
       </c>
-      <c r="D198" s="14" t="s">
+      <c r="E198" s="14" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F198" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="E198" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G198" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:7" ht="52.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="79.8">
       <c r="A199" s="7" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>1127</v>
+        <v>1161</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>1128</v>
+        <v>1162</v>
       </c>
       <c r="D199" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E199" s="11" t="s">
         <v>1129</v>
       </c>
-      <c r="E199" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="6" t="s">
-        <v>1131</v>
+        <v>1164</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="40.5">
-      <c r="A200" s="15" t="s">
+    <row r="200" spans="1:7" ht="186">
+      <c r="A200" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E200" s="11" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G200" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="40.200000000000003">
+      <c r="A201" s="7" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C201" s="6" t="s">
         <v>1132</v>
       </c>
-      <c r="B200" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C200" s="12" t="s">
+      <c r="D201" s="8" t="s">
         <v>1133</v>
       </c>
-      <c r="D200" s="14" t="s">
+      <c r="E201" s="11" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F201" s="6" t="s">
         <v>1134</v>
       </c>
-      <c r="E200" s="13" t="s">
+      <c r="G201" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="213.6">
+      <c r="A202" s="7" t="s">
         <v>1135</v>
       </c>
-      <c r="F200" s="12" t="s">
+      <c r="B202" s="5" t="s">
         <v>1136</v>
       </c>
-      <c r="G200" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A201" s="7" t="s">
+      <c r="C202" s="5" t="s">
         <v>1137</v>
       </c>
-      <c r="B201" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="5" t="s">
+      <c r="D202" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="E202" s="14" t="s">
         <v>1138</v>
       </c>
-      <c r="D201" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E201" s="18" t="s">
+      <c r="F202" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="F201" s="5" t="s">
+      <c r="G202" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="53.4">
+      <c r="A203" s="7" t="s">
         <v>1140</v>
       </c>
-      <c r="G201" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A202" s="7" t="s">
+      <c r="B203" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C203" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="B202" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="5" t="s">
+      <c r="D203" s="18" t="s">
         <v>1142</v>
       </c>
-      <c r="D202" s="22" t="s">
+      <c r="E203" s="14" t="s">
         <v>1143</v>
       </c>
-      <c r="E202" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F202" s="5" t="s">
+      <c r="F203" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="G202" s="5" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G203" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:7" ht="180">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="40.200000000000003">
       <c r="A204" s="7" t="s">
         <v>1145</v>
       </c>
       <c r="B204" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C204" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="C204" s="6" t="s">
+      <c r="D204" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E204" s="14" t="s">
         <v>1147</v>
       </c>
-      <c r="D204" s="8" t="s">
+      <c r="F204" s="5" t="s">
         <v>1148</v>
-      </c>
-[...4 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="205" spans="1:7" ht="39">
+    <row r="205" spans="1:7" ht="106.8">
       <c r="A205" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C205" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="B205" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C205" s="6" t="s">
+      <c r="D205" s="13" t="s">
         <v>1152</v>
       </c>
-      <c r="D205" s="8" t="s">
+      <c r="E205" s="14" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="304.8">
+      <c r="A206" s="7" t="s">
         <v>1153</v>
       </c>
-      <c r="E205" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F205" s="6" t="s">
+      <c r="B206" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D206" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="E206" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="F206" s="5" t="s">
         <v>1154</v>
       </c>
-      <c r="G205" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A206" s="7" t="s">
+      <c r="G206" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="53.4">
+      <c r="A207" s="7" t="s">
         <v>1155</v>
       </c>
-      <c r="B206" s="5" t="s">
+      <c r="B207" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C207" s="5" t="s">
         <v>1156</v>
       </c>
-      <c r="C206" s="5" t="s">
+      <c r="D207" s="18" t="s">
         <v>1157</v>
       </c>
-      <c r="D206" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E206" s="18" t="s">
+      <c r="E207" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="F207" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="F206" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="5" t="s">
+      <c r="G207" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="51.75">
-[...22 lines deleted...]
-    <row r="208" spans="1:7" ht="39">
+    <row r="208" spans="1:7" ht="41.4">
       <c r="A208" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>82</v>
+        <v>1270</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>1166</v>
       </c>
-      <c r="D208" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="18" t="s">
+      <c r="D208" s="18" t="s">
         <v>1167</v>
       </c>
+      <c r="E208" s="14" t="s">
+        <v>1168</v>
+      </c>
       <c r="F208" s="5" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="G208" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:7" ht="103.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="146.4">
       <c r="A209" s="7" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C209" s="5" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="D209" s="17" t="s">
         <v>1172</v>
       </c>
-      <c r="E209" s="18" t="s">
-        <v>1167</v>
+      <c r="D209" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E209" s="14" t="s">
+        <v>1174</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="G209" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:7" ht="294.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="41.4">
       <c r="A210" s="7" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>179</v>
+        <v>1177</v>
       </c>
       <c r="C210" s="5" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>1178</v>
+      </c>
+      <c r="D210" s="13" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>1174</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="51.75">
+    <row r="211" spans="1:7" ht="67.2">
       <c r="A211" s="7" t="s">
-        <v>1175</v>
-[...14 lines deleted...]
-        <v>1178</v>
+        <v>1181</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E211" s="11" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F211" s="6" t="s">
+        <v>1186</v>
       </c>
       <c r="G211" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:7" ht="40.5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="186">
       <c r="A212" s="7" t="s">
-        <v>1185</v>
-[...7 lines deleted...]
-      <c r="D212" s="22" t="s">
         <v>1187</v>
       </c>
-      <c r="E212" s="18" t="s">
+      <c r="B212" s="6" t="s">
         <v>1188</v>
       </c>
-      <c r="F212" s="5" t="s">
+      <c r="C212" s="6" t="s">
         <v>1189</v>
       </c>
+      <c r="D212" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E212" s="11" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F212" s="6" t="s">
+        <v>1192</v>
+      </c>
       <c r="G212" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:7" ht="141.75">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="66.599999999999994">
       <c r="A213" s="7" t="s">
-        <v>1190</v>
-[...7 lines deleted...]
-      <c r="D213" s="17" t="s">
         <v>1193</v>
       </c>
-      <c r="E213" s="18" t="s">
+      <c r="B213" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C213" s="6" t="s">
         <v>1194</v>
       </c>
-      <c r="F213" s="5" t="s">
+      <c r="D213" s="8" t="s">
         <v>1195</v>
+      </c>
+      <c r="E213" s="11" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F213" s="11" t="s">
+        <v>1197</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="214" spans="1:7" ht="40.5">
+    <row r="214" spans="1:7" ht="226.2">
       <c r="A214" s="7" t="s">
-        <v>1196</v>
-[...4 lines deleted...]
-      <c r="C214" s="5" t="s">
         <v>1198</v>
       </c>
-      <c r="D214" s="17" t="s">
+      <c r="B214" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="D214" s="8" t="s">
         <v>1199</v>
       </c>
-      <c r="E214" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F214" s="5" t="s">
+      <c r="E214" s="11" t="s">
         <v>1200</v>
       </c>
+      <c r="F214" s="6" t="s">
+        <v>676</v>
+      </c>
       <c r="G214" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:7" ht="65.25">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="106.8">
       <c r="A215" s="7" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D215" s="8" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="E215" s="11" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="F215" s="6" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G215" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:7" ht="180">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="172.8">
       <c r="A216" s="7" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>1208</v>
+        <v>767</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>1210</v>
       </c>
       <c r="E216" s="11" t="s">
         <v>1211</v>
       </c>
-      <c r="F216" s="6" t="s">
-        <v>1212</v>
+      <c r="F216" s="11" t="s">
+        <v>768</v>
       </c>
       <c r="G216" s="5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:7" ht="64.5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="66.599999999999994">
       <c r="A217" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>87</v>
+        <v>781</v>
       </c>
       <c r="C217" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="D217" s="8" t="s">
         <v>1214</v>
       </c>
-      <c r="D217" s="8" t="s">
+      <c r="E217" s="11" t="s">
         <v>1215</v>
       </c>
-      <c r="E217" s="11" t="s">
+      <c r="F217" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="41.4">
+      <c r="A218" s="7" t="s">
         <v>1216</v>
       </c>
-      <c r="F217" s="11" t="s">
+      <c r="B218" s="6" t="s">
         <v>1217</v>
       </c>
-      <c r="G217" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A218" s="7" t="s">
+      <c r="C218" s="6" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="E218" s="11" t="s">
         <v>1220</v>
       </c>
       <c r="F218" s="6" t="s">
-        <v>696</v>
+        <v>1221</v>
       </c>
       <c r="G218" s="5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:7" ht="103.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="40.200000000000003">
       <c r="A219" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="B219" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C219" s="6" t="s">
         <v>1223</v>
       </c>
-      <c r="C219" s="6" t="s">
+      <c r="D219" s="8" t="s">
         <v>1224</v>
       </c>
-      <c r="D219" s="8" t="s">
+      <c r="E219" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F219" s="6" t="s">
         <v>1225</v>
-      </c>
-[...4 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="220" spans="1:7" ht="154.5">
+    <row r="220" spans="1:7" ht="53.4">
       <c r="A220" s="7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="D220" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="E220" s="11" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F220" s="6" t="s">
         <v>1228</v>
-      </c>
-[...13 lines deleted...]
-        <v>788</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="221" spans="1:7" ht="64.5">
+    <row r="221" spans="1:7" ht="133.19999999999999">
       <c r="A221" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D221" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E221" s="11" t="s">
         <v>1233</v>
       </c>
-      <c r="B221" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D221" s="8" t="s">
+      <c r="F221" s="6" t="s">
         <v>1234</v>
       </c>
-      <c r="E221" s="11" t="s">
+      <c r="G221" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="146.4">
+      <c r="A222" s="7" t="s">
         <v>1235</v>
       </c>
-      <c r="F221" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A222" s="7" t="s">
+      <c r="B222" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="B222" s="6" t="s">
+      <c r="C222" s="6" t="s">
         <v>1237</v>
       </c>
-      <c r="C222" s="6" t="s">
+      <c r="D222" s="8" t="s">
         <v>1238</v>
       </c>
-      <c r="D222" s="8" t="s">
+      <c r="E222" s="11" t="s">
         <v>1239</v>
       </c>
-      <c r="E222" s="11" t="s">
+      <c r="F222" s="6" t="s">
         <v>1240</v>
       </c>
-      <c r="F222" s="6" t="s">
+      <c r="G222" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="53.4">
+      <c r="A223" s="7" t="s">
         <v>1241</v>
       </c>
-      <c r="G222" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A223" s="7" t="s">
+      <c r="B223" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C223" s="6" t="s">
         <v>1242</v>
       </c>
-      <c r="B223" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="6" t="s">
+      <c r="D223" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E223" s="11" t="s">
         <v>1243</v>
       </c>
-      <c r="D223" s="8" t="s">
+      <c r="F223" s="6" t="s">
         <v>1244</v>
       </c>
-      <c r="E223" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G223" s="5" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      <c r="A224" s="15" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="146.4">
+      <c r="A224" s="7" t="s">
         <v>1246</v>
       </c>
-      <c r="B224" s="12" t="s">
-[...8 lines deleted...]
-      <c r="E224" s="13" t="s">
+      <c r="B224" s="6" t="s">
         <v>1247</v>
       </c>
-      <c r="F224" s="12" t="s">
+      <c r="C224" s="6" t="s">
         <v>1248</v>
       </c>
+      <c r="D224" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E224" s="11" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F224" s="6" t="s">
+        <v>1251</v>
+      </c>
       <c r="G224" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:7" ht="129">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="40.200000000000003">
       <c r="A225" s="7" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>1250</v>
+        <v>36</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="D225" s="8" t="s">
-        <v>1252</v>
+        <v>189</v>
       </c>
       <c r="E225" s="11" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F225" s="6" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="226" spans="1:7" ht="141.75">
+    <row r="226" spans="1:7" ht="40.200000000000003">
       <c r="A226" s="7" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>1256</v>
+        <v>37</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="D226" s="8" t="s">
         <v>1258</v>
       </c>
       <c r="E226" s="11" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="F226" s="6" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="227" spans="1:7" ht="51.75">
+    <row r="227" spans="1:7" ht="41.4">
       <c r="A227" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C227" s="6" t="s">
         <v>1261</v>
       </c>
-      <c r="B227" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="6" t="s">
+      <c r="D227" s="8" t="s">
         <v>1262</v>
       </c>
-      <c r="D227" s="8" t="s">
+      <c r="E227" s="11" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G227" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="67.2">
+      <c r="A228" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B228" s="6" t="s">
         <v>1265</v>
       </c>
-      <c r="E227" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A228" s="7" t="s">
+      <c r="C228" s="6" t="s">
         <v>1266</v>
       </c>
-      <c r="B228" s="6" t="s">
+      <c r="D228" s="8" t="s">
         <v>1267</v>
       </c>
-      <c r="C228" s="6" t="s">
+      <c r="E228" s="11" t="s">
         <v>1268</v>
       </c>
-      <c r="D228" s="8" t="s">
+      <c r="F228" s="6" t="s">
         <v>1269</v>
       </c>
-      <c r="E228" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F228" s="6" t="s">
+      <c r="G228" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="53.4">
+      <c r="A229" s="7" t="s">
         <v>1271</v>
       </c>
-      <c r="G228" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A229" s="7" t="s">
+      <c r="B229" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="C229" s="6" t="s">
         <v>1272</v>
       </c>
-      <c r="B229" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="6" t="s">
+      <c r="D229" s="8" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E229" s="11" t="s">
         <v>1274</v>
       </c>
       <c r="F229" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="G229" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:7" ht="39">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="40.200000000000003">
       <c r="A230" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>1277</v>
       </c>
       <c r="D230" s="8" t="s">
         <v>1278</v>
       </c>
       <c r="E230" s="11" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="F230" s="6" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="G230" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:7" ht="40.5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="146.4">
       <c r="A231" s="7" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="D231" s="8" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="E231" s="11" t="s">
-        <v>1274</v>
+        <v>193</v>
       </c>
       <c r="F231" s="6" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="G231" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:7" ht="65.25">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="53.4">
       <c r="A232" s="7" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>1285</v>
+        <v>38</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D232" s="8" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="E232" s="11" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="F232" s="6" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="233" spans="1:7" ht="51.75">
-      <c r="A233" s="15" t="s">
+    <row r="233" spans="1:7" ht="147.6">
+      <c r="A233" s="7" t="s">
         <v>1291</v>
       </c>
-      <c r="B233" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="12" t="s">
+      <c r="B233" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C233" s="6" t="s">
         <v>1292</v>
       </c>
-      <c r="D233" s="14" t="s">
+      <c r="D233" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="E233" s="11" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F233" s="6" t="s">
         <v>1293</v>
-      </c>
-[...4 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="234" spans="1:7" ht="39">
+    <row r="234" spans="1:7" ht="53.4">
       <c r="A234" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C234" s="5" t="s">
         <v>1296</v>
       </c>
-      <c r="B234" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="6" t="s">
+      <c r="D234" s="18" t="s">
         <v>1297</v>
       </c>
-      <c r="D234" s="8" t="s">
+      <c r="E234" s="14" t="s">
         <v>1298</v>
       </c>
-      <c r="E234" s="11" t="s">
+      <c r="F234" s="5" t="s">
         <v>1299</v>
       </c>
-      <c r="F234" s="6" t="s">
+      <c r="G234" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="66.599999999999994">
+      <c r="A235" s="7" t="s">
         <v>1300</v>
       </c>
-      <c r="G234" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A235" s="7" t="s">
+      <c r="B235" s="6" t="s">
         <v>1301</v>
       </c>
-      <c r="B235" s="6" t="s">
+      <c r="C235" s="6" t="s">
         <v>1302</v>
       </c>
-      <c r="C235" s="6" t="s">
+      <c r="D235" s="8" t="s">
         <v>1303</v>
       </c>
-      <c r="D235" s="8" t="s">
+      <c r="E235" s="11" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="G235" s="5" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:7" ht="51.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="213.6">
       <c r="A236" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="C236" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E236" s="11" t="s">
         <v>1307</v>
       </c>
-      <c r="D236" s="8" t="s">
+      <c r="F236" s="6" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="53.4">
+      <c r="A237" s="7" t="s">
         <v>1308</v>
       </c>
-      <c r="E236" s="11" t="s">
+      <c r="B237" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="C237" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="F236" s="6" t="s">
+      <c r="D237" s="8" t="s">
         <v>1310</v>
       </c>
-      <c r="G236" s="5" t="s">
+      <c r="E237" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="79.8">
+      <c r="A238" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D238" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="E238" s="11" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F238" s="6" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G238" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="80.400000000000006">
+      <c r="A239" s="7" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B239" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E239" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="F239" s="6" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G239" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="132.6">
+      <c r="A240" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B240" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D240" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E240" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="F240" s="6" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G240" s="5" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="80.400000000000006">
+      <c r="A241" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D241" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E241" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="F241" s="6" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="80.400000000000006">
+      <c r="A242" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B242" s="6" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E242" s="11" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F242" s="6" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="41.4">
+      <c r="A243" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D243" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E243" s="11" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="160.19999999999999">
+      <c r="A244" s="9" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E244" s="11" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F244" s="6" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G244" s="6" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="237" spans="1:7" ht="143.25">
-[...3 lines deleted...]
-      <c r="B237" s="6" t="s">
+    <row r="245" spans="1:7" ht="53.4">
+      <c r="A245" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D245" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E245" s="11" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F245" s="6" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="40.200000000000003">
+      <c r="A246" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E246" s="11" t="s">
         <v>197</v>
       </c>
-      <c r="C237" s="6" t="s">
-[...11 lines deleted...]
-      <c r="G237" s="5" t="s">
+      <c r="F246" s="6" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="80.400000000000006">
+      <c r="A247" s="7" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E247" s="11" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F247" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G247" s="5" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="238" spans="1:7" ht="51.75">
-[...233 lines deleted...]
-      <c r="B248" s="12" t="s">
+    <row r="248" spans="1:7" ht="80.400000000000006">
+      <c r="A248" s="7" t="s">
         <v>1360</v>
       </c>
-      <c r="C248" s="12" t="s">
+      <c r="B248" s="6" t="s">
         <v>1361</v>
       </c>
-      <c r="D248" s="12" t="s">
+      <c r="C248" s="6" t="s">
         <v>1362</v>
       </c>
-      <c r="E248" s="13" t="s">
+      <c r="D248" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E248" s="11" t="s">
         <v>1364</v>
       </c>
-      <c r="F248" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="6" t="s">
+      <c r="F248" s="6" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G248" s="5" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="249" spans="1:7" ht="51.75">
+    <row r="249" spans="1:7" ht="53.4">
       <c r="A249" s="7" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>198</v>
+        <v>1367</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="D249" s="8" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="E249" s="11" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="F249" s="6" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="G249" s="6" t="s">
-        <v>113</v>
-[...9 lines deleted...]
-      <c r="C250" s="12" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="172.8">
+      <c r="A250" s="9" t="s">
         <v>1372</v>
       </c>
-      <c r="D250" s="14" t="s">
+      <c r="B250" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C250" s="6" t="s">
         <v>1373</v>
       </c>
-      <c r="E250" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F250" s="12" t="s">
+      <c r="D250" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E250" s="11" t="s">
         <v>1374</v>
       </c>
+      <c r="F250" s="6" t="s">
+        <v>1375</v>
+      </c>
       <c r="G250" s="6" t="s">
-        <v>113</v>
-[...9 lines deleted...]
-      <c r="C251" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="172.8">
+      <c r="A251" s="9" t="s">
         <v>1376</v>
       </c>
-      <c r="D251" s="14" t="s">
+      <c r="B251" s="6" t="s">
         <v>1377</v>
       </c>
-      <c r="E251" s="13" t="s">
+      <c r="C251" s="6" t="s">
         <v>1378</v>
       </c>
-      <c r="F251" s="12" t="s">
+      <c r="D251" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E251" s="11" t="s">
         <v>1379</v>
       </c>
-      <c r="G251" s="5" t="s">
-        <v>115</v>
+      <c r="F251" s="6" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="79.8">
+      <c r="A252" s="26" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B252" s="27" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C252" s="27" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D252" s="28" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E252" s="29" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F252" s="27" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G252" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="159.6">
+      <c r="A253" s="30" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B253" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C253" s="27" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D253" s="28" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E253" s="29" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F253" s="27" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G253" s="6" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:G251" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>