--- v0 (2025-11-08)
+++ v1 (2026-05-24)
@@ -1,213 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13845CB3" w14:textId="7D245635" w:rsidR="004815A9" w:rsidRDefault="004815A9" w:rsidP="004815A9">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F5C36D0" w14:textId="04673027" w:rsidR="00E822F2" w:rsidRDefault="00530E8E" w:rsidP="00C10FFF">
       <w:r w:rsidRPr="000902CB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11EF6A38" wp14:editId="760C2B68">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E267CF" wp14:editId="05AF0D68">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>857250</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:align>top</wp:align>
+              <wp:posOffset>-278157</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5671820" cy="1033145"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 40"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId4" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5671820" cy="1033145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E4FD71" w14:textId="77777777" w:rsidR="004815A9" w:rsidRDefault="004815A9" w:rsidP="004815A9">
-[...47 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C7EF8BC" w14:textId="77777777" w:rsidR="00E822F2" w:rsidRDefault="00E822F2" w:rsidP="00C10FFF"/>
+    <w:p w14:paraId="7CCD9C43" w14:textId="4F156F99" w:rsidR="00E822F2" w:rsidRDefault="00E822F2" w:rsidP="00E822F2">
       <w:r w:rsidRPr="000902CB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F9144A2" wp14:editId="6EADEDAC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E68C613" wp14:editId="5274E785">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1647190</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>120732</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>1901825</wp:posOffset>
+                  <wp:posOffset>1736062</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4397375" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="22225" b="17780"/>
+                <wp:extent cx="5208104" cy="45719"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Group 41"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4397375" cy="1270"/>
+                          <a:ext cx="5208104" cy="45719"/>
                           <a:chOff x="2915" y="2998"/>
                           <a:chExt cx="6926" cy="2"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Freeform 42"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2915" y="2998"/>
                             <a:ext cx="6926" cy="2"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 2915 2915"/>
                               <a:gd name="T1" fmla="*/ T0 w 6926"/>
                               <a:gd name="T2" fmla="+- 0 9841 2915"/>
                               <a:gd name="T3" fmla="*/ T2 w 6926"/>
                             </a:gdLst>
                             <a:ahLst/>
                             <a:cxnLst>
                               <a:cxn ang="0">
@@ -244,1242 +185,652 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6EC9AC58" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:129.7pt;margin-top:149.75pt;width:346.25pt;height:.1pt;z-index:-251656192;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="2915,2998" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApk6pF9QIAANkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uGH1JWlTG3WKoW2K&#10;Ad1WoNkHKLJ8wWRJk5Q43dePkuzUzVoM6F4MyqQPDw8p+uJy33G0Y9q0UhQ4OYkxYoLKshV1gX+s&#10;V5/OMTKWiJJwKViBH5nBl8v37y56lbNUNpKXTCMAESbvVYEba1UeRYY2rCPmRComwFlJ3RELR11H&#10;pSY9oHc8SuP4LOqlLpWWlBkDb6+DEy89flUxar9XlWEW8QIDN+uf2j837hktL0hea6Kalg40yBtY&#10;dKQVkPQAdU0sQVvd/gXVtVRLIyt7QmUXyapqKfM1QDVJfFTNrZZb5Wup875WB5lA2iOd3gxLv+1u&#10;tXpQ9zqwB/NO0p8GdIl6VedTvzvXIRht+q+yhH6SrZW+8H2lOwcBJaG91/fxoC/bW0Th5XyWLWaL&#10;U4wo+JJ0MchPG+iR+yjNEnCCL82y89Aa2twMH59l6Vn4MnWuiOQhpac50HJthzkyT1KZ/5PqoSGK&#10;+Q4YJ8W9Rm0JdWAkSAfVrzRjbjbR3HNyySFqVNNMpZx4XJgBxf8p4gt6jFK+pgbJ6dbYWyZ9M8ju&#10;ztgw4iVYvsXlwH0N16HqOEz7x08oRi6XfwxX4hCWjGEfIrSOUY986gF0xErHII+Vnc+TF7FmY5jD&#10;SidY0M16ZEiakTTdi4E1WIi4lRL7YVPSuHlZA7dxygABglyFr8RC7uPY8M2QQsOuON4SGiPYEpsg&#10;iSLWMXMpnIn6Ansp3ItO7thaepc9Gn9I8uTlYhoVmjhhFdzwhUvgZ/yQ1HGddFbIVcu57wIXjsos&#10;gYvlCBjJ29I5/UHXmyuu0Y7A/ktnySr1dw7AnoXBnhGlB2sYKW8G25KWBxviOWgLVy1MbrhnG1k+&#10;whRrGbYq/AXAaKT+jVEPG7XA5teWaIYR/yLgHmbJfO5WsD/MTxdABempZzP1EEEBqsAWQ+OdeWXD&#10;2t4q3dYNZEp8uUJ+hhVUtW7MPb/AajjAKvCW359gPVvQ07OPevojLf8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDNmr464QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb3aQa7cZs&#10;SinqqQi2gvQ2TaZJaHY2ZLdJ+u9dvehtPh7eeSZbTqYVA/WusawhnkUgiAtbNlxp+Ny93i1AOI9c&#10;YmuZNFzIwTK/vsowLe3IHzRsfSVCCLsUNdTed6mUrqjJoJvZjjjsjrY36EPbV7LscQzhppXzKHqU&#10;BhsOF2rsaF1TcdqejYa3EcfVffwybE7H9WW/S96/NjFpfXszrZ5BeJr8Hww/+kEd8uB0sGcunWg1&#10;zBP1ENBQKJWACIRKYgXi8Dt5Apln8v8P+TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;KZOqRfUCAADZBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAzZq+OuEAAAALAQAADwAAAAAAAAAAAAAAAABPBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
+              <v:group w14:anchorId="22590932" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.5pt;margin-top:136.7pt;width:410.1pt;height:3.6pt;z-index:-251655168;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin="2915,2998" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxLT7C9QIAANoGAAAOAAAAZHJzL2Uyb0RvYy54bWykVW1v2yAQ/j5p/wHxcdPqlyZtbNWpprap&#10;JnVbpWY/gGD8omFgQOJ0v34H2KmbtZrUfUGH73ju4bnjfHG57zjaMW1aKQqcnMQYMUFl2Yq6wD/W&#10;q08LjIwloiRcClbgR2bw5fL9u4te5SyVjeQl0whAhMl7VeDGWpVHkaEN64g5kYoJcFZSd8TCVtdR&#10;qUkP6B2P0jg+i3qpS6UlZcbA1+vgxEuPX1WM2u9VZZhFvMDAzfpV+3Xj1mh5QfJaE9W0dKBB3sCi&#10;I62ApAeoa2IJ2ur2L6iupVoaWdkTKrtIVlVLmb8D3CaJj25zq+VW+bvUeV+rg0wg7ZFOb4al33a3&#10;Wj2oex3Yg3kn6U8DukS9qvOp3+3rEIw2/VdZQj3J1kp/8X2lOwcBV0J7r+/jQV+2t4jCx3kaL5J4&#10;hhEF32x+nmRBf9pAkdypNEvmGIEzzbLF6LsZTp9l6Vk4mjpXRPKQ0/MceLm6QyOZJ63M/2n10BDF&#10;fAmM0+Jeo7YE7hgJ0sH1V5ox15xo5jm55BA1ymmmWk48LsyA5P9U8QU9Ri1fU4PkdGvsLZO+GmR3&#10;Z2zo8RIsX+Ny4L6G91B1HNr94ycUI5fLL8ObOIQlY9iHCK1j1COfegAdsdIxyGNli1nyItbpGOaw&#10;0gkWVLMeGZJmJE33YmANFiJupsS+25Q0rl/WwG1sM0CAIHfDV2Ih93FsODOk0DAsjseExgjGxCZI&#10;ooh1zFwKZ6K+wF4K96GTO7aW3mWP+h+SPHm5mEaFIk5YBTeccAl8jx+SOq6Tygq5ajn3VeDCUTlN&#10;zudeGyN5WzqnY2N0vbniGu0IDMD0NFmlfuYB2LMwGDSi9GANI+XNYFvS8mBDPAdt4amFzg3vbCPL&#10;R+hiLcNYhd8AGI3UvzHqYaQW2PzaEs0w4l8EvMMsmc3cDPYbeP5ABempZzP1EEEBqsAWQ+GdeWXD&#10;3N4q3dYNZEr8dYX8DDOoal2be36B1bCBUeAtP0DBejahp3sf9fRLWv4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDWtEV64QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPMDJQ1x&#10;qqoCTlUlWqSqt22yTaLGdhS7Sfr2LCc4zuxo9ptsOelWDNS7xhoF4SwAQaawZWMqBd/7j6cEhPNo&#10;SmytIQU3crDM7+8yTEs7mi8adr4SXGJcigpq77tUSlfUpNHNbEeGb2fba/Qs+0qWPY5crlsZBcFc&#10;amwMf6ixo3VNxWV31Qo+RxxXcfg+bC7n9e24f9keNiEp9fgwrd5AeJr8Xxh+8RkdcmY62aspnWhZ&#10;L3iKVxC9xs8gOJDEiwjEiZ0kmIPMM/l/Qv4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8S0+wvUCAADaBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1rRFeuEAAAAKAQAADwAAAAAAAAAAAAAAAABPBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAF0GAAAAAA==&#10;">
                 <v:shape id="Freeform 42" o:spid="_x0000_s1027" style="position:absolute;left:2915;top:2998;width:6926;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6926,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAE+IhexQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gQvpdlUrdg02yJFwXozFqS31+xrEsy+TXfXNPrr3YLQ4zAz3zD5ajCt6Mn5xrKCaZKC&#10;IC6tbrhSsP14mTyC8AFZY2uZFPyQh9XyapRjpu2J36kvQiUihH2GCuoQukxKX9Zk0Ce2I47ewTqD&#10;IUpXSe3wFOGmlbdp+iANNhwXauxoXVP5VXwbBW/p3Xz2uZ/KeSHHR+02/e75t1fq5np4WoAINIRL&#10;+L/9qhXcw/lKvAFy+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAE+IhexQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l6926,e" filled="f" strokecolor="#231f20" strokeweight=".25pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6926,0" o:connectangles="0,0"/>
                 </v:shape>
-                <w10:wrap anchorx="page" anchory="page"/>
+                <w10:wrap anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D675AC5" w14:textId="42876337" w:rsidR="004815A9" w:rsidRDefault="004815A9" w:rsidP="004815A9">
-[...215 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="2AFD5870" w14:textId="1324AFB5" w:rsidR="00C10FFF" w:rsidRPr="00E822F2" w:rsidRDefault="00E822F2" w:rsidP="00E822F2">
+      <w:r>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10FFF">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C10FFF" w:rsidRPr="001C2C62">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Riepnieku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C10FFF" w:rsidRPr="001C2C62">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iela 2, Rīga, LV-1050, tālr. 67234335, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10FFF">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10FFF" w:rsidRPr="001C2C62">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasts </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10FFF">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>pasts</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10FFF" w:rsidRPr="001C2C62">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>@vdzti.gov.lv, www.vdzti.gov.lv</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41121D65" w14:textId="77777777" w:rsidR="004815A9" w:rsidRDefault="004815A9" w:rsidP="004815A9">
-[...10 lines deleted...]
-    <w:p w14:paraId="1981098E" w14:textId="77777777" w:rsidR="00A40DD3" w:rsidRDefault="00A40DD3" w:rsidP="00085A41">
+    <w:p w14:paraId="2ED8A46E" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A40BD37" w14:textId="7586954B" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="60CFBAFC" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8374B">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="06583CB2" w14:textId="77777777" w:rsidR="00A40DD3" w:rsidRPr="00F8374B" w:rsidRDefault="00A40DD3" w:rsidP="00085A41">
+    <w:p w14:paraId="2C825123" w14:textId="4828D066" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par Valsts dzelzceļa tehniskās inspekcijas nomātām biroja telpām:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30A7B5E2" w14:textId="27BA85B4" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="1E6F6EEE" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8374B">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2CF95CD8" w14:textId="68735EFE" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="33FF5151" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Kadastra numurs – </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">1. Nekustamā īpašuma adrese – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>Riepnieku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iela 2, Rīga, LV-1050;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756B97B8" w14:textId="0DAB96E3" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="64DF5462" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Platība – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00567452" w:rsidRPr="00F8374B">
+        <w:t xml:space="preserve">2. Kadastra numurs – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10FFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-        <w:t>2</w:t>
+        </w:rPr>
+        <w:t>0100 910 3866</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA85219" w14:textId="269FD59A" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="66B52A23" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4. Lietošanas mērķis – Valsts dzelzceļa tehniskās inspekcijas funkciju nodrošināšana;</w:t>
+        <w:t xml:space="preserve">3. Platība – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>360,4 m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4362646B" w14:textId="50458696" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="4F1E6831" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5. Iznomātājs – SIA „</w:t>
-[...19 lines deleted...]
-        <w:t>”, reģ.Nr.40003923802, Dzirnavu iela 147a, Rīga,</w:t>
+        <w:t>4. Lietošanas mērķis – Valsts dzelzceļa tehniskās inspekcijas funkciju nodrošināšana;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B346D2" w14:textId="08650661" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="5C8FF3B8" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LV-1050;</w:t>
+        <w:t>5. Iznomātājs – SIA „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arodcentrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”, reģ.Nr.40003923802, Dzirnavu iela 147a, Rīga,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B00ECE" w14:textId="423DECD7" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="1985C478" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...66 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>LV-1050;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A34BB6B" w14:textId="4CFB271D" w:rsidR="00085A41" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="3BCEF547" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7. Nomas līguma darbības termiņš – no 2014.gada 1.janvāra līdz 2025.gada</w:t>
+        <w:t xml:space="preserve">6. Telpu nomas maksas apmērs – nomas maksa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10,81</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EUR/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE93808" w14:textId="6406D5C1" w:rsidR="004815A9" w:rsidRPr="00F8374B" w:rsidRDefault="00085A41" w:rsidP="00085A41">
+    <w:p w14:paraId="0DA47BCA" w14:textId="4DDA5A82" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
       <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8374B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>7. Nomas līguma darbības termiņš – no 2014.gada 1.janvāra līdz 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.gada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2DA36F" w14:textId="77777777" w:rsidR="00C10FFF" w:rsidRPr="00F8374B" w:rsidRDefault="00C10FFF" w:rsidP="00C10FFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8374B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>31.decembrim.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004815A9" w:rsidRPr="00F8374B" w:rsidSect="00A4224E">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="234A1F54" w14:textId="7F1E7CAA" w:rsidR="00CF0C2C" w:rsidRDefault="00CF0C2C"/>
+    <w:sectPr w:rsidR="00CF0C2C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...374 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vLC/TbN3BjDVC21DAQugAS86gW9W3hpOGz6lDTufg7no3DzKmdv6UQHHfEkFWXLRlPPSeO+ooNh3d3uJF4Ne8A==" w:salt="3NTd0DZ2niwD6tKkLYD21w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009713E9"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FA3D0F"/>
+    <w:rsidRoot w:val="009F4821"/>
+    <w:rsid w:val="0009583C"/>
+    <w:rsid w:val="003D70ED"/>
+    <w:rsid w:val="00530E8E"/>
+    <w:rsid w:val="00915A27"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rsid w:val="00C10FFF"/>
+    <w:rsid w:val="00CF0C2C"/>
+    <w:rsid w:val="00E822F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A1204DD"/>
+  <w14:docId w14:val="29A2A6A1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DA91BA9B-CECD-4D12-A6FF-2D761B50FA5B}"/>
+  <w15:docId w15:val="{DD59797E-F404-4BE0-ADD8-66384E9A0440}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1594,51 +945,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1821,475 +1172,850 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citts">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009713E9"/>
+    <w:rsid w:val="009F4821"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="Intensvsizclums">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004815A9"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...7 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:name w:val="Galvene Rakstz."/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Galvene"/>
-[...24 lines deleted...]
-    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Intensvscitts"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Kjene"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004815A9"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F4821"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>79</Words>
-  <Characters>455</Characters>
+  <Words>412</Words>
+  <Characters>235</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-  <Lines>3</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>533</CharactersWithSpaces>
+  <CharactersWithSpaces>646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>linda.gailite</dc:creator>
+  <dc:creator>Daiga Tumševica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>