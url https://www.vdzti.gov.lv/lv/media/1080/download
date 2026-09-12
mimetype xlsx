--- v1 (2026-02-08)
+++ v2 (2026-09-12)
@@ -2,91 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.30.102\Sertifikacija\ECM SERTIFIKATI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dati.vdzti.local\Dokumenti\Sertifikacija\ECM SERTIFIKATI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42435238-9303-41E4-9EF0-2C4C2A27383A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{685CF3C3-E32E-4541-A476-6CA3BD4CEE89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{195FBDAC-0A29-496D-AFA8-3BB9D10BBEE9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{195FBDAC-0A29-496D-AFA8-3BB9D10BBEE9}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$I$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$I$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="125">
   <si>
     <t>Sertifikāta Nr.</t>
   </si>
   <si>
     <t>Sertifikāta turētājs</t>
   </si>
   <si>
     <t>Derīgs līdz</t>
   </si>
   <si>
     <t>Veicamās funkcijas</t>
   </si>
   <si>
     <t>Daļēji veicamo funkciju apraksts</t>
-  </si>
-[...1 lines deleted...]
-    <t>17.02.2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Pārvaldības funkcija
 </t>
   </si>
   <si>
     <t>Tehniskās apkopes pilnveidošanas funkcija</t>
   </si>
   <si>
     <t>Tehniskās apkopes pārvaldības funkcija</t>
   </si>
   <si>
     <t>Tehniskās apkopes veikšanas funkcija (daļēji)</t>
   </si>
   <si>
     <t xml:space="preserve">AS “Baltijas Ekspresis”  </t>
   </si>
   <si>
     <t>27.09.2026.</t>
   </si>
   <si>
     <t>Vilces līdzekļi</t>
   </si>
   <si>
     <t>LV3102210006</t>
@@ -182,59 +179,50 @@
     <t>02.08.2027.</t>
   </si>
   <si>
     <t xml:space="preserve">LV3120228009 </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Trans Vagon Group”  </t>
   </si>
   <si>
     <t>28.09.2027.</t>
   </si>
   <si>
     <t>LV3120228011</t>
   </si>
   <si>
     <t>Kooperatīva Sabiedrība ,,VAKS”</t>
   </si>
   <si>
     <t>24.07.2027.</t>
   </si>
   <si>
     <t>Dīzeļlokomotīves</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGK2 un TGK2V tehniskās apkopes TA-1, TA-2 un TA-3 apjomā</t>
-  </si>
-[...7 lines deleted...]
-    <t>04.09.2027.</t>
   </si>
   <si>
     <t>LV3120228013</t>
   </si>
   <si>
     <t xml:space="preserve">SIA “EKRA CAPITAL”  </t>
   </si>
   <si>
     <t>16.10.2027.</t>
   </si>
   <si>
     <t>LV3120238001</t>
   </si>
   <si>
     <t>SIA "OLDI"</t>
   </si>
   <si>
     <t>18.02.2028.</t>
   </si>
   <si>
     <t xml:space="preserve">Darbības apjoms </t>
   </si>
   <si>
     <t xml:space="preserve">SIA "RNC Rail" </t>
   </si>
@@ -292,128 +280,107 @@
 2.1.	 ER2, ER2m, ER2T tipa (sērijas) elektrovilcieniem; 
 2.2.	 DR1A, DR1AM un DR1B tipa (sērijas) dīzeļvilcieniem; 
 2.3.	 TGM3A un TGM4A tipa (sērijas) dīzeļlokomotīvēm.              
 3.	BP, EO, EM, EV, EVY, EH apkopju un remontu veikšana 16Ev elektrovilcieniem.
 </t>
   </si>
   <si>
     <t>LV3120238010</t>
   </si>
   <si>
     <t>SIA "RCPF"</t>
   </si>
   <si>
     <t>14.08.2028.</t>
   </si>
   <si>
     <t>SIA "Alpha Ekspress"</t>
   </si>
   <si>
     <t>24.08.2028.</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGM4 tehniskās apkopes TA-2, TA-3 apjomā un kārtējais remonts TR-1 apjomā</t>
   </si>
   <si>
-    <t>LV3120238012</t>
-[...1 lines deleted...]
-  <si>
     <t>AS "BALTIJAS TRANZĪTA SERVISS"</t>
   </si>
   <si>
     <t>20.10.2028.</t>
   </si>
   <si>
-    <t xml:space="preserve">dīzeļlokomotīvju ČME3 tipa (sērijas) tehniskās apkopes TA-2 apjomā </t>
-[...1 lines deleted...]
-  <si>
     <t>LV3120238014</t>
   </si>
   <si>
     <t>SIA "VEGA STIVIDORS"</t>
   </si>
   <si>
     <t>21.12.2028.</t>
   </si>
   <si>
-    <t>SIA ,,L-EKSPRESIS”</t>
-[...4 lines deleted...]
-  <si>
     <t>LV3120248003</t>
   </si>
   <si>
     <t>Vero Trade SIA</t>
   </si>
   <si>
     <t>14.02.2029.</t>
   </si>
   <si>
     <t>LV3120238011</t>
   </si>
   <si>
     <t>LV3120248005</t>
   </si>
   <si>
     <t>"LATGRAN" SIA</t>
   </si>
   <si>
     <t>28.03.2029.</t>
   </si>
   <si>
     <t>LV3120248006</t>
   </si>
   <si>
     <t>SIA "EXTRON BALTIC"</t>
   </si>
   <si>
     <t>27.05.2029.</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGM23BV tehniskās apkopes TA-1, TA-2, TA-3 apjomā</t>
   </si>
   <si>
     <t>LV3120248007</t>
   </si>
   <si>
     <t>SIA "L &amp; K Būve"</t>
   </si>
   <si>
     <t>26.05.2029.</t>
   </si>
   <si>
-    <t>LV3120248008</t>
-[...7 lines deleted...]
-  <si>
     <t>dīzeļlokomotīvju ČME3 tipa (sērijas)  tehniskās apkopes TA-2, TA-3, TA-5 apjomā un  kārtējais remonts TR-1 apjomā; dīzeļlokomotīvju 2M62 tipa (sērijas)  tehniskās apkopes TA-2 un TA-5 apjomā; dīzeļlokomotīvju 2TE116 tipa (sērijas)  tehniskās apkopes TA-2, TA-3 un TA-5 apjomā un kārtējais remonts TR-1, TR-2 apjomā; dīzeļlokomotīvju TEM2 tipa (sērijas) tehniskās apkopes TA-2 apjomā; dīzeļlokomotīvju TGM4 un TGM4A tipa (sērijas) tehniskās apkopes TA-2, TA-3 un TA-5 apjomā un kārtējais remonts TR-1 apjomā; ritošā sastāva gaisa rezervuāru ārējās apskates un hidrauliskās pārbaudes.</t>
   </si>
   <si>
     <t>LV3120248009</t>
   </si>
   <si>
     <t>LV3120248010</t>
   </si>
   <si>
     <t>Lauksaimniecības pakalpojumu kooperatīvā sabiedrība "LATRAPS"</t>
   </si>
   <si>
     <t>03.12.2029.</t>
   </si>
   <si>
     <t xml:space="preserve">dīzeļlokomotīvju TGM23BV tehniskās apkopes TA-1, TA-2, TA-3 apjomā  </t>
   </si>
   <si>
     <t>LV3120248011</t>
   </si>
   <si>
     <t>SIA "OPTIMUS PLUSS"</t>
   </si>
   <si>
     <t>22.12.2029.</t>
@@ -437,50 +404,56 @@
     <t>SIA "ERSTE EG"</t>
   </si>
   <si>
     <t>LV3120258003</t>
   </si>
   <si>
     <t>SIA LSEZ "LIEPAJA BULK TERMINAL LTD"</t>
   </si>
   <si>
     <t>22.05.2029.</t>
   </si>
   <si>
     <t>Dīzeļlokomotīvju TGM23V tipa (sērijas) tehniskās apkopes TA-2 un TA-3 apjomā un kārtējais remonts TR-1 un TR-3 apjomā</t>
   </si>
   <si>
     <t>LV3120258004</t>
   </si>
   <si>
     <t>SIA "Linas Agro" Graudu centrs</t>
   </si>
   <si>
     <t>15.05.2029.</t>
   </si>
   <si>
     <t xml:space="preserve">Dīzeļlokomotīvju TGM23V tipa (sērijas) tehniskās apkopes TA-2 un TA-3 apjomā </t>
+  </si>
+  <si>
+    <t>LV3102260001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dīzeļlokomotīvju  ČME3, 2TE10U, 2TE116 tipa (sērijas) tehniskās apkopes TA-2 apjomā </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -584,104 +557,101 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
@@ -961,1033 +931,979 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}">
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="J31" sqref="J1:K1048576"/>
+      <selection activeCell="A12" sqref="A12:XFD12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15" style="2" customWidth="1"/>
-    <col min="2" max="2" width="20.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="13.140625" style="2"/>
+    <col min="2" max="2" width="20.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" style="2"/>
+    <col min="4" max="4" width="43.109375" style="2" customWidth="1"/>
+    <col min="5" max="8" width="10.6640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="34.109375" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="13.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="66" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="D2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="E2" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="6" t="s">
+    </row>
+    <row r="3" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="I3" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="8" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="E4" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
-    <row r="5" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="C5" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
-    <row r="6" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A6" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="C6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
-    <row r="7" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A7" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="C7" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
-    <row r="8" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="66" x14ac:dyDescent="0.3">
       <c r="A8" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="D8" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...11 lines deleted...]
-      <c r="I8" s="7" t="s">
+    </row>
+    <row r="9" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A9" s="18" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B9" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="C9" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
-    <row r="10" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A10" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="C10" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
-    <row r="11" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" ht="66" x14ac:dyDescent="0.3">
       <c r="A11" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="C11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="D11" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="E11" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="12" t="s">
-[...11 lines deleted...]
-      <c r="I11" s="14" t="s">
+    </row>
+    <row r="12" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A12" s="18" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="B12" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="C12" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
-    <row r="13" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="18" t="s">
+    <row r="13" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
-    <row r="14" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="D14" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H14" s="14"/>
+      <c r="I14" s="7"/>
+    </row>
+    <row r="15" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="8" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="B15" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="7"/>
     </row>
-    <row r="16" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="7"/>
     </row>
-    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="D17" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+    </row>
+    <row r="18" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G17" s="6" t="s">
+      <c r="B18" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" s="14"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9" ht="250.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H19" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H17" s="14"/>
-[...34 lines deleted...]
-      <c r="C19" s="3" t="s">
+      <c r="I19" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="8" t="s">
-[...14 lines deleted...]
-    <row r="20" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
+    </row>
+    <row r="20" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="B20" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="C20" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="5" t="s">
-        <v>12</v>
+      <c r="D20" s="8" t="s">
+        <v>20</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G20" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H20" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="16" t="s">
+      <c r="I21" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="6" t="s">
+    </row>
+    <row r="22" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A22" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H22" s="7"/>
+      <c r="I22" s="10"/>
+    </row>
+    <row r="23" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="7"/>
+      <c r="I23" s="10"/>
+    </row>
+    <row r="24" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H21" s="7"/>
-[...3 lines deleted...]
-      <c r="A22" s="15" t="s">
+      <c r="I25" s="10" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="9" t="s">
-[...104 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="B26" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="C26" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H26" s="7"/>
-      <c r="I26" s="7"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="I26" s="17"/>
+    </row>
+    <row r="27" spans="1:9" ht="206.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I27" s="10" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C27" s="4" t="s">
+      <c r="B28" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="6" t="s">
+      <c r="C28" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H27" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="I28" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="B28" s="16" t="s">
+    </row>
+    <row r="29" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="B29" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="6" t="s">
+      <c r="C29" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H28" s="7"/>
-[...21 lines deleted...]
-      <c r="G29" s="6" t="s">
+      <c r="I29" s="10" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="11">
+        <v>47540</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H29" s="6" t="s">
-[...25 lines deleted...]
-      <c r="G30" s="6" t="s">
+      <c r="I30" s="10" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="7"/>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H30" s="6" t="s">
-[...25 lines deleted...]
-      <c r="G31" s="6" t="s">
+      <c r="I32" s="10" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" s="6" t="s">
         <v>8</v>
-      </c>
-[...59 lines deleted...]
-        <v>9</v>
       </c>
       <c r="I33" s="10" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:9" ht="66" x14ac:dyDescent="0.3">
       <c r="A34" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I34" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="C34" s="4" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I35" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}"/>
+  <autoFilter ref="A1:I34" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>