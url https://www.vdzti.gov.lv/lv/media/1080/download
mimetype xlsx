--- v2 (2026-09-12)
+++ v3 (2026-10-27)
@@ -5,124 +5,103 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dati.vdzti.local\Dokumenti\Sertifikacija\ECM SERTIFIKATI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{685CF3C3-E32E-4541-A476-6CA3BD4CEE89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{202B4937-3F97-4F5F-A0DA-64111ADDA45E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{195FBDAC-0A29-496D-AFA8-3BB9D10BBEE9}"/>
+    <workbookView xWindow="1755" yWindow="1545" windowWidth="43245" windowHeight="19170" xr2:uid="{195FBDAC-0A29-496D-AFA8-3BB9D10BBEE9}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$I$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lapa1!$A$1:$I$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="116">
   <si>
     <t>Sertifikāta Nr.</t>
   </si>
   <si>
     <t>Sertifikāta turētājs</t>
   </si>
   <si>
     <t>Derīgs līdz</t>
   </si>
   <si>
     <t>Veicamās funkcijas</t>
   </si>
   <si>
     <t>Daļēji veicamo funkciju apraksts</t>
   </si>
   <si>
     <t xml:space="preserve">Pārvaldības funkcija
 </t>
   </si>
   <si>
     <t>Tehniskās apkopes pilnveidošanas funkcija</t>
   </si>
   <si>
     <t>Tehniskās apkopes pārvaldības funkcija</t>
   </si>
   <si>
     <t>Tehniskās apkopes veikšanas funkcija (daļēji)</t>
   </si>
   <si>
-    <t xml:space="preserve">AS “Baltijas Ekspresis”  </t>
-[...4 lines deleted...]
-  <si>
     <t>Vilces līdzekļi</t>
   </si>
   <si>
-    <t>LV3102210006</t>
-[...13 lines deleted...]
-  <si>
     <t>LV3102210007</t>
   </si>
   <si>
     <t>SIA “LDZ CARGO”</t>
   </si>
   <si>
     <t>16.12.2026.</t>
   </si>
   <si>
     <t>Kravas vagoni (1520 mm sliežu ceļa platuma tīklam paredzētie kravas vagoni, kurus paredz izmantot ne tikai Eiropas Savienībā, bet arī pārvadājumiem uz valstīm un no valstīm, kuras nav Eiropas Savienības dalībvalstis)</t>
   </si>
   <si>
     <t>Vilces līdzekļu tehniskās apkopes TA-1 un TA-2</t>
   </si>
   <si>
     <t>LV3102210008</t>
   </si>
   <si>
     <t>SIA “S &amp; S TRANSIT”</t>
   </si>
   <si>
     <t>26.12.2026.</t>
   </si>
   <si>
     <t>LV3120228002</t>
@@ -182,53 +161,50 @@
     <t xml:space="preserve">LV3120228009 </t>
   </si>
   <si>
     <t xml:space="preserve">SIA “Trans Vagon Group”  </t>
   </si>
   <si>
     <t>28.09.2027.</t>
   </si>
   <si>
     <t>LV3120228011</t>
   </si>
   <si>
     <t>Kooperatīva Sabiedrība ,,VAKS”</t>
   </si>
   <si>
     <t>24.07.2027.</t>
   </si>
   <si>
     <t>Dīzeļlokomotīves</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGK2 un TGK2V tehniskās apkopes TA-1, TA-2 un TA-3 apjomā</t>
   </si>
   <si>
     <t>LV3120228013</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">SIA “EKRA CAPITAL”  </t>
   </si>
   <si>
     <t>16.10.2027.</t>
   </si>
   <si>
     <t>LV3120238001</t>
   </si>
   <si>
     <t>SIA "OLDI"</t>
   </si>
   <si>
     <t>18.02.2028.</t>
   </si>
   <si>
     <t xml:space="preserve">Darbības apjoms </t>
   </si>
   <si>
     <t xml:space="preserve">SIA "RNC Rail" </t>
   </si>
   <si>
     <t>09.02.2028.</t>
   </si>
   <si>
     <t>LV3120238003</t>
   </si>
@@ -337,56 +313,50 @@
   <si>
     <t>28.03.2029.</t>
   </si>
   <si>
     <t>LV3120248006</t>
   </si>
   <si>
     <t>SIA "EXTRON BALTIC"</t>
   </si>
   <si>
     <t>27.05.2029.</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGM23BV tehniskās apkopes TA-1, TA-2, TA-3 apjomā</t>
   </si>
   <si>
     <t>LV3120248007</t>
   </si>
   <si>
     <t>SIA "L &amp; K Būve"</t>
   </si>
   <si>
     <t>26.05.2029.</t>
   </si>
   <si>
-    <t>dīzeļlokomotīvju ČME3 tipa (sērijas)  tehniskās apkopes TA-2, TA-3, TA-5 apjomā un  kārtējais remonts TR-1 apjomā; dīzeļlokomotīvju 2M62 tipa (sērijas)  tehniskās apkopes TA-2 un TA-5 apjomā; dīzeļlokomotīvju 2TE116 tipa (sērijas)  tehniskās apkopes TA-2, TA-3 un TA-5 apjomā un kārtējais remonts TR-1, TR-2 apjomā; dīzeļlokomotīvju TEM2 tipa (sērijas) tehniskās apkopes TA-2 apjomā; dīzeļlokomotīvju TGM4 un TGM4A tipa (sērijas) tehniskās apkopes TA-2, TA-3 un TA-5 apjomā un kārtējais remonts TR-1 apjomā; ritošā sastāva gaisa rezervuāru ārējās apskates un hidrauliskās pārbaudes.</t>
-[...4 lines deleted...]
-  <si>
     <t>LV3120248010</t>
   </si>
   <si>
     <t>Lauksaimniecības pakalpojumu kooperatīvā sabiedrība "LATRAPS"</t>
   </si>
   <si>
     <t>03.12.2029.</t>
   </si>
   <si>
     <t xml:space="preserve">dīzeļlokomotīvju TGM23BV tehniskās apkopes TA-1, TA-2, TA-3 apjomā  </t>
   </si>
   <si>
     <t>LV3120248011</t>
   </si>
   <si>
     <t>SIA "OPTIMUS PLUSS"</t>
   </si>
   <si>
     <t>22.12.2029.</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju TGM4 tipa (sērijas)  tehniskās apkopes TA-1, TA-2, TA-3 apjomā un kārtējais remonts TR-1 apjomā</t>
   </si>
   <si>
     <t>LV3120258001</t>
@@ -410,57 +380,60 @@
     <t>SIA LSEZ "LIEPAJA BULK TERMINAL LTD"</t>
   </si>
   <si>
     <t>22.05.2029.</t>
   </si>
   <si>
     <t>Dīzeļlokomotīvju TGM23V tipa (sērijas) tehniskās apkopes TA-2 un TA-3 apjomā un kārtējais remonts TR-1 un TR-3 apjomā</t>
   </si>
   <si>
     <t>LV3120258004</t>
   </si>
   <si>
     <t>SIA "Linas Agro" Graudu centrs</t>
   </si>
   <si>
     <t>15.05.2029.</t>
   </si>
   <si>
     <t xml:space="preserve">Dīzeļlokomotīvju TGM23V tipa (sērijas) tehniskās apkopes TA-2 un TA-3 apjomā </t>
   </si>
   <si>
     <t>LV3102260001</t>
   </si>
   <si>
     <t xml:space="preserve">Dīzeļlokomotīvju  ČME3, 2TE10U, 2TE116 tipa (sērijas) tehniskās apkopes TA-2 apjomā </t>
+  </si>
+  <si>
+    <t>SIA “EKRA CAPITAL”  APTURĒTA DARBĪBA 15.09.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -483,50 +456,58 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman Baltic"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
@@ -557,100 +538,103 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
@@ -931,979 +915,921 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}">
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="13.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="2" customWidth="1"/>
-    <col min="2" max="2" width="20.6640625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="13.109375" style="2"/>
+    <col min="2" max="2" width="20.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" style="2"/>
+    <col min="4" max="4" width="43.140625" style="2" customWidth="1"/>
+    <col min="5" max="8" width="10.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="34.140625" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="13.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="26.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="66" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D2" s="8" t="s">
+        <v>13</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="18" t="s">
+      <c r="C3" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="D3" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+    </row>
+    <row r="4" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="B4" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="C4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="6" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D4" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
-    <row r="5" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A5" s="18" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
-    <row r="6" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
-    <row r="7" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="E7" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I7" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="4" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="D7" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="B8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="D8" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="C9" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D9" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
-    <row r="10" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="3" t="s">
+    </row>
+    <row r="11" spans="1:9" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="B11" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A11" s="18" t="s">
+      <c r="D11" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="B12" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="D12" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
-    <row r="13" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="D14" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H14" s="14"/>
       <c r="I14" s="7"/>
     </row>
-    <row r="15" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="7"/>
     </row>
-    <row r="16" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+    </row>
+    <row r="17" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="14"/>
+      <c r="I17" s="7"/>
+    </row>
+    <row r="18" spans="1:9" ht="242.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B18" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...18 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="C18" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="D18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I18" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="3" t="s">
+    </row>
+    <row r="19" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="D17" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="B19" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="C19" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="D19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A19" s="15" t="s">
+      <c r="C20" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="D20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I20" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...22 lines deleted...]
-      <c r="A20" s="15" t="s">
+    </row>
+    <row r="21" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B21" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="C21" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="D20" s="8" t="s">
-[...18 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="D21" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="10"/>
+    </row>
+    <row r="22" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="B22" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...14 lines deleted...]
-      <c r="I21" s="7" t="s">
+      <c r="C22" s="3" t="s">
         <v>80</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D22" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H22" s="7"/>
       <c r="I22" s="10"/>
     </row>
-    <row r="23" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="C24" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="D24" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I24" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="D23" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A24" s="15" t="s">
+    </row>
+    <row r="25" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="C25" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="D25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="7"/>
+      <c r="I25" s="17"/>
+    </row>
+    <row r="26" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="B26" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="C26" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="D26" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I26" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...14 lines deleted...]
-      <c r="I25" s="10" t="s">
+    </row>
+    <row r="27" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="B27" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="C27" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="D27" s="5" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I27" s="10" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
         <v>100</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>104</v>
+      <c r="B28" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="11">
+        <v>47540</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="10" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="7"/>
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="15" t="s">
+      <c r="B30" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="C30" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="D30" s="5" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I30" s="10" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I31" s="10" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="66.599999999999994" x14ac:dyDescent="0.3">
-      <c r="A31" s="15" t="s">
+    <row r="32" spans="1:9" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...28 lines deleted...]
-        <v>117</v>
+      <c r="B32" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I32" s="10" t="s">
-        <v>118</v>
-[...57 lines deleted...]
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I34" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}"/>
+  <autoFilter ref="A1:I32" xr:uid="{B8D2C34F-9569-4BD1-9445-699C6CD592C8}"/>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>