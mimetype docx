--- v0 (2025-12-04)
+++ v1 (2026-04-30)
@@ -1,27668 +1,18502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C65F1CF" w14:textId="6A042BCD" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="005918F9" w:rsidP="005918F9">
+    <w:p w14:paraId="6E6DA3A6" w14:textId="77777777" w:rsidR="000F649C" w:rsidRPr="00373734" w:rsidRDefault="000F649C" w:rsidP="004A08CD">
       <w:pPr>
-        <w:pStyle w:val="Virsraksts1"/>
-        <w:ind w:right="1035" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc170942667"/>
-[...66 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212549036"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00787899">
-[...19 lines deleted...]
-        <w:t>I</w:t>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PIETEIKUMS PAGAIDU ATĻAUJAI STACIONĀRAS IEKĀRTAS PAGAIDU EKSPLUATĀCIJAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6C696F" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="007F2E32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F438FE" w14:textId="28B96535" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219283658"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vispārēja informācija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0ACA9069" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="00544988">
+    <w:p w14:paraId="41F394C2" w14:textId="77777777" w:rsidR="00130FFC" w:rsidRPr="00060100" w:rsidRDefault="00130FFC" w:rsidP="00130FFC">
       <w:pPr>
-        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t>1. Vispārēja informācija</w:t>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605E5922" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
-[...20 lines deleted...]
-    <w:p w14:paraId="1E8E6A42" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="0F1D9829" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:bookmarkStart w:id="2" w:name="Teksts1"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0962342E" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="13499BBD" w14:textId="1A6FFDDE" w:rsidR="000F649C" w:rsidRPr="004A08CD" w:rsidRDefault="000F649C" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk218847275"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vispārējā informācija par stacionāro iekārtu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BB538E" w14:textId="61BF8528" w:rsidR="000F649C" w:rsidRPr="00060100" w:rsidRDefault="000F649C" w:rsidP="000F649C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionāras iekārtas nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00130FFC" w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kam paredzēta pagaidu atļauja stacionāras iekārtas pagaidu ekspluatācijai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADDE988" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529C2995" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="03B98013" w14:textId="4CB98D14" w:rsidR="00875E05" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t>Pieteikuma iesniedzēja informācija</w:t>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atļaujas veids </w:t>
+      </w:r>
+      <w:r w:rsidR="00875E05" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vajadzīgo atzīmēt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF41451" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="7E7312E5" w14:textId="7859E666" w:rsidR="00875E05" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="00875E05">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-        <w:t> Organizācijas juridiskais nosaukums</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Atzīme1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00875E05" w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jauna stacionārā iekārta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC436F" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="1FA8CBA9" w14:textId="59D2E4B0" w:rsidR="00875E05" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="00875E05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00875E05" w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>modernizācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2999DE99" w14:textId="4187D57B" w:rsidR="00875E05" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="00875E05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00875E05" w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atjaunošana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02968D47" w14:textId="77777777" w:rsidR="00875E05" w:rsidRPr="00060100" w:rsidRDefault="00875E05" w:rsidP="000F649C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113AAFE2" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk218847671"/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stacionāras iekārtas vispārīgs apraksts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(mērķis, funkcionalitāte un darbības joma)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="137A3AC2" w14:textId="293AAE5E" w:rsidR="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5978C342" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A73FB9F" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4110"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="0A5C4E83" w14:textId="77777777" w:rsidTr="004A08CD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532CED28" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D92F8B6" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="115B086C" w14:textId="77777777" w:rsidTr="004A08CD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="123CBCC0" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F21DE54" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C5ECAC8" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="00060100" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E88FE2A" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="099B18CB" w14:textId="716AF218" w:rsidR="00FF1B0F" w:rsidRPr="00060100" w:rsidRDefault="00FF1B0F" w:rsidP="004A08CD">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+    </w:p>
+    <w:p w14:paraId="6BD55AC4" w14:textId="36248412" w:rsidR="00FF1B0F" w:rsidRPr="00060100" w:rsidRDefault="0007428D" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk218847697"/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detalizēta identifikācija stacionārai iekārtai, kurai tiek prasīta atļauja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">detalizēti norādot stacionāras iekārtas atrašanās vietu, apakšsistēmu un </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5BFF" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plānotās atļaujas tvērumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62652D" w14:textId="02424E3E" w:rsidR="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D7DDBE" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B97AD" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4110"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A08CD" w:rsidRPr="00060100" w14:paraId="3793CAE2" w14:textId="77777777" w:rsidTr="004A08CD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D03A94" w14:textId="2FC7D2C8" w:rsidR="004A08CD" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20640155" w14:textId="0A63C15C" w:rsidR="004A08CD" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A08CD" w:rsidRPr="00060100" w14:paraId="7DA9FFAF" w14:textId="77777777" w:rsidTr="004A08CD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDB1200" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4E51EE" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="00060100" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DC2CFCF" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="00060100" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...120 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E46C2F4" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="35AB467D" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...506 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A78EF67" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:p w14:paraId="57F96650" w14:textId="2E4546E5" w:rsidR="00827DC2" w:rsidRPr="004A08CD" w:rsidRDefault="00827DC2" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Kontaktpersonas informācija </w:t>
+      <w:r w:rsidRPr="00875E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par esošo stacionāras iekārtas atļauju</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0C9F" w:rsidRPr="00875E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0C9F" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0C9F" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dentifikācija vai vēsturiskā atļauja)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C851703" w14:textId="77777777" w:rsidR="004C055A" w:rsidRPr="009C3A55" w:rsidRDefault="004C055A" w:rsidP="004C055A">
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="77094134" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...902 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07179F06" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="3D75797A" w14:textId="77777777" w:rsidR="00827DC2" w:rsidRPr="00373734" w:rsidRDefault="00827DC2" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="303C59A9" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="0D856161" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma iesniedzēja informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F576DE" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Organizācijas juridiskais nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39176852" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16486FE1" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="258280B7" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Adrese (iela, pasta indekss, pilsēta, valsts) </w:t>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Organizācijas adrese (iela, pasta indekss, pilsēta, valsts)   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F8C927" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="5209D227" w14:textId="77777777" w:rsidR="004A08CD" w:rsidRPr="000E62C4" w:rsidRDefault="004A08CD" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...659 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C4C4B3" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="3B3835F3" w14:textId="73B2795C" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.3. Tālruņa numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5936BE02" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="767A82DE" w14:textId="72795600" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...117 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.4. E-pasta adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...525 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="559E21A8" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="54FB6573" w14:textId="544E306D" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.5. Tīmekļvietne (ja tāda ir)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3704EA0B" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="4B6FCEB5" w14:textId="1FCC5848" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.6. Organizācijas reģistrācijas numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C73683E" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="1B59DF1B" w14:textId="7474F4D4" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.7. Cita būtiska informācija</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72731592" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="61D0D11E" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="22F36296" w14:textId="77777777" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Kontaktpersonas informācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E19E38A" w14:textId="76143DAD" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Vārds un uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="440F7667" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="723B172C" w14:textId="68033144" w:rsidR="007F2E32" w:rsidRPr="007F2E32" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Amats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E2AB5" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="009C3A55" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="5FF4DE81" w14:textId="13C43CB9" w:rsidR="007F2E32" w:rsidRPr="004A08CD" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Tālruņa numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BF91AB4" w14:textId="77777777" w:rsidR="006B7341" w:rsidRPr="004B3695" w:rsidRDefault="006B7341" w:rsidP="006B7341">
+    <w:p w14:paraId="4692924F" w14:textId="1C451DBE" w:rsidR="00F13C6D" w:rsidRPr="00373734" w:rsidRDefault="007F2E32" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>E-pasta adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000F649C" w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D6957A" w14:textId="77777777" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059D4A21" w14:textId="134C4330" w:rsidR="00B37285" w:rsidRPr="004A08CD" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B3695">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2E32" w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Informācija par paziņoto(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) institūciju(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kas atbild par apakšsistēmas/-u EK verifikācijas procedūru (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NoBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E318AE8" w14:textId="6ACF7A24" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizācijas juridiskais nosaukums* </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAAEBF4" w14:textId="78738688" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NANDO identifikācijas numurs </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312ACB47" w14:textId="50F4A9EC" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adrese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(iela, pasta indekss, pilsēta, valsts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C54240" w14:textId="6CB3DB3F" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tālrunis </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178B7AD4" w14:textId="5C6DE89A" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-pasts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF3C7DE" w14:textId="3E7783D8" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tīmekļvietne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ja tāda ir)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4779FA" w14:textId="09135C7F" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita būtiska informācija </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441F15A1" w14:textId="46D032B4" w:rsidR="00B37285" w:rsidRPr="004A08CD" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Ja ir iesaistītas vairākas paziņotas institūcijas, norāda informāciju par visām institūcijām</w:t>
+      </w:r>
+      <w:r w:rsidR="004A08CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778DA8F6" w14:textId="77777777" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1097DFA7" w14:textId="3FE4E311" w:rsidR="00B37285" w:rsidRPr="002C15DF" w:rsidRDefault="00B37285" w:rsidP="002C15DF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7219" w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Informācija par nacionālo prasību novērtēšanas institūciju(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kas atbild par apakšsistēmas(-u) verifikācijas procedūru (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DeBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C15DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6BCDEE" w14:textId="2DE01B40" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizācijas juridiskais nosaukums*  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B15444" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="000E62C4" w:rsidRDefault="00B37285" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifikācijas numurs, ja ir piešķirts   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC7E926" w14:textId="0DFA90B8" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F48076E" w14:textId="5137A055" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Adrese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iela, pasta indekss, pilsēta, valsts)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695202BE" w14:textId="5EBAEC08" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tālrunis </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A400F90" w14:textId="2DF94C04" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-pasts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A1C74D" w14:textId="3D4E0887" w:rsidR="00B37285" w:rsidRPr="00B17497" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tīmekļvietne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ja tāda ir) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1767B376" w14:textId="6219BB6C" w:rsidR="00B37285" w:rsidRPr="00B17497" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita būtiska informācija </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C6B38" w14:textId="77777777" w:rsidR="00B37285" w:rsidRPr="00B17497" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Ja ir iesaistītas vairākas nacionālo prasību novērtēšanas institūcijas, norāda informāciju par visām institūcijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEA220F" w14:textId="77777777" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748A0368" w14:textId="3A3F4956" w:rsidR="00B37285" w:rsidRPr="00B17497" w:rsidRDefault="00B37285" w:rsidP="00B17497">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7219" w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Informācija par riska novērtēšanas iestādi(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kas ir atbildīga par riska novērtējumu atbilstoši Regulai (ES) Nr.402/2013 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AsBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB1923C" w14:textId="4DAF7C3B" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizācijas juridiskais nosaukums*  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5043EDC6" w14:textId="512827AA" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ER</w:t>
+      </w:r>
+      <w:r w:rsidR="009B74A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIS identifikācijas numurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ABF3A7" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00373734" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adrese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iela, pasta indekss, pilsēta, valsts)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAF2FF9" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00373734" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tālrunis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED04949" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00373734" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-pasts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57984997" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00B17497" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tīmekļvietne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ja tāda ir) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D08BB1F" w14:textId="084BF80E" w:rsidR="00B37285" w:rsidRPr="00373734" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita būtiska informācija </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B37285" w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FF5D2A" w14:textId="77777777" w:rsidR="00B37285" w:rsidRPr="00746266" w:rsidRDefault="00B37285" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*Ja ir iesaistītas vairākas riska novērtēšanas iestādes, ievietot tabulu par visām iestādēm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2D37BC" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="091967E2" w14:textId="77777777" w:rsidR="00380B6D" w:rsidRDefault="00380B6D" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1EC359" w14:textId="4C00F347" w:rsidR="002B7219" w:rsidRPr="00B17497" w:rsidRDefault="002B7219" w:rsidP="00B17497">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219278135"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7. Informācija par stacionārām iekārām un stacionārām apakšsistēmām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="44539B29" w14:textId="77777777" w:rsidR="002B7219" w:rsidRPr="00383379" w:rsidRDefault="002B7219" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.1. Informācija par stacionāro iekāru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD6C5F" w14:textId="02122E73" w:rsidR="00875E05" w:rsidRPr="00383379" w:rsidRDefault="00875E05" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionārās iekārtas izmantošanas pieļaujamību tās izveides, atjaunošanas vai modernizācijas laikā </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C35C8C" w14:textId="26BA5565" w:rsidR="00875E05" w:rsidRPr="00B17497" w:rsidRDefault="00875E05" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk212625641"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBBBC55" w14:textId="6BB7EEAB" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B17497" w:rsidRPr="00383379" w14:paraId="500CD9F0" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC206C7" w14:textId="22EBA5A5" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Hlk218849952"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348AE8AC" w14:textId="05F25273" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B17497" w:rsidRPr="00383379" w14:paraId="631B764A" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1811A2A8" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7799D208" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F95D89D" w14:textId="77777777" w:rsidR="00875E05" w:rsidRPr="00383379" w:rsidRDefault="00875E05" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk218849967"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="567738DD" w14:textId="77777777" w:rsidR="00875E05" w:rsidRDefault="00875E05" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26763BB2" w14:textId="1C986C00" w:rsidR="00E2656E" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas tehnisko savietojamību ar dzelzceļa sistēmu, kurā tās tiek iekļautas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155A7242" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CECE2BB" w14:textId="2D2C3E30" w:rsidR="00B17497" w:rsidRPr="00383379" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385DCB31" w14:textId="76C2E085" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B17497" w:rsidRPr="00060100" w14:paraId="5418E592" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C142C" w14:textId="1C984823" w:rsidR="00B17497" w:rsidRPr="00060100" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4E978E" w14:textId="3796096D" w:rsidR="00B17497" w:rsidRPr="00060100" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B17497" w:rsidRPr="00060100" w14:paraId="3BCAC3E3" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2BFAB6" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00060100" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643E0ECD" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00060100" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CC9A724" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF8AF1D" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54666623" w14:textId="1E73F5B2" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas modernizētas vai atjaunotas daļas (- u) tehnisko savietojamību ar stacionāro iekārtu, kurā tās tiek iekļautas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6057E5C6" w14:textId="49DE1801" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8CD60B" w14:textId="54C66478" w:rsidR="00B17497" w:rsidRPr="00B17497" w:rsidRDefault="00B17497" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="33B85FAC" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1DFB74" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C444FDC" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="30AA170A" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433B1E87" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0F011A" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0842B73F" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184F2361" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C90E35" w14:textId="61A58242" w:rsidR="00E2656E" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk218851086"/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stacionāras iekārtas drošu integrāciju dzelzceļa sistēmā </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB56D81" w14:textId="10C71F6E" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174E16FC" w14:textId="593ADA97" w:rsidR="00B17497" w:rsidRPr="00B17497" w:rsidRDefault="00B17497" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="023BE179" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="027CB2D9" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E5E2D6" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060100" w:rsidRPr="00060100" w14:paraId="567E03FC" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E458C21" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1DACE0" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00B17497" w:rsidRDefault="007F5624" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B6BC8FE" w14:textId="77777777" w:rsidR="007F5624" w:rsidRPr="00060100" w:rsidRDefault="007F5624" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0AB60F" w14:textId="77777777" w:rsidR="00C00B2C" w:rsidRDefault="00C00B2C" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07400EB7" w14:textId="0FBC0957" w:rsidR="00691E3F" w:rsidRPr="00383379" w:rsidRDefault="00691E3F" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par stacionāras iekārtas pagaidu ekspluatācijas plānu</w:t>
+      </w:r>
+      <w:r w:rsidR="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2220ADC2" w14:textId="77777777" w:rsidR="00B17497" w:rsidRDefault="00691E3F" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8141A5" w14:textId="4532D09B" w:rsidR="00691E3F" w:rsidRPr="002B7219" w:rsidRDefault="00B17497" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00691E3F" w:rsidRPr="002B7219" w14:paraId="7D4A9103" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC03580" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="00B17497" w:rsidRDefault="00691E3F" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D1522E" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="00B17497" w:rsidRDefault="00691E3F" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00691E3F" w:rsidRPr="002B7219" w14:paraId="20395524" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AA2C48" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="00B17497" w:rsidRDefault="00691E3F" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B719A4E" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="00B17497" w:rsidRDefault="00691E3F" w:rsidP="00B17497">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5283FF66" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="002B7219" w:rsidRDefault="00691E3F" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE3FF92" w14:textId="77777777" w:rsidR="00691E3F" w:rsidRPr="002B7219" w:rsidRDefault="00691E3F" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BABA7B4" w14:textId="1641EB97" w:rsidR="00E33007" w:rsidRPr="002B7219" w:rsidRDefault="00E33007" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par paredzamiem </w:t>
+      </w:r>
+      <w:r w:rsidR="0036276E" w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plāna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posmiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036276E" w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nodrošin</w:t>
+      </w:r>
+      <w:r w:rsidR="0036276E" w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stacionāras iekārtas droš</w:t>
+      </w:r>
+      <w:r w:rsidR="0036276E" w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pagaidu ekspluatāciju </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3724DCEF" w14:textId="5EF4DA41" w:rsidR="00412F82" w:rsidRDefault="00412F82" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6070CCBD" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="00B17497" w:rsidRDefault="00B17497" w:rsidP="00B17497">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49411288" w14:textId="77777777" w:rsidR="00B17497" w:rsidRPr="002B7219" w:rsidRDefault="00B17497" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2229"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0036276E" w14:paraId="38F7C76F" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434D655B" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Posms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1EEC3D" w14:textId="0F6A6404" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Plānotās darbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B361A0C" w14:textId="64D1A7CA" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3591E480" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="00B17497">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036276E" w14:paraId="016B7ADB" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AACB5D" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B432FD" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774860AF" w14:textId="6F59C3AA" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB218BB" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036276E" w14:paraId="24BCD4B8" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755B76C0" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B527A1" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E78A53" w14:textId="5914F2D8" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB2859E" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036276E" w14:paraId="4D09ACC3" w14:textId="77777777" w:rsidTr="00B17497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401F98E6" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D92E23" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17397CA9" w14:textId="27BE1931" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13700F5A" w14:textId="77777777" w:rsidR="0036276E" w:rsidRPr="00B17497" w:rsidRDefault="0036276E" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1354CA86" w14:textId="77777777" w:rsidR="00E33007" w:rsidRPr="00746266" w:rsidRDefault="00E33007" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7BC14D" w14:textId="77777777" w:rsidR="00C00B2C" w:rsidRDefault="00C00B2C" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A86D198" w14:textId="2C986878" w:rsidR="00FB43E3" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par plānoto pagaidu atļaujas </w:t>
+      </w:r>
+      <w:r w:rsidR="0012602F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>derīguma termiņu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C31C2" w14:paraId="6A9EEE28" w14:textId="77777777" w:rsidTr="003735A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C91F0CA" w14:textId="4409AB30" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="003735A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Datums, no kura stājas spēkā pagaidu atļauja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CF3213" w14:textId="10C4A390" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="003735A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Datums, kad pagaidu atļauja zaudē spēku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C0E1B1" w14:textId="17EFF0DC" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="003735A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C31C2" w14:paraId="0B8AD879" w14:textId="77777777" w:rsidTr="003735A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2370D6" w14:textId="77777777" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ACA8B1" w14:textId="77777777" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD07E51" w14:textId="77777777" w:rsidR="002C31C2" w:rsidRPr="003735A3" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F5A7119" w14:textId="3E0216CD" w:rsidR="002C31C2" w:rsidRPr="00D00F58" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt konkrētus datumus, no kura stājas spēkā pagaidu atļauja un kad tā zaudē spēku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736FA3F2" w14:textId="77777777" w:rsidR="002C31C2" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17ECF852" w14:textId="76744501" w:rsidR="00746266" w:rsidRDefault="007545AE" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t>1.7.Informācija par struktūrām, kas piedalīsies pagaidu ekspluatācijā</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007948E5" w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par apakšsistēmām</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C01C55" w14:textId="53CCE24A" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="6E464723" w14:textId="1E2FC0F7" w:rsidR="00746266" w:rsidRDefault="007948E5" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-      <w:r w:rsidR="006B7341" w:rsidRPr="008059DF">
+      <w:bookmarkStart w:id="12" w:name="_Hlk161394441"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7.2.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00746266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastruktūras apakšsistēma </w:t>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="006B7341" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00713B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006B7341" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="347BB438" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00746266" w14:paraId="79C41AFE" w14:textId="77777777" w:rsidTr="00713B0F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1923F46A" w14:textId="77777777" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="_Hlk163201803"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1364532A" w14:textId="2F914B07" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD71EC5" w14:textId="77777777" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="58A5DC1F" w14:textId="77777777" w:rsidTr="00AC337A">
-[...20 lines deleted...]
-              <w:t>Dzelzceļa Infrastruktūras pārvaldītāja, kas piedalīsies pagaidu ekspluatācijā apliecinājums par to, ka testēšana notiks atbilstoši drošības apliecības nosacījumiem**</w:t>
+      <w:tr w:rsidR="007545AE" w14:paraId="54D88802" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20273109" w14:textId="2DBF1150" w:rsidR="007545AE" w:rsidRPr="00713B0F" w:rsidRDefault="007545AE" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionār</w:t>
             </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iekārtas tehnisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parametr</w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilst</w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plānotajai </w:t>
+            </w:r>
+            <w:r w:rsidR="00703219" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>patstāvīg</w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ajai</w:t>
+            </w:r>
+            <w:r w:rsidR="00703219" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ekspluatācij</w:t>
+            </w:r>
+            <w:r w:rsidR="00C148CA" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A90D793" w14:textId="77777777" w:rsidR="007545AE" w:rsidRPr="00713B0F" w:rsidRDefault="007545AE" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-              </w:fldChar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41AAE9CF" w14:textId="77777777" w:rsidR="007545AE" w:rsidRPr="00713B0F" w:rsidRDefault="007545AE" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00703219" w14:paraId="369440D9" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="343FCB6D" w14:textId="6434362D" w:rsidR="00703219" w:rsidRPr="00713B0F" w:rsidRDefault="00703219" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            <w:r w:rsidR="00AE6D70" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānotās</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> patstāvīgas ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6BD87C" w14:textId="77777777" w:rsidR="00703219" w:rsidRPr="00713B0F" w:rsidRDefault="00703219" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5CD640" w14:textId="77777777" w:rsidR="00703219" w:rsidRPr="00713B0F" w:rsidRDefault="00703219" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B65E4" w14:paraId="4946786D" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF31210" w14:textId="703D65A8" w:rsidR="000B65E4" w:rsidRPr="00713B0F" w:rsidRDefault="000B65E4" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai) pagaidu ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B08EB71" w14:textId="77777777" w:rsidR="000B65E4" w:rsidRPr="00713B0F" w:rsidRDefault="000B65E4" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="003D432B" w14:textId="77777777" w:rsidR="000B65E4" w:rsidRPr="00713B0F" w:rsidRDefault="000B65E4" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00746266" w14:paraId="7AE4859F" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="734C81A6" w14:textId="7CDAD553" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00B00B91" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāras iekārtas paredzamie tehniskie parametri pagaidu ekspluatācijas laikā (ja tie ir atšķirīgi no plānotās patstāvīgās ekspluatācijas)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5916B56A" w14:textId="59BE4E60" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="573A83F0" w14:textId="5E8970EE" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00746266" w14:paraId="7C492F7D" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792A74CD" w14:textId="20DB7A46" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00650699" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Paredzamie d</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00746266" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rošības pasākumi </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pagaidu ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidR="00746266" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CCFD5EE" w14:textId="556739B8" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4EF63B" w14:textId="137A49A0" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00746266" w14:paraId="2C9B6B9C" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAFCA92" w14:textId="06BC021F" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="002E14B9" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Papildu i</w:t>
             </w:r>
-          </w:p>
-[...28 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidR="00746266" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>erobežojumi</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            <w:r w:rsidR="00833FC8" w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pagaidu ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...51 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58FAF5C4" w14:textId="7EA6CE11" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB338EB" w14:textId="05D605BD" w:rsidR="00746266" w:rsidRPr="00713B0F" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DFA7B35" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="004B3695" w:rsidRDefault="009C3A55" w:rsidP="006B7341">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="75D15B2D" w14:textId="77777777" w:rsidR="002C31C2" w:rsidRPr="002C31C2" w:rsidRDefault="002C31C2" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004B3695">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C31C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D559A50" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="004B3695" w:rsidRDefault="009C3A55" w:rsidP="006B7341">
-[...17 lines deleted...]
-    <w:p w14:paraId="180DC4DC" w14:textId="319139C0" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="617C0A26" w14:textId="0D104835" w:rsidR="00746266" w:rsidRDefault="007948E5" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...19 lines deleted...]
-      <w:r w:rsidR="002D0DD7" w:rsidRPr="008059DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7.2.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00746266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energoapgādes apakšsistēma </w:t>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002D0DD7" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00713B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002D0DD7" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="21DCD65D" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="008D2745" w14:paraId="061A5EF6" w14:textId="77777777" w:rsidTr="00713B0F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49A2F167" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="_Hlk212546275"/>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B13D357" w14:textId="44AEC47D" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="129F58B2" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="5DEF8C9E" w14:textId="77777777" w:rsidTr="00AC337A">
-[...20 lines deleted...]
-              <w:t>Pārvadātāja vai manevru darbu veicēja, kas piedalīsies pagaidu ekspluatācijā apliecinājums par to, ka testēšana notiks atbilstoši vienotā drošības sertifikāta nosacījumiem**</w:t>
+      <w:tr w:rsidR="008D2745" w14:paraId="06F94EAC" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB9C2FB" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāras iekārtas tehnisko parametru atbilstība plānotajai patstāvīgajai ekspluatācijai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...24 lines deleted...]
-              </w:fldChar>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D79F931" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5996C2" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="288442AB" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254BC6D2" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai) plānotās patstāvīgas ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671731D1" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FDEFC5C" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="707B1E1C" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74FE6DAA" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai) pagaidu ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...4 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FC200E7" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A9785C" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="3786CCC0" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3F1D52" w14:textId="7E19A106" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="00B00B91" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāras iekārtas paredzamie tehniskie parametri pagaidu ekspluatācijas laikā (ja tie ir atšķirīgi no plānotās patstāvīgās ekspluatācijas)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1654A417" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4827BCE7" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="52C2225C" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4969ABA1" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paredzamie drošības pasākumi pagaidu ekspluatācijas laikā </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75EA1D12" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="316A36B9" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="06F8290C" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAD0460" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Papildu ierobežojumi pagaidu ekspluatācijas laikā</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3A55">
-[...122 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="148DD8BB" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C0292B" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49F273CC" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="00A658D6" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="5295E324" w14:textId="53DD41DF" w:rsidR="00746266" w:rsidRPr="002C31C2" w:rsidRDefault="00746266" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A658D6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C31C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="46B4EA9B" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="5B37CEA4" w14:textId="56A0DEA4" w:rsidR="00746266" w:rsidRDefault="007948E5" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...26 lines deleted...]
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7.2.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00746266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vilcienu vadības un signalizācijas stacionārās lauka iekārtu apakšsistēma </w:t>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00713B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00713B0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A658D6">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7C248AC9" w14:textId="58D0797B" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D2745" w14:paraId="7605CF3E" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="794B5D57" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B48C458" w14:textId="34F4E3C5" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A159FC" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="00713B0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="6F30E05A" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57EC6E4A" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāras iekārtas tehnisko parametru atbilstība plānotajai patstāvīgajai ekspluatācijai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="244FF4F6" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A75404F" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="23275171" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="411BCBBD" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai) plānotās patstāvīgas ekspluatācijas laikā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6263F2FD" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F6DD23E" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="64881757" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="366C2961" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Informācija par ierobežojumiem (ierobežotas funkcijas vai procesi stacionāras iekārtas drošai darbībai) pagaidu ekspluatācijas laikā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E7C3318" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DC11D26" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="4179D5B0" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53F44AF5" w14:textId="562EEFF3" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="00B00B91" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāras iekārtas paredzamie tehniskie parametri pagaidu ekspluatācijas laikā (ja tie ir atšķirīgi no plānotās patstāvīgās ekspluatācijas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DEC777D" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B0D21F" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="0E7B28CA" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A07A663" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paredzamie drošības pasākumi pagaidu ekspluatācijas laikā </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128721EC" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="652D1B3F" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D2745" w14:paraId="32B73ECB" w14:textId="77777777" w:rsidTr="00713B0F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D88C40" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00713B0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Papildu ierobežojumi pagaidu ekspluatācijas laikā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8935EF" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE704FD" w14:textId="77777777" w:rsidR="008D2745" w:rsidRPr="00713B0F" w:rsidRDefault="008D2745" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E213CFE" w14:textId="243EE4E4" w:rsidR="00746266" w:rsidRDefault="00746266" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="002C31C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31015809" w14:textId="77777777" w:rsidR="009C7312" w:rsidRDefault="009C7312" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284ADFF2" w14:textId="77777777" w:rsidR="009C7312" w:rsidRPr="002C31C2" w:rsidRDefault="009C7312" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FF9110" w14:textId="0A17E0CD" w:rsidR="00CE275C" w:rsidRDefault="007545AE" w:rsidP="009C7312">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par prasību identificēšanu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676CCF34" w14:textId="26D29FFB" w:rsidR="00CE275C" w:rsidRDefault="007545AE" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>2.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE275C" w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metodoloģija*, ko pieteikuma iesniedzējs izmanto prasību identificēšanai ir standartizēta atbilstoši Regulas (ES) Nr. 402/2013 prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A658D6">
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00CE275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ED3696" w14:textId="0554B950" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="5455E72A" w14:textId="2C8F679B" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk161907350"/>
-[...17 lines deleted...]
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:bookmarkStart w:id="15" w:name="_Hlk162428778"/>
+      <w:r w:rsidRPr="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*“Metodoloģija” ir metožu un resursu izvērtēšana, ko dažādas ieinteresētās personas ieviesušas, lai atbalstītu drošību apakšsistēmas un sistēmas līmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="7E92236D" w14:textId="5CEB99F4" w:rsidR="00CE275C" w:rsidRDefault="007545AE" w:rsidP="00976A4A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5760" w:hanging="5760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE275C" w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>Metodoloģija*, ko pieteikuma iesniedzējs izmanto prasību identificēšanai ir nestandartizēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A658D6">
+      <w:r w:rsidR="009C7312">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="00CE275C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:t>1.9. Informācija par apakšsistēmu</w:t>
+      <w:r w:rsidR="00CE275C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2074"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3412"/>
+        <w:gridCol w:w="4148"/>
+        <w:gridCol w:w="5486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="67C3CDAD" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00CE275C" w14:paraId="2F1EE867" w14:textId="77777777" w:rsidTr="009C7312">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3DA668" w14:textId="77777777" w:rsidR="004765B1" w:rsidRDefault="00CE275C" w:rsidP="009C7312">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7312">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Informācija par plānoto pārbaužu veikšanas laikposmu*</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Dokumentālais pierādījums </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="4765FF63" w14:textId="05201120" w:rsidR="00CE275C" w:rsidRPr="004765B1" w:rsidRDefault="00CE275C" w:rsidP="009C7312">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Dokumenta nosaukums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F035D4C" w14:textId="77777777" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="009C7312">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7312">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...52 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A658D6" w:rsidRPr="009C3A55" w14:paraId="08875678" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00CE275C" w14:paraId="0911928A" w14:textId="77777777" w:rsidTr="00F92F3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FC68F4F" w14:textId="3E2CFDCA" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F74A604" w14:textId="7E528108" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A658D6" w:rsidRPr="009C3A55" w14:paraId="338E10E9" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00CE275C" w14:paraId="2D561B8B" w14:textId="77777777" w:rsidTr="00F92F3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022F7C9F" w14:textId="2AC30C66" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72CC93FC" w14:textId="5F110393" w:rsidR="00CE275C" w:rsidRPr="009C7312" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C2B8353" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="00A658D6" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="5B6B6AC0" w14:textId="77777777" w:rsidR="00CE275C" w:rsidRDefault="00CE275C" w:rsidP="004A08CD">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00F92F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*“Metodoloģija” ir metožu un resursu izvērtēšana, ko dažādas ieinteresētās personas ieviesušas, lai atbalstītu drošību apakšsistēmas un sistēmas līmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E460018" w14:textId="0F7BF795" w:rsidR="00AA7E63" w:rsidRPr="005A23BD" w:rsidRDefault="00AA7E63" w:rsidP="005A23BD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A23BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1.9.1. Infrastruktūras apakšsistēma </w:t>
+        <w:t xml:space="preserve">2.3. Vērtējuma rezultāti saskaņā ar Regulas (ES) Nr. 402/2013 prasībām, ko  pagaidu atļaujas saņemšanai veic pieteikuma iesniedzējs </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="3813"/>
+        <w:gridCol w:w="2707"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA7E63" w14:paraId="6CFB4FD0" w14:textId="77777777" w:rsidTr="004765B1">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7E8656" w14:textId="11CD1EB7" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004765B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pierādījumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F4878E" w14:textId="77777777" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004765B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās dokumentācijas identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E012528" w14:textId="77777777" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004765B1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA7E63" w14:paraId="0804A8D8" w14:textId="77777777" w:rsidTr="004765B1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF44F21" w14:textId="01480814" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par piemērojamo prasību identificēšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE147B" w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="408C784F" w14:textId="77777777" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67F047F0" w14:textId="77777777" w:rsidR="00AA7E63" w:rsidRPr="004765B1" w:rsidRDefault="00AA7E63" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A77E27E" w14:textId="5241B87A" w:rsidR="00AA7E63" w:rsidRPr="00B82A75" w:rsidRDefault="00B82A75" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Prasību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>identificēšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un turpmāka pārvaldība ir sistemātiska procesa piemērošana prasību </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>noteikšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, īstenošanai, pārbaudei un apstiprināšanai, kā arī risku pārvaldībai. Tas nepieciešams, lai nodrošinātu, ciktāl tas ir praktiski iespējams, ka, projektējot, būvējot un testējot stacionāro iekārtu, ir ņemti vērā visi</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normatīvie regulējumi un riski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B82A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, lai stacionāra iekārta atbilstu pamatprasībām (MK Noteikumu Nr.374 1. pielikums).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77686B42" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRDefault="00F92F3D" w:rsidP="005A23BD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Piemērojamās prasības</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="4104"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="2ADA00D1" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00F92F3D" w14:paraId="22A6D3CA" w14:textId="77777777" w:rsidTr="00A5637F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE7B0E5" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Informācija</w:t>
+              </w:rPr>
+              <w:t>Piemērojamās prasības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="027A2D04" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts* </w:t>
+              </w:rPr>
+              <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4104" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="241DB49E" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A658D6" w:rsidRPr="009C3A55" w14:paraId="69F6C01F" w14:textId="77777777" w:rsidTr="00AC337A">
+      <w:tr w:rsidR="00F92F3D" w14:paraId="2B3FA220" w14:textId="77777777" w:rsidTr="00F92F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:t>Stacionāras iekārtas tehniskie parametri</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7517B450" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tiek piemērotas šādas SITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...21 lines deleted...]
-              </w:fldChar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296D494A" w14:textId="1DF2815B" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60A168D5" w14:textId="49A0192C" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="3D52D95E" w14:textId="77777777" w:rsidTr="00F92F3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="433B6AEF" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionālās prasības  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00246F3B">
-[...59 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59822D56" w14:textId="2B22FD86" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4104" w:type="dxa"/>
-          </w:tcPr>
-[...899 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72122643" w14:textId="7B5947C3" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="60E3E906" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="7F9F23F2" w14:textId="1D1D9FC4" w:rsidR="00F92F3D" w:rsidRPr="005A23BD" w:rsidRDefault="00F92F3D" w:rsidP="005A23BD">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
         <w:spacing w:before="240"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">1.9.2. Energoapgādes apakšsistēma </w:t>
+      <w:r w:rsidRPr="005A23BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0FA6" w:rsidRPr="005A23BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A23BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stacionārai iekārtai piemērojamo pamatprasību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A23BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atbilstoši MK noteikumu Nr.374 1.pielikuma prasībām)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A23BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izpilde </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2765"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4104"/>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="5B22B859" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00F92F3D" w14:paraId="7E0E1D84" w14:textId="77777777" w:rsidTr="00A5637F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1733071C" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Informācija</w:t>
+              </w:rPr>
+              <w:t>Pamatprasības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA46AF5" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts* </w:t>
+              </w:rPr>
+              <w:t>Normatīvo dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA7EBCF" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="00A5637F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A658D6" w:rsidRPr="009C3A55" w14:paraId="646D530F" w14:textId="77777777" w:rsidTr="00AC337A">
-[...18 lines deleted...]
-              <w:t>Stacionāras iekārtas tehniskie parametri</w:t>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="3E80BC97" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8F4F6E" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības drošībai un darbspējai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...22 lines deleted...]
-              </w:fldChar>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE7202D" w14:textId="47C9E0EB" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FCA49DE" w14:textId="7DB94646" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="02594783" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCFB8E8" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības veselības aizsardzībai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF58422" w14:textId="24DE02B5" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57DADCE6" w14:textId="26C66A05" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="4C471C6A" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36192BE8" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības vides aizsardzībai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...4 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EB6296A" w14:textId="3B638E31" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D5FB8F3" w14:textId="741A98C4" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="7FF5B2AA" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F19FC0D" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības tehniskajai saderībai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E76DFF" w14:textId="009154FC" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03737900" w14:textId="7552B25B" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="196500E4" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD42767" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības pieejamībai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F84427" w14:textId="604C07F5" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475B6CAD" w14:textId="6275E7D7" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="0ECC1F88" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52DFEEB6" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības infrastruktūras apakšsistēmai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73D5ABAF" w14:textId="51F16B06" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6728442B" w14:textId="5FDA3A0A" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="175069F7" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47E26C30" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības energoapgādes apakšsistēmai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="545D47BA" w14:textId="5F5AC888" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19957FB1" w14:textId="35A39368" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="3138461C" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FDF935" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības vilcienu vadības un signalizācijas apakšsistēmai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644E1CE0" w14:textId="0485AF46" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B6A72E" w14:textId="38CBFBBF" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92F3D" w14:paraId="72CC4846" w14:textId="77777777" w:rsidTr="00A5637F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E67511" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Īpašās prasības telemātikas lietojumprogrammu pasažieru un kravu pārvadājumu apakšsistēmai</w:t>
             </w:r>
-            <w:r w:rsidRPr="0009209C">
-[...918 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6225DF4C" w14:textId="33195623" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F44372" w14:textId="17A1BE97" w:rsidR="00F92F3D" w:rsidRPr="00A5637F" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B23F531" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="00A658D6" w:rsidRDefault="009C3A55" w:rsidP="00A658D6">
+    <w:p w14:paraId="21FD99CC" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A658D6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F92F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D823B08" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="6E7C6547" w14:textId="325F04BF" w:rsidR="008C3482" w:rsidRPr="00976A4A" w:rsidRDefault="008C3482" w:rsidP="00976A4A">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">1.9.3. Vilcienu vadības un signalizācijas stacionārās lauka iekārtu apakšsistēma </w:t>
+      <w:r w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 Citas prasības </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2765"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4104"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="26DDDBEB" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="003C0FA6" w14:paraId="6DE08B3D" w14:textId="77777777" w:rsidTr="00976A4A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="131068AF" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Hlk163206186"/>
+            <w:r w:rsidRPr="00976A4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+              <w:t>Piemērojamās prasības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778CBECA" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D804B95" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0FA6" w14:paraId="62CBA87B" w14:textId="77777777" w:rsidTr="00976A4A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4A8397" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ES tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A72F5D" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D0F81F" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0FA6" w14:paraId="14594E89" w14:textId="77777777" w:rsidTr="00976A4A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0B741D" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>LV tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="647258EB" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11CA2E27" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="59AF11F9" w14:textId="46F24427" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3482" w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Noteikumi SITS nepiemērošanas gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE147B" w:rsidRPr="00976A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033F8B8D" w14:textId="5AE551C3" w:rsidR="00CE147B" w:rsidRPr="00995824" w:rsidRDefault="00CE147B" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00995824">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Ja ir ievērotas MK noteikumu Nr.374 IV  nodaļā noteiktās procedūras un saņemta attiecīga atļauja</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C0FA6" w14:paraId="3875EFA9" w14:textId="77777777" w:rsidTr="00976A4A">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C51513A" w14:textId="68A82573" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nepiemērotas SITS identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A5FAC2" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemēroto normatīvo dokumentu identifikācija**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6891B266" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="00976A4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00976A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0FA6" w14:paraId="289713DF" w14:textId="77777777" w:rsidTr="00976A4A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F7802DC" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A126AF1" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9D8229" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00976A4A" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0FA6" w14:paraId="73FF5AA2" w14:textId="77777777" w:rsidTr="00976A4A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E21599" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3A55">
-[...3 lines deleted...]
-                <w:bCs/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A636246" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Informācija</w:t>
-[...12 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BE1384" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3A55">
-[...1054 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1867A3BE" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="00A658D6" w:rsidRDefault="009C3A55" w:rsidP="00A658D6">
+    <w:p w14:paraId="2644F516" w14:textId="77777777" w:rsidR="003C0FA6" w:rsidRPr="00F92F3D" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A658D6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F92F3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Norādīt  SITS nosaukumu, precīzi identificējot nepiemērotas SITS vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0178A1" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="3E7B1DB1" w14:textId="68B2FF1A" w:rsidR="003C0FA6" w:rsidRPr="00F92F3D" w:rsidRDefault="003C0FA6" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-        <w:t>2. Informācija par prasību identificēšanu</w:t>
+      <w:r w:rsidRPr="00F92F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>** Norādīt  dokumentu nosaukumu, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumentu vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627D92B3" w14:textId="51073CA5" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="515C1516" w14:textId="77777777" w:rsidR="00F92F3D" w:rsidRDefault="00F92F3D" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+    </w:p>
+    <w:p w14:paraId="1D6A3BA0" w14:textId="6EA2A9CA" w:rsidR="003D3466" w:rsidRPr="007948E5" w:rsidRDefault="007545AE" w:rsidP="00976A4A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1AB2" w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbilstības novērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A65B6C0" w14:textId="6A87D5E1" w:rsidR="00060ED1" w:rsidRPr="007948E5" w:rsidRDefault="00FE53C4" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00060ED1" w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tbilstības novērtēšanas procedūru apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131ED3E8" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="00B17497" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1F99DD" w14:textId="085ADC7F" w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paziņotās institūcijas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NoBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) ziņojums</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A658D6">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00EB4907" w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0671D18B" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9849" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w14:paraId="57EBFA5D" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE64A09" w14:textId="365F4107" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ziņojum</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13630" w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB32119" w14:textId="1F680E61" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26099027" w14:textId="7C999CE4" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w14:paraId="29FAF0B2" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F0A598" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350D6999" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E98E0F5" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A13630" w:rsidRPr="007948E5" w14:paraId="18917555" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0179FD45" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF5E8AE" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EC1FEC" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A4BEFB2" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk162428778"/>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="57808647" w14:textId="373C5B2D" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="78DEDAC8" w14:textId="3B1AA5E4" w:rsidR="003D3466" w:rsidRPr="007948E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nacionālo prasību novērtēšanas institūcijas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DeBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) ziņojums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A658D6">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A658D6" w:rsidRPr="008059DF">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00EB4907" w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9849" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4148"/>
-        <w:gridCol w:w="5486"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="76296B4D" w14:textId="77777777" w:rsidTr="00A61859">
-[...8 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="008F6259" w:rsidRPr="007948E5" w14:paraId="40667F62" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0484F59A" w14:textId="408ACEC3" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3A55">
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ziņojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCEBDB4" w14:textId="111BEDA9" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Dokumentālais pierādījums (Dokumenta nosaukums)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5486" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45509B66" w14:textId="006BD5C9" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3A55">
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6259" w:rsidRPr="007948E5" w14:paraId="3C01DC13" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37319896" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Komentārs</w:t>
-[...10 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B77EFF" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A13A0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8FC193" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001A13A0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6259" w:rsidRPr="007948E5" w14:paraId="7F2FB9BC" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4FA1E1" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001A13A0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="490217B8" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidRPr="001A13A0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7054C5A8" w14:textId="77777777" w:rsidR="008F6259" w:rsidRPr="007948E5" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...310 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12557633" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="00A658D6" w:rsidRDefault="009C3A55" w:rsidP="00A658D6">
+    <w:p w14:paraId="14399FC5" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="73A446EF" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="55601210" w14:textId="1F9537CF" w:rsidR="00AD1AB2" w:rsidRPr="007948E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...3995 lines deleted...]
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starpposma verifikācijas apliecinājums (ISV) </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F220CF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007948E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2765"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4104"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="202CEC1D" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00723E96" w:rsidRPr="007948E5" w14:paraId="0507FC27" w14:textId="77777777" w:rsidTr="008F6259">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A1C395" w14:textId="3A8ABCBE" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="001265BF" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>“EK” verifikācijas deklarācijas ERADIS numurs</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ISV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="420DAADA" w14:textId="77777777" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21604371" w14:textId="77777777" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="14227326" w14:textId="77777777" w:rsidTr="00AC337A">
-[...267 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00723E96" w:rsidRPr="007948E5" w14:paraId="27BA40B6" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E611D31" w14:textId="517F55C3" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BFA8A56" w14:textId="0005A6B0" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7599C8D3" w14:textId="7137AD70" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="002FA524" w14:textId="77777777" w:rsidTr="00AC337A">
-[...267 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00723E96" w:rsidRPr="007948E5" w14:paraId="0A91CACC" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F515BE9" w14:textId="7E65AA04" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E816F25" w14:textId="2529059B" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36919870" w14:textId="1D0A09DC" w:rsidR="00723E96" w:rsidRPr="008F6259" w:rsidRDefault="00723E96" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AAE9E3A" w14:textId="77777777" w:rsidR="00F220CF" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="3CCB01BC" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="007948E5" w:rsidRDefault="00CB1CB5" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3EDEFB51" w14:textId="214477A4" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="4CC03883" w14:textId="6F0FD1B6" w:rsidR="00CB1CB5" w:rsidRPr="007948E5" w:rsidRDefault="00CB1CB5" w:rsidP="004A08CD">
       <w:pPr>
-        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citi apliecinājumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007948E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F220CF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidRPr="007948E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9849" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2074"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3412"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="26BC53EB" w14:textId="77777777" w:rsidTr="00A61859">
-[...8 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00CB1CB5" w:rsidRPr="007948E5" w14:paraId="5E9B981F" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0544DD8C" w14:textId="6C9411BC" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="003D0376" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>“EK” verifikācijas sertifikāta ERADIS numurs</w:t>
+              </w:rPr>
+              <w:t>Apliecinājums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF4032D" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="00CB1CB5" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552A9B7B" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="00CB1CB5" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...26 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="2E3CAA5A" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00CB1CB5" w14:paraId="7018A80C" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1227C052" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="00CB1CB5" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A09C236" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="00CB1CB5" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036C62D8" w14:textId="77777777" w:rsidR="00CB1CB5" w:rsidRPr="008F6259" w:rsidRDefault="00CB1CB5" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="67BB0EDB" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00A13630" w14:paraId="6A5DC800" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="153901A4" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47009BBD" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D636D1C" w14:textId="77777777" w:rsidR="00A13630" w:rsidRPr="008F6259" w:rsidRDefault="00A13630" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E35D748" w14:textId="24BA86C2" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="161D99E0" w14:textId="33DDF1E8" w:rsidR="00AD1AB2" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Savstarpējas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmantojamības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komponentu saraksts</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F220CF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2074"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3412"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="6D1F391D" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="2DBD85A2" w14:textId="77777777" w:rsidTr="008F6259">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08A4EED6" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Verifikācijas sertifikāta numurs</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Savstarpējas </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+              <w:t>izmanojamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> komponenta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6B2DA8" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+              </w:rPr>
+              <w:t>Dokumenti ar informāciju par savstarpējas izmantojamības komponentiem*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3412" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC35C6D" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="2FB145AC" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="5ED574C2" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ABC6EFE" w14:textId="293041D4" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09FAE9A2" w14:textId="1307B17A" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79E199C8" w14:textId="1D3846FA" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="78224666" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="15C6CEB2" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DED0DEB" w14:textId="3A68E4BA" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3BC93C" w14:textId="0F1BD938" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A3ECF8" w14:textId="3B5A37CF" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55F3A0C7" w14:textId="341F50BE" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="5572A5D6" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="00AD1AB2" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A50D504" w14:textId="157AA5B6" w:rsidR="00AD1AB2" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...9 lines deleted...]
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Savstarpējas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmantojamības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komponentu EK atbilstības un piemērotības lietošanai deklarācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008F6259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F220CF">
+      <w:r w:rsidR="008F6259">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2074"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3412"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="46C45853" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="6CC35F12" w14:textId="77777777" w:rsidTr="008F6259">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A08BEDC" w14:textId="1D3401F9" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Verifikācijas apliecinājuma numurs</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Savstarpējas </w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+              <w:t>izmantojamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> komponenta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2074" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8EF7E8" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+              </w:rPr>
+              <w:t>Savstarpējas izmantojamības komponentu EK atbilstības un piemērotības lietošanai deklarācijas ERADIS numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3412" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C94E08" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="29D25D47" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="516FF671" w14:textId="77777777" w:rsidTr="00EB4907">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E233166" w14:textId="14D5B83A" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472AD345" w14:textId="3C013186" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F7E744" w14:textId="6EAB484A" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="5BAFFAA4" w14:textId="77777777" w:rsidTr="00AC337A">
-[...357 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="76F0CA9A" w14:textId="77777777" w:rsidTr="00EB4907">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F4E259E" w14:textId="725B0446" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0405ECB4" w14:textId="0A36C61D" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="725661BF" w14:textId="660934AD" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="092F50A8" w14:textId="5395A5E4" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="4E2357DD" w14:textId="77777777" w:rsidR="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...17 lines deleted...]
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Savstarpējas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmantojamības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komponentu atbilstības un piemērotības lietošanai sertifikāti </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E997DA5" w14:textId="77C14FE7" w:rsidR="00AD1AB2" w:rsidRDefault="008F6259" w:rsidP="008F6259">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="6480" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F220CF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F220CF" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00AD1AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="2408"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="4F0DC44F" w14:textId="77777777" w:rsidTr="008F6259">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3175D49F" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Savstarpējas izmantojamības komponenta nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="106A9BA6" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Savstarpējas izmantojamības komponentu atbilstības un piemērotības lietošanai sertifikāta ERADIS numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E1F882" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C077ED3" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56993832" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="008F6259">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6259">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="0AA67234" w14:textId="77777777" w:rsidTr="00EB4907">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E30E4FC" w14:textId="7E3FBC2A" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14CD9308" w14:textId="1B6B4B98" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D8E5A92" w14:textId="1D994150" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49356383" w14:textId="64C2BB53" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20377594" w14:textId="28BFE50C" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="405EE146" w14:textId="77777777" w:rsidTr="00EB4907">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E77FAA6" w14:textId="3A76F0CD" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD79044" w14:textId="5E5693F4" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C65201" w14:textId="690E22B6" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E44A6E8" w14:textId="3ED76A19" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC41B7A" w14:textId="6E228F11" w:rsidR="00AD1AB2" w:rsidRPr="008F6259" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12F51EFD" w14:textId="783054F2" w:rsidR="00AD1AB2" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pierādījumi par Latvijas un ES tiesību aktu, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu, izpildi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="4104"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="41CF80CB" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="0C89EBCD" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60B27A3E" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+              <w:t>Tiesību akts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A088E6A" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Savstarpējas izmanojamības komponenta nosaukums</w:t>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="4104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="754C55F1" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...35 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="3F53A720" w14:textId="77777777" w:rsidTr="00AC337A">
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="2CC0B951" w14:textId="77777777" w:rsidTr="00EB4907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2227C4A8" w14:textId="1D235FC3" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AB028CF" w14:textId="3684BBBF" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4104" w:type="dxa"/>
-          </w:tcPr>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="031A8DDB" w14:textId="0000B74D" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F220CF" w:rsidRPr="009C3A55" w14:paraId="27EEF346" w14:textId="77777777" w:rsidTr="00AC337A">
+      <w:tr w:rsidR="00AD1AB2" w14:paraId="70A3EF1A" w14:textId="77777777" w:rsidTr="00EB4907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78921917" w14:textId="7F0649B3" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...83 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D96ED6" w14:textId="14D65EFA" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4104" w:type="dxa"/>
-          </w:tcPr>
-[...355 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B7DB561" w14:textId="711D8724" w:rsidR="00AD1AB2" w:rsidRPr="009F77E5" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09C011BD" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="00F220CF">
+    <w:p w14:paraId="5C18A05F" w14:textId="77777777" w:rsidR="00AD1AB2" w:rsidRPr="00AD1AB2" w:rsidRDefault="00AD1AB2" w:rsidP="004A08CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F220CF">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk163214283"/>
+      <w:r w:rsidRPr="00AD1AB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="287534F0" w14:textId="7B890C4F" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="59B34ACD" w14:textId="77777777" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1B81D0" w14:textId="3A8D5AFE" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
         <w:spacing w:before="240"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="007526D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pagaidu ekspluatācijas r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>isk</w:t>
+      </w:r>
+      <w:r w:rsidR="007526D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> novērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E38C318" w14:textId="77777777" w:rsidR="009F77E5" w:rsidRDefault="009F77E5" w:rsidP="009F77E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4FB05A" w14:textId="0D0DFF1C" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk212548954"/>
+      <w:r w:rsidRPr="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>Dzelzceļa apakšsistēmas drošības novērtējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ziņojums </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+    </w:p>
+    <w:p w14:paraId="4598F0B0" w14:textId="482D82C3" w:rsidR="003D3466" w:rsidRPr="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk212549001"/>
+      <w:r w:rsidRPr="003D3466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dzelzceļa apakšsistēmas drošības novērtējuma ziņojum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AsBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002E1244">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="003D3466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="009C3A55">
-[...2 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="652D317A" w14:textId="6CC18C6A" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dzelzceļa apakšsistēmas drošības novērtējuma ziņojuma  numurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52874B32" w14:textId="77777777" w:rsidR="009F77E5" w:rsidRPr="00B17497" w:rsidRDefault="009F77E5" w:rsidP="009F77E5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4018F568" w14:textId="2D43F45E" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk212636421"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Riska vērtēšan</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a, ko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...668 lines deleted...]
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="003D3466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskaņā ar Regulas (ES) Nr. 402/2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām pagaidu atļaujas saņemšanai veic pieteikuma iesniedzējs </w:t>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002E1244">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
-[...1075 lines deleted...]
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="2765"/>
-        <w:gridCol w:w="4104"/>
+        <w:gridCol w:w="3963"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w14:paraId="77681126" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="003D3466" w14:paraId="18BF9CEF" w14:textId="77777777" w:rsidTr="009F77E5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D00BC9" w14:textId="23028873" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+              </w:rPr>
+              <w:t>Pierādījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4104" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009C3A55">
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7560D829" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās dokumentācijas identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F519B4D" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1244" w:rsidRPr="009C3A55" w14:paraId="1DB9C7ED" w14:textId="77777777" w:rsidTr="00AC337A">
+      <w:tr w:rsidR="003D3466" w14:paraId="285152C4" w14:textId="77777777" w:rsidTr="003D3466">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...21 lines deleted...]
-              </w:fldChar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F44D00" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par pieteikuma iesniedzēja riska pārvaldības procesa neatkarīgas novērtēšanas darbībām </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3ABA1C" w14:textId="7A66E6E7" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7402BE74" w14:textId="3F92B642" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="511FEC79" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E0EEF6" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par piemērojamo prasību identificēšanu</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...4 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A3C3154" w14:textId="3784A8F1" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="123D34D1" w14:textId="58B51F75" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="20"/>
+      <w:tr w:rsidR="003D3466" w14:paraId="4A6CCAEB" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BFC0C9" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par identificēto prasību izpildes novērtējuma rezultātiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6753CF43" w14:textId="1CE831B9" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15431AEE" w14:textId="7751EC6E" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="64BB43E9" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB16486" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par atbilstību drošības prasībām </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="126A49A4" w14:textId="2750F520" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1297CDB5" w14:textId="12C84021" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="0611A5A7" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F293375" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par identificēto risku pārvaldības procedūrām </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA80C55" w14:textId="7C070574" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BEE0A65" w14:textId="67D89CDF" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="762F5FDB" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0CACCA" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par noteiktajiem ekspluatācijas ierobežojumiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="774DB944" w14:textId="41625A0C" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BC95784" w14:textId="3469294E" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="34D7105D" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127D4CF9" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par stacionāru iekārtu veidojošu apakšsistēmu drošu savstarpējo integrāciju</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...3 lines deleted...]
-              <w:t> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BFE9C09" w14:textId="32346B0A" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B4EC39" w14:textId="7525477D" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="31D87D4B" w14:textId="77777777" w:rsidTr="003D3466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399B8877" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par stacionāras iekārtas drošu integrāciju dzelzceļa sistēmā </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A13A0">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
-          </w:tcPr>
-[...445 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ECF1E6A" w14:textId="0361CF41" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ACE928A" w14:textId="1FFB3660" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62D646FD" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="594B72D2" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="516E4CA6" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="3E80D48E" w14:textId="3E83D45B" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="7920" w:hanging="7920"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...30 lines deleted...]
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2. Dzelzceļa apakšsistēmas riska deklarācija, ja izdots</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E3095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AsBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drošības novērtējuma ziņojums</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
-              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009F77E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002E1244">
+      <w:r w:rsidR="009F77E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2312DB60" w14:textId="571AE136" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9663" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="3289"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D3466" w14:paraId="10944ECE" w14:textId="77777777" w:rsidTr="009F77E5">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F67257F" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dzelzceļa apakšsistēmas riska deklarācijas  numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63167823" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās dokumentācijas identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700BD26B" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="009F77E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F77E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D3466" w14:paraId="17817296" w14:textId="77777777" w:rsidTr="009F77E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249FF919" w14:textId="3A2E8A27" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2823F9C4" w14:textId="1596184A" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0731AB33" w14:textId="5A58A3F0" w:rsidR="003D3466" w:rsidRPr="009F77E5" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27B87174" w14:textId="77777777" w:rsidR="003D3466" w:rsidRPr="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...7 lines deleted...]
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
+      <w:r w:rsidRPr="003D3466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par dokumentiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214FEDA1" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ar šo pieteikumu kontaktpersona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
-[...6 lines deleted...]
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
-[...29 lines deleted...]
-      <w:r w:rsidR="002E1244" w:rsidRPr="001A13A0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek pilnvarota APIS procesā  pārstāvēt pieteikuma iesniedzēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atbildēt uz novērtēšanas grupas jautājumiem un iesniegt papildus dokumentus)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez citiem papildus pilnvarojumiem.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1726 lines deleted...]
-    <w:p w14:paraId="7509091C" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="002E1244">
+    <w:p w14:paraId="125C0ED6" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="76AF6A69" w14:textId="172EBD39" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
-[...758 lines deleted...]
-    <w:p w14:paraId="78049456" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="70B1D6F2" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRPr="001B7421" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...148 lines deleted...]
-        <w:t xml:space="preserve"> tiek pilnvarota APIS procesā  pārstāvēt pieteikuma iesniedzēju (atbildēt uz novērtēšanas grupas jautājumiem un iesniegt papildus dokumentus) bez citiem papildus pilnvarojumiem. </w:t>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PARAKSTI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5005E0EC" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="718FEC62" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRPr="00544BFC" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikuma datums</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Teksts6"/>
-      <w:r w:rsidRPr="009C3A55">
+      <w:bookmarkStart w:id="21" w:name="Teksts6"/>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="655AB39D" w14:textId="77777777" w:rsidR="006A1F08" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="396C7027" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRPr="00544BFC" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikuma iesniedzēja/pilnvarotās personas paraksts*</w:t>
       </w:r>
-      <w:r w:rsidR="006A1F08">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(vārds, uzvārds, amats) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8E4B68" w14:textId="64492699" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="10174816" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRPr="00544BFC" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A1F08">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Teksts7"/>
-      <w:r w:rsidRPr="009C3A55">
+      <w:bookmarkStart w:id="22" w:name="Teksts7"/>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009C3A55">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="009C3A55">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="009C3A55">
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EFCCF7" w14:textId="77777777" w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidRDefault="009C3A55" w:rsidP="009C3A55">
+    <w:p w14:paraId="68352525" w14:textId="77777777" w:rsidR="00F14E0A" w:rsidRPr="000E62C4" w:rsidRDefault="00F14E0A" w:rsidP="00F14E0A">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>drošs elektroniskais paraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB2599" w14:textId="77777777" w:rsidR="003D3466" w:rsidRDefault="003D3466" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3A55">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009C3A55" w:rsidRPr="009C3A55" w:rsidSect="0098239C">
-[...4 lines deleted...]
-      <w:pgMar w:top="1560" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+    <w:p w14:paraId="7DC09570" w14:textId="77777777" w:rsidR="00746266" w:rsidRDefault="00746266" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649EC684" w14:textId="77777777" w:rsidR="00373734" w:rsidRPr="00373734" w:rsidRDefault="00373734" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76530F3B" w14:textId="3501A5A0" w:rsidR="008C0776" w:rsidRPr="00373734" w:rsidRDefault="008C0776" w:rsidP="004A08CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008C0776" w:rsidRPr="00373734" w:rsidSect="004A08CD">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Carlito">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...362 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0051497F"/>
+    <w:nsid w:val="3C08443F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="094E73B2"/>
+    <w:tmpl w:val="A8FC5BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...7 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts5"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1008" w:hanging="1008"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts6"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1152" w:hanging="1152"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts7"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1296" w:hanging="1296"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts8"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Virsraksts9"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1584" w:hanging="1584"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026217B5"/>
-[...112 lines deleted...]
-    <w:nsid w:val="030E6661"/>
+    <w:nsid w:val="56D270F5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D6E6F81A"/>
-[...1462 lines deleted...]
-    <w:tmpl w:val="25269C50"/>
+    <w:tmpl w:val="74208688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -27714,3212 +18548,473 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...340 lines deleted...]
-    <w:nsid w:val="3C08443F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BF40188"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A8FC5BA2"/>
+    <w:tmpl w:val="EE780D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="644" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...1984 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="1" w16cid:durableId="215242410">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="571625068">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="978608156">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="22172609">
-[...56 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1597325272">
+  <w:num w:numId="3" w16cid:durableId="1895962636">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1178034795">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4QNh/2qH+b23F7uZDZcfYqwgDT+oJg6kxJoZj2kHKzWsK2O95kp/T1QluxsDSEc2Bp4BE7OT9cCjg4tilxXRVQ==" w:salt="uuFVekZw8lhMXbClnfE0wQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...10 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00302BB1"/>
-[...14 lines deleted...]
-    <w:rsid w:val="0008291C"/>
+    <w:rsidRoot w:val="00880933"/>
+    <w:rsid w:val="00060100"/>
+    <w:rsid w:val="00060ED1"/>
+    <w:rsid w:val="0007428D"/>
     <w:rsid w:val="00082ABA"/>
-    <w:rsid w:val="000838BA"/>
-[...443 lines deleted...]
-    <w:rsid w:val="00FF54AC"/>
+    <w:rsid w:val="000A03C7"/>
+    <w:rsid w:val="000B65E4"/>
+    <w:rsid w:val="000F649C"/>
+    <w:rsid w:val="0011632D"/>
+    <w:rsid w:val="0012533B"/>
+    <w:rsid w:val="0012602F"/>
+    <w:rsid w:val="001265BF"/>
+    <w:rsid w:val="00130FFC"/>
+    <w:rsid w:val="00170DBE"/>
+    <w:rsid w:val="001768B3"/>
+    <w:rsid w:val="001D5BFF"/>
+    <w:rsid w:val="00200917"/>
+    <w:rsid w:val="00201D5B"/>
+    <w:rsid w:val="002B7219"/>
+    <w:rsid w:val="002C15DF"/>
+    <w:rsid w:val="002C2CDF"/>
+    <w:rsid w:val="002C31C2"/>
+    <w:rsid w:val="002E14B9"/>
+    <w:rsid w:val="002E2BC0"/>
+    <w:rsid w:val="0036276E"/>
+    <w:rsid w:val="003641C2"/>
+    <w:rsid w:val="003735A3"/>
+    <w:rsid w:val="00373734"/>
+    <w:rsid w:val="00380B6D"/>
+    <w:rsid w:val="00383379"/>
+    <w:rsid w:val="00396C3F"/>
+    <w:rsid w:val="003C0FA6"/>
+    <w:rsid w:val="003D0376"/>
+    <w:rsid w:val="003D3466"/>
+    <w:rsid w:val="003F6379"/>
+    <w:rsid w:val="00412079"/>
+    <w:rsid w:val="00412F82"/>
+    <w:rsid w:val="004765B1"/>
+    <w:rsid w:val="004805F0"/>
+    <w:rsid w:val="0049258C"/>
+    <w:rsid w:val="004A08CD"/>
+    <w:rsid w:val="004C5124"/>
+    <w:rsid w:val="004C6F2D"/>
+    <w:rsid w:val="004D0E16"/>
+    <w:rsid w:val="004D5961"/>
+    <w:rsid w:val="004E3095"/>
+    <w:rsid w:val="00507CFD"/>
+    <w:rsid w:val="005A23BD"/>
+    <w:rsid w:val="005B5D7E"/>
+    <w:rsid w:val="005F5DDC"/>
+    <w:rsid w:val="0063068E"/>
+    <w:rsid w:val="00650699"/>
+    <w:rsid w:val="006647FC"/>
+    <w:rsid w:val="00675234"/>
+    <w:rsid w:val="00691E3F"/>
+    <w:rsid w:val="00697712"/>
+    <w:rsid w:val="006A7CD9"/>
+    <w:rsid w:val="00703219"/>
+    <w:rsid w:val="00713B0F"/>
+    <w:rsid w:val="00723E96"/>
+    <w:rsid w:val="00746266"/>
+    <w:rsid w:val="007526D6"/>
+    <w:rsid w:val="007545AE"/>
+    <w:rsid w:val="00771845"/>
+    <w:rsid w:val="007948E5"/>
+    <w:rsid w:val="007B140C"/>
+    <w:rsid w:val="007C2780"/>
+    <w:rsid w:val="007C6AFF"/>
+    <w:rsid w:val="007F2E32"/>
+    <w:rsid w:val="007F5624"/>
+    <w:rsid w:val="0081154F"/>
+    <w:rsid w:val="00811EEC"/>
+    <w:rsid w:val="00827DC2"/>
+    <w:rsid w:val="00833FC8"/>
+    <w:rsid w:val="00875E05"/>
+    <w:rsid w:val="00880933"/>
+    <w:rsid w:val="008B1B40"/>
+    <w:rsid w:val="008B23CB"/>
+    <w:rsid w:val="008C0776"/>
+    <w:rsid w:val="008C3482"/>
+    <w:rsid w:val="008D2745"/>
+    <w:rsid w:val="008F451C"/>
+    <w:rsid w:val="008F6259"/>
+    <w:rsid w:val="0094785C"/>
+    <w:rsid w:val="00976A4A"/>
+    <w:rsid w:val="0098619E"/>
+    <w:rsid w:val="00995824"/>
+    <w:rsid w:val="009A0C9F"/>
+    <w:rsid w:val="009B74A3"/>
+    <w:rsid w:val="009C7312"/>
+    <w:rsid w:val="009F77E5"/>
+    <w:rsid w:val="00A13630"/>
+    <w:rsid w:val="00A5637F"/>
+    <w:rsid w:val="00A962DB"/>
+    <w:rsid w:val="00AA7E63"/>
+    <w:rsid w:val="00AD1AB2"/>
+    <w:rsid w:val="00AE6D70"/>
+    <w:rsid w:val="00AF4B4F"/>
+    <w:rsid w:val="00AF4D01"/>
+    <w:rsid w:val="00B00B91"/>
+    <w:rsid w:val="00B05273"/>
+    <w:rsid w:val="00B17497"/>
+    <w:rsid w:val="00B37285"/>
+    <w:rsid w:val="00B82A75"/>
+    <w:rsid w:val="00B85398"/>
+    <w:rsid w:val="00B87655"/>
+    <w:rsid w:val="00B87AD4"/>
+    <w:rsid w:val="00BA36E6"/>
+    <w:rsid w:val="00BD1B79"/>
+    <w:rsid w:val="00C00A2C"/>
+    <w:rsid w:val="00C00B2C"/>
+    <w:rsid w:val="00C148CA"/>
+    <w:rsid w:val="00C207ED"/>
+    <w:rsid w:val="00C32C0F"/>
+    <w:rsid w:val="00CB1CB5"/>
+    <w:rsid w:val="00CB7612"/>
+    <w:rsid w:val="00CE147B"/>
+    <w:rsid w:val="00CE275C"/>
+    <w:rsid w:val="00D00F58"/>
+    <w:rsid w:val="00D60A44"/>
+    <w:rsid w:val="00DC476E"/>
+    <w:rsid w:val="00E011E0"/>
+    <w:rsid w:val="00E17494"/>
+    <w:rsid w:val="00E2656E"/>
+    <w:rsid w:val="00E33007"/>
+    <w:rsid w:val="00E37086"/>
+    <w:rsid w:val="00E720A0"/>
+    <w:rsid w:val="00EA1C9E"/>
+    <w:rsid w:val="00EB4907"/>
+    <w:rsid w:val="00EC58AB"/>
+    <w:rsid w:val="00F13C6D"/>
+    <w:rsid w:val="00F14E0A"/>
+    <w:rsid w:val="00F44444"/>
+    <w:rsid w:val="00F82C31"/>
+    <w:rsid w:val="00F92F3D"/>
+    <w:rsid w:val="00FB43E3"/>
+    <w:rsid w:val="00FB5763"/>
+    <w:rsid w:val="00FE53C4"/>
+    <w:rsid w:val="00FF1B0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="062CB1A9"/>
+  <w14:docId w14:val="786192C0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4243DDC4-113B-4C1B-83FF-F229A3642E8E}"/>
+  <w15:docId w15:val="{8075A682-3D61-4D8A-9FE1-A03301B0D4AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30963,76 +19058,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -31189,1869 +19284,619 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001E5DFE"/>
+    <w:rsid w:val="00E011E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003A3F8C"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E6633B"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00775C37"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="004494"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00007F06"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00007F06"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00007F06"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00007F06"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00007F06"/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00880933"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
-    <w:tblPr>
-[...422 lines deleted...]
-    <w:rsid w:val="0015247C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
     <w:name w:val="Virsraksts 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003A3F8C"/>
-[...116 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...10 lines deleted...]
-    <w:rsid w:val="003A3F8C"/>
+    <w:rsid w:val="00880933"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E6633B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs1">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
-    <w:link w:val="Saturs1Rakstz"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AB5DBB"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="284" w:hanging="284"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:noProof/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="0"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
-    <w:name w:val="CM1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citts">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D0848"/>
+    <w:link w:val="CittsRakstz"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="ru-RU"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensvsizclums">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880933"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
-    <w:next w:val="Reatabula"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007207E8"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00746266"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...799 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="Parastatabula"/>
-    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009C3A55"/>
+    <w:rsid w:val="00746266"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...18 lines deleted...]
-    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33108,51 +19953,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -33305,97 +20150,81 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>5703</Characters>
+  <Pages>11</Pages>
+  <Words>10284</Words>
+  <Characters>5863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15676</CharactersWithSpaces>
+  <CharactersWithSpaces>16115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Vladimirs Derevjanko</dc:creator>
+  <dc:creator>Vladimir D</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>