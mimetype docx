--- v0 (2025-10-16)
+++ v1 (2026-04-29)
@@ -1,165 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06FEB6E4" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="6A55469E" w14:textId="0C8AACED" w:rsidR="001164F0" w:rsidRDefault="001164F0" w:rsidP="001161EA">
       <w:pPr>
-        <w:pStyle w:val="Virsraksts1"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc170942244"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0077736B">
+    </w:p>
+    <w:p w14:paraId="3172422F" w14:textId="313878D7" w:rsidR="00A824FF" w:rsidRDefault="00A33B46" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PIETEIKUMS</w:t>
+      </w:r>
+      <w:r w:rsidR="000E62C4" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5702A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LĒMUMA SAŅ</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4214" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5702A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠANAI PAR APIS PIEMĒROŠANU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C3751" w14:textId="265CE15E" w:rsidR="00E75F29" w:rsidRPr="00E56CEF" w:rsidRDefault="00E245FA" w:rsidP="00E56CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218847275"/>
+      <w:r w:rsidRPr="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0065319D" w:rsidRPr="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Vispārēja informācija</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42BEE168" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F504C6" w:rsidRDefault="0077736B" w:rsidP="005A2C5C">
+    <w:p w14:paraId="4D466635" w14:textId="77777777" w:rsidR="00E245FA" w:rsidRPr="00894EDD" w:rsidRDefault="00E245FA" w:rsidP="001161EA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F504C6">
-[...5 lines deleted...]
-        <w:t>INFORMĀCIJA PAR PIETEIKUMA IESNIEDZĒJU</w:t>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDA3085" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F504C6" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="3E4F52DA" w14:textId="77777777" w:rsidR="005E022A" w:rsidRPr="000E62C4" w:rsidRDefault="005E022A" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="Teksts1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -192,92 +238,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="47017B07" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F504C6" w:rsidRDefault="0077736B" w:rsidP="005A2C5C">
+    <w:p w14:paraId="49D84E02" w14:textId="77777777" w:rsidR="001161EA" w:rsidRDefault="001161EA" w:rsidP="001161EA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1ED99D40" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="000E62C4" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="4F7037BA" w14:textId="5D1D587B" w:rsidR="00E75F29" w:rsidRPr="001161EA" w:rsidRDefault="00E245FA" w:rsidP="00E56CEF">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vispārējā informācija par stacionāro iekārtu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AF5B40" w14:textId="4CC464F1" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionāras iekārtas nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="0007268D" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk219367303"/>
+      <w:r w:rsidR="0007268D" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kam paredzēts APIS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="5F1E61C4" w14:textId="77777777" w:rsidR="005E022A" w:rsidRPr="000E62C4" w:rsidRDefault="005E022A" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -332,48628 +439,19782 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7274B2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="5249F392" w14:textId="6C530CF1" w:rsidR="00E75F29" w:rsidRPr="001161EA" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plānotā darbība </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vajadzīgo atzīmēt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4C4D02" w14:textId="0611D86C" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="005E022A" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1347 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:bookmarkStart w:id="3" w:name="Atzīme1"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modernizācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D330B2F" w14:textId="58A6B307" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="005E022A" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atjaunošana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A7E0CC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="68A4E075" w14:textId="77777777" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1843EA48" w14:textId="716CCABD" w:rsidR="00E75F29" w:rsidRPr="001161EA" w:rsidRDefault="00812737" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk218847671"/>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionār</w:t>
+      </w:r>
+      <w:r w:rsidR="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s iekārtas v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ispārīgs apraksts </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(mērķis un darbības joma)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E1DBD3" w14:textId="77777777" w:rsidR="001161EA" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk219367047"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEB5504" w14:textId="1D5D6469" w:rsidR="005E022A" w:rsidRPr="000E62C4" w:rsidRDefault="005E022A" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t>Apakšsistēmas stacionāras iekārtas</w:t>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atjaunošana</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="4394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="30CC6F0D" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p w14:paraId="3FBDA0DC" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D0E41F" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="6FB606BD" w14:textId="77777777" w:rsidTr="001161EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD0DE1" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9A4782" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="352D6990" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="00894EDD" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBFC364" w14:textId="517CBCEB" w:rsidR="00E75F29" w:rsidRPr="001161EA" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk218847697"/>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detalizēta identifikācija stacionārai iekārtai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>detalizēti norādot stacionār</w:t>
+      </w:r>
+      <w:r w:rsidR="001161EA" w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s iekārtas atrašanās vietu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A37782E" w14:textId="741D2EAA" w:rsidR="0060126E" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07638FFD" w14:textId="77777777" w:rsidR="001161EA" w:rsidRPr="000E62C4" w:rsidRDefault="001161EA" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="4394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="0E0DCA5F" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0A3F66" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2EF8DA" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="64E4DF73" w14:textId="77777777" w:rsidTr="001161EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421945B3" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93BDCA" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="006C4DD5" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B5D1C4A" w14:textId="77777777" w:rsidR="0060126E" w:rsidRPr="00894EDD" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454099E5" w14:textId="77777777" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5CBE4E" w14:textId="3417778A" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paredzam</w:t>
+      </w:r>
+      <w:r w:rsidR="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s izmaiņas dzelzceļa sistēmas robežās </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9034D7" w14:textId="792A2D7D" w:rsidR="00D762C2" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767CB833" w14:textId="77777777" w:rsidR="001161EA" w:rsidRPr="000E62C4" w:rsidRDefault="001161EA" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="4394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="096D96A8" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A47E921" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="006C4DD5" w:rsidRDefault="00D762C2" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C78CB4" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="006C4DD5" w:rsidRDefault="00D762C2" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="2E11FD3F" w14:textId="77777777" w:rsidTr="001161EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C396686" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="006C4DD5" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511F050F" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="006C4DD5" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="032D29D7" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="00894EDD" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF64E29" w14:textId="77777777" w:rsidR="00363C61" w:rsidRPr="00894EDD" w:rsidRDefault="00363C61" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CAFA8F" w14:textId="0581646D" w:rsidR="004C73D6" w:rsidRPr="00894EDD" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piemērojamās prasības</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3072"/>
+        <w:gridCol w:w="3206"/>
+        <w:gridCol w:w="3067"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="313C427B" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFAFE83" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemērojamās prasības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5102DB21" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759D5E6C" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="789FA700" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCF3C3A" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tiek piemērotas šādas SITS*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C466B36" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348BF76C" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="074D6FD3" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD690C1" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionālās prasības  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="057C095E" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0280190B" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="49946E5F" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C7A74E" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ES tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466A27E7" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7189ABE5" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="6FE5FD30" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5B07DB" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>LV tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3206" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65493220" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4414E019" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="006C4DD5" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="652F2008" w14:textId="77777777" w:rsidR="004C73D6" w:rsidRPr="001161EA" w:rsidRDefault="004C73D6" w:rsidP="001161EA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001161EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*Norādīt apakšsistēmu nosaukumu un piemērotās Regulas numuru, ieskaitot Regulu numurus ar kuriem veiktas izmaiņas piemērotajā  regulā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1CBD20" w14:textId="77777777" w:rsidR="00D762C2" w:rsidRPr="00894EDD" w:rsidRDefault="00D762C2" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454144B3" w14:textId="264272CD" w:rsidR="00B904E8" w:rsidRPr="00830DBF" w:rsidRDefault="00B904E8" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SITS nepiemērošana saskaņā ar MK noteikumu Nr.374 IV nodaļas prasībām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00452FFA" w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja ir saņemts attiecīgs Eiropas Komisijas lēmums </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B87146" w14:textId="4D85C950" w:rsidR="00B904E8" w:rsidRPr="00894EDD" w:rsidRDefault="00830DBF" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2F3993" w14:textId="6EB1413D" w:rsidR="00FF12D5" w:rsidRPr="00894EDD" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noteikumi SITS nepiemērošanas gadījumā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3068"/>
+        <w:gridCol w:w="3213"/>
+        <w:gridCol w:w="3064"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="1B2BBA81" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C08456" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nepiemērotas SITS identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1991A" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemēroto normatīvo dokumentu identifikācija**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757B6DAF" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="750AF08D" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779E97F0" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A37D16B" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A69B9D4" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="533101B5" w14:textId="77777777" w:rsidTr="00711210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBB38B3" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7AFF07" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65965468" w14:textId="77777777" w:rsidR="00FF12D5" w:rsidRPr="006C4DD5" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A1B541F" w14:textId="2088E69E" w:rsidR="00FF12D5" w:rsidRPr="00830DBF" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  SITS nosaukumu, precīzi identificējot nepiemērotas SITS vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447A9191" w14:textId="3F040C19" w:rsidR="00FF12D5" w:rsidRPr="00830DBF" w:rsidRDefault="00FF12D5" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  dokumentu nosaukumu, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumentu vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00830DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FDA78E" w14:textId="2AF40184" w:rsidR="00E75F29" w:rsidRPr="00894EDD" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par esošo stacionāras iekārtas atļauju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Identifikācija vai vēsturiskā atļauja)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="1950E69D" w14:textId="77777777" w:rsidR="00830DBF" w:rsidRPr="000E62C4" w:rsidRDefault="00830DBF" w:rsidP="00830DBF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4756B992" w14:textId="16F3ED54" w:rsidR="009058D1" w:rsidRPr="00894EDD" w:rsidRDefault="00CD7CF9" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas pagaidu ekspluatāciju </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594F15EA" w14:textId="25D591DD" w:rsidR="009058D1" w:rsidRDefault="00BC7B7E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nav paredzēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D67BD90" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="3B29ADE4" w14:textId="77777777" w:rsidR="00763558" w:rsidRDefault="00E80E59" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C3398C">
+        <w:t>Ir plānota, pieteikums pagaidu atļaujai stacionāras iekārtas pagaidu ekspluatācijai ir pievienots pieteikumam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33657">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00763558" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4565384F" w14:textId="77777777" w:rsidR="00763558" w:rsidRDefault="00BC7B7E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ir plānota, pieteikums pagaidu atļaujai stacionāras iekārtas pagaidu ekspluatācijai tiks iesniegts </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vēlāk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00763558" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00960BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00763558">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00960BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6190094F" w14:textId="10F295B0" w:rsidR="00BC7B7E" w:rsidRPr="00763558" w:rsidRDefault="00960BCC" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ja iespējams, norādiet plānoto pieteikuma iesniegšanas brīdi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D6790E" w14:textId="77777777" w:rsidR="00A33657" w:rsidRDefault="00A33657" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DCF3BE" w14:textId="370A2798" w:rsidR="00E75F29" w:rsidRPr="006C4DD5" w:rsidRDefault="001038DB" w:rsidP="00E56CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma iesniedzēja informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7F9990" w14:textId="0DB8E37F" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Organizācijas juridiskais nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572E1174" w14:textId="77777777" w:rsidR="00763558" w:rsidRPr="000E62C4" w:rsidRDefault="00763558" w:rsidP="00763558">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5F0E3C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="7065DCD4" w14:textId="5178BCD0" w:rsidR="00E75F29" w:rsidRPr="00763558" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. Organizācijas adrese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(iela, pasta indekss, pilsēta, valsts)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763558">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D60786B" w14:textId="77777777" w:rsidR="00763558" w:rsidRPr="000E62C4" w:rsidRDefault="00763558" w:rsidP="00763558">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35085998" w14:textId="4B32F3B9" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3. Tālruņa numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C61F0BE" w14:textId="2FE8B435" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.4. E-pasta adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745D584D" w14:textId="6FED5A05" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. Tīmekļvietne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ja tāda ir)</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C11736A" w14:textId="3B0CDBAE" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.6. Organizācijas reģistrācijas numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048583A7" w14:textId="30A52816" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.7. Cita būtiska informācija</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11183E7D" w14:textId="77777777" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A220A50" w14:textId="55F5EA76" w:rsidR="00E75F29" w:rsidRPr="006C4DD5" w:rsidRDefault="00E75F29" w:rsidP="00E56CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB" w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Kontaktpersonas informācija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F29526" w14:textId="2FC48F01" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vārds un uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1350B6D6" w14:textId="0EA4D9F7" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amats</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A82F607" w14:textId="238F2A9A" w:rsidR="00E75F29" w:rsidRPr="00373734" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tālruņa numurs</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21581DEA" w14:textId="6B51C1B8" w:rsidR="00CC4797" w:rsidRPr="001B7421" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>E-pasta adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E9D83D" w14:textId="77777777" w:rsidR="00E75F29" w:rsidRDefault="00E75F29" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102A2AB9" w14:textId="09300DD1" w:rsidR="00B5702A" w:rsidRDefault="00894EDD" w:rsidP="00E56CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039" w:rsidRPr="00E75F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F29" w:rsidRPr="00E75F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par stacionārām iekārām un stacionārām apakšsistēmām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315063EB" w14:textId="77777777" w:rsidR="00EB6C1A" w:rsidRPr="00E75F29" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6F3160" w14:textId="641D3EC1" w:rsidR="001038DB" w:rsidRPr="006C4DD5" w:rsidRDefault="00894EDD" w:rsidP="00EB6C1A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219287560"/>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB" w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.1. Informācija par stacionāro iekāru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E8B6CF" w14:textId="008375E4" w:rsidR="00AF1DEF" w:rsidRPr="00894EDD" w:rsidRDefault="0060126E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Paredzēts veikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1DEF" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaiņas parametru vērtībās, uz kurām pamatojoties stacionārā iekārta ir nodota ekspluatācijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1DEF" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF1DFDF" w14:textId="77777777" w:rsidR="009A7692" w:rsidRDefault="005C1951" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524A4149" w14:textId="5008E9EA" w:rsidR="005C1951" w:rsidRPr="009A7692" w:rsidRDefault="00EC3ABD" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(norādiet informāciju par parametru izmaiņām)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5" w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid4"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="77DF17E2" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B77ED1" w14:textId="77777777" w:rsidR="005C1951" w:rsidRPr="006C4DD5" w:rsidRDefault="005C1951" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B88BD9D" w14:textId="77777777" w:rsidR="005C1951" w:rsidRPr="006C4DD5" w:rsidRDefault="005C1951" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894EDD" w:rsidRPr="00894EDD" w14:paraId="562DB68B" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A43003" w14:textId="77777777" w:rsidR="005C1951" w:rsidRPr="006C4DD5" w:rsidRDefault="005C1951" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D2C71E" w14:textId="77777777" w:rsidR="005C1951" w:rsidRPr="006C4DD5" w:rsidRDefault="005C1951" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32C0DADF" w14:textId="77777777" w:rsidR="005C1951" w:rsidRPr="00894EDD" w:rsidRDefault="005C1951" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="0ECB4143" w14:textId="21270AEB" w:rsidR="00AF1DEF" w:rsidRPr="001B7421" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stacionāras iekārtas modernizācijas vai atjaunošanas plānotais īstenošanas grafiks:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w14:paraId="42820745" w14:textId="77777777" w:rsidTr="00A61859">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AF1DEF" w:rsidRPr="001B7421" w14:paraId="11D4BDA7" w14:textId="77777777" w:rsidTr="00E56CEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26935067" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>Posma apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C804792" w14:textId="3420CA43" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Paredzamais posma īstenošanas termiņš </w:t>
+              </w:rPr>
+              <w:t>Paredzamais posma īstenošanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6046A92B" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komentārs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="7B97C619" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00AF1DEF" w:rsidRPr="001B7421" w14:paraId="2A4BE9FB" w14:textId="77777777" w:rsidTr="004E65F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115DAE6C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...157 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="297C59C8" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBCE9B6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...157 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="228D0448" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5DA0B0" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...157 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16EA0198" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="40AAB9FB" w14:textId="77777777" w:rsidTr="00A61859">
+      <w:tr w:rsidR="00AF1DEF" w:rsidRPr="001B7421" w14:paraId="7C954B0D" w14:textId="77777777" w:rsidTr="004E65F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0897995B" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F30BCA" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D5BF9C8" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE2FDAB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F30BCA" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C8A3EF5" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312A5925" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00F30BCA" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E9DF38E" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="006C4DD5" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70ADAE58" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="066D21F8" w14:textId="77777777" w:rsidR="00AF1DEF" w:rsidRPr="00EB6C1A" w:rsidRDefault="00AF1DEF" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52064FD7" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="001D73F6" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="01387B2E" w14:textId="240F1682" w:rsidR="00F667A0" w:rsidRPr="00EB6C1A" w:rsidRDefault="00894EDD" w:rsidP="00EB6C1A">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.2. Informācija par apakšsistēmām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C50388A" w14:textId="77777777" w:rsidR="009A7692" w:rsidRDefault="00894EDD" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">INF SITS prasību piemērošana </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001038DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5702A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastruktūras apakšsistēma   </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="009A7692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="009A7692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="7CE10842" w14:textId="5F6D2638" w:rsidR="00431773" w:rsidRDefault="00431773" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INF SITS prasību piemērošana </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48002015" w14:textId="77777777" w:rsidR="009A7692" w:rsidRDefault="009A7692" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51106657" w14:textId="77777777" w:rsidR="009A7692" w:rsidRPr="001B7421" w:rsidRDefault="009A7692" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1837"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="36B33E38" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5F99A8" w14:textId="238CE739" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="009A7692">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Hlk157589803"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pamatparametru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A96B33F" w14:textId="2E30A04A" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="009A7692">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62676355" w14:textId="3354A1BD" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="009A7692">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335A9FDA" w14:textId="4D1ABAFE" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="009A7692">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ietekmē/</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12DB5" w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>neietekmē dzelzceļa sistēm</w:t>
+            </w:r>
+            <w:r w:rsidR="006F3DB0" w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>as darbību*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="5D060497" w14:textId="77777777" w:rsidTr="00C1341A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FF87B5" w14:textId="0E55D996" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>1. Līnijas plānojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="1E9DD5BA" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB0CE4" w14:textId="70BF7357" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Būvju tuvinājuma gabarīts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365A6038" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442A1292" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1736CB" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="1CBA550E" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281CFB17" w14:textId="4D6DD314" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Attālums starp sliežu ceļu asīm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD975DF" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="038BE806" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2950D2F9" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="8"/>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="4C767361" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335DAF36" w14:textId="46B0AC0C" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maksimālie slīpumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C177C24" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C023C89" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD903E0" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="16439057" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77352341" w14:textId="73E82D5E" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Horizontālas līknes minimālais rādiuss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C967EB5" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4487B69A" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25750B69" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="51D9BE1A" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3905213D" w14:textId="3623BC97" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vertikālas līknes minimālais rādiuss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D8ED84" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="611C97F3" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FE2B8F" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="3FF70BD1" w14:textId="77777777" w:rsidTr="00244771">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2C2E3F" w14:textId="3FC62BDB" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>2. Sliežu ceļa parametri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="37ABA935" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71877C0A" w14:textId="6F693BE6" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nominālais sliežu ceļa platums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE7D4C" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4209BB94" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6DF70F" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="0DF18E50" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8716EB" w14:textId="28F5B619" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ārējās sliedes paaugstinājums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8705D9" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F80C75" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7102A7F0" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="38DB8807" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06ED4ABD" w14:textId="7723E77C" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ārējās sliedes paaugstinājuma deficīts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5858E690" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6591FB1A" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5AF7A7" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="37940D5B" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0329501C" w14:textId="54DC0821" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ārējās sliedes paaugstinājuma deficīta strauja maiņa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F3065B" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2047B624" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A234ED4" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="735E70C1" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FE3D86" w14:textId="40E41B9A" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00E57B2B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12DB5" w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>kvivalentais koniskums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8B1460" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E99606B" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D14D5E5" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="655AF6DF" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09188FA8" w14:textId="452400CD" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vienlaidu sliežu ceļa sliedes galviņas profils</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4BD71B" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E87EDB2" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB672B3" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00431773" w:rsidRPr="00B57CB9" w14:paraId="1A5A6343" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBDAB8A" w14:textId="18A34162" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sliežu ieslīpums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="206AC7DE" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B825781" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="006C4DD5" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1263D120" w14:textId="77777777" w:rsidR="00431773" w:rsidRPr="00B57CB9" w:rsidRDefault="00431773" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="5EFE4A1D" w14:textId="77777777" w:rsidTr="00165BBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C1C061" w14:textId="240D00DD" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3. Pārmijas un krustojumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="04C78A5D" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABA8FAF" w14:textId="4F22E532" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pārmiju un krustojumu projektētā ģeometrija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5226E85E" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AD360A" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FEF9F2" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="5B9E91EB" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7613D644" w14:textId="3079CE2A" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kustīgu krusteņa seržu izmantojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720FEFA7" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6869CABC" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D936BE2" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="589DFF2B" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D50D5E3" w14:textId="22C0DF0F" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stacionāru dubulto krustenisko pāreju maksimālais nevadāmais garums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A466C" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDC78DF" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E15E278" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="3A5DDC7D" w14:textId="77777777" w:rsidTr="006C69F0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="05376D04" w14:textId="0757B0B3" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4. Sliežu ceļa izturība pret slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="6E93AC20" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE07D6E" w14:textId="600491FA" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sliežu ceļa izturība pret vertikālām slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6838AC84" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613F2FB3" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5015C782" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="4DBE04E2" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323F4907" w14:textId="6178EFAD" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sliežu ceļa izturība pret garenvirziena slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E15FB2" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2120F473" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084EAFE1" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="48DFF498" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCE2A25" w14:textId="292FC29B" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sliežu ceļa izturība pret </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>sānvirziena</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39339154" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B0CB9" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6203DA70" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="29C21A23" w14:textId="77777777" w:rsidTr="00FE3A4A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCE7097" w14:textId="7A8BC674" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5. Konstrukciju izturība pret satiksmes slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="59FF1C57" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="590B9530" w14:textId="2ABCE495" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Jaunu tiltu izturība pret satiksmes slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C673079" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBB6A3A" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E6E57F" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="1F1AFFED" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C08F377" w14:textId="3104EECD" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekvivalents vertikāls jaunu ģeometrisko konstrukciju un zemes klātņu noslogojums un grunts spiediena ietekme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E70D4CE" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A09BA1" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517F638D" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="542C7178" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16717CEB" w14:textId="2549ECE4" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tādu jaunu konstrukciju izturība, kuras atrodas pāri vai blakus sliežu ceļiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD212CC" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0827E445" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6CDB77" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="12CAC4DC" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4809F191" w14:textId="2011A612" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Esošu konstrukciju (tiltu, ģeometrisko konstrukciju un zemes klātņu) izturība pret satiksmes slodzēm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408533DF" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5123D6F0" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F9A8BA" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="00B57CB9" w14:paraId="49DDE4A6" w14:textId="77777777" w:rsidTr="00A57B0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7634278B" w14:textId="6997B12F" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6. Tūlītējas rīcības robežvērtības attiecībā uz sliežu ceļa ģeometrijas defektiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="7B63571A" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60999689" w14:textId="7081B711" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tūlītējas rīcības robežvērtība lāgojumam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F30E4A0" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BFCCAF" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="061C011D" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="28603A59" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1168AC" w14:textId="616852FA" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tūlītējas rīcības robežvērtība </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>garenprofila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līmenim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE95B70" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0665A012" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BA97DA" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="534C0365" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAB2BFF" w14:textId="70836EA3" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tūlītējas rīcības robežvērtība sliežu ceļa nošķiebumam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C389EF" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="038F8DCA" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="353F2A71" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="55C75770" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="262B2B6F" w14:textId="0C5CF837" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tūlītējas rīcības robežvērtība sliežu ceļa platumam kā izolētam defektam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612E10D2" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F483DC7" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5176CDF0" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="348E92B5" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C405B7" w14:textId="07A1A166" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tūlītējas rīcības robežvērtība ārējās sliedes paaugstinājumam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101BEEDD" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA73C4D" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC1094D" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="68EFE42A" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9F0B62" w14:textId="04C98A4E" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tūlītējas rīcības robežvērtības pārmijām un krustojumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C84A270" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67589BD8" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5FA2A8" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="00B57CB9" w14:paraId="14B86757" w14:textId="77777777" w:rsidTr="00322EC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A9A1FD" w14:textId="1E3AC51E" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7. Peroni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="456EBBB8" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016134D3" w14:textId="3B3A5391" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Perona lietderīgais garums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09342952" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3121D7C7" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5FB9FB" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="26DAA284" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442468DF" w14:textId="282C7CFD" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Perona augstums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D8037C" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510A8908" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C37E1B5" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="5C3094CC" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C99598D" w14:textId="4583C77E" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Perona nobīde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120D4786" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="227D963B" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F911E7" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w14:paraId="70294988" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC933B2" w14:textId="04AB2B5E" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sliežu ceļu plānojums gar peroniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D1087C" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="493F4833" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="006C4DD5" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC1AD7D" w14:textId="77777777" w:rsidR="00F12DB5" w:rsidRPr="00B57CB9" w:rsidRDefault="00F12DB5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="1DEDF962" w14:textId="77777777" w:rsidTr="00551DFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="127E9A31" w14:textId="1F38366C" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8. Veselības aizsardzība, drošība un vides aizsardzība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="6B8C55A9" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6946EA" w14:textId="70B677C0" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maksimālās spiediena pārmaiņas tuneļos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D24942" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09516968" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13457AFF" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="5AD3DDCC" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58048AF1" w14:textId="53E01985" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sānvēja ietekme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41531A97" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2FE0EF" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D4EEA4" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="72C61BB4" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AAC647" w14:textId="75CE060B" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerodinamiska ietekme uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>balastētu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sliežu ceļu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8595D1" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D14EDE" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CB4941" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="08B175D2" w14:textId="77777777" w:rsidTr="00B702C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="528663DA" w14:textId="6CBE5485" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9. Ekspluatācijas nodrošinājums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="4B899F1D" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D348EBA" w14:textId="510E207D" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Atrašanas vietas rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14547494" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070900C0" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6E74F4" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="32400D7A" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A9F9B8" w14:textId="3470D94E" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ekvivalentais koniskums ekspluatācijā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DDEE0D" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="450212E8" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C323B" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="4050C747" w14:textId="77777777" w:rsidTr="00AA26B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="085BAEE2" w14:textId="0C0ED9AA" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="006C4DD5" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75D98" w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. Stacionāras vilcienu apkopes iekārtas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="41FAC749" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F9CAF4" w14:textId="6244C038" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00612851" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tualešu iztukšošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEBDC85" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157780C2" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24934CEC" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="432D6555" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B4E69F" w14:textId="4D057F09" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00612851" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vilcienu ārpuses tīrīšanas iekārtas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0023D9" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6C1D9D" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8EB73" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="1FFBA25E" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F953D74" w14:textId="6DCEE4B8" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00612851" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ūdens krājumu atjaunošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B63613B" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E960953" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF0766B" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="5D4E7370" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDEC165" w14:textId="6F6A5DC1" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00612851" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degvielas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>uzpilde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AE0E25" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A615BBC" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34092147" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w14:paraId="36D55DF7" w14:textId="77777777" w:rsidTr="009A7692">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AF76F1" w14:textId="43D38E42" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00612851" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Carlito" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ārējā energoapgāde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5772BA90" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676C1D4C" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="006C4DD5" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ACD788" w14:textId="77777777" w:rsidR="00C75D98" w:rsidRPr="00B57CB9" w:rsidRDefault="00C75D98" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A48689F" w14:textId="6C890F7A" w:rsidR="006F3DB0" w:rsidRPr="001B7421" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B57CB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CAC5F9" w14:textId="16ED9276" w:rsidR="00431773" w:rsidRPr="001B7421" w:rsidRDefault="00431773" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk157590163"/>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRM SITS prasību piemērošana</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A7692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3885"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w14:paraId="5DCFD0FD" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="676189D5" w14:textId="77777777" w:rsidTr="00E56CEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F35D7C" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Hlk157590271"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Pamatparametru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03563D5C" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7CA7B3" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3A3720" w14:textId="219A3645" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="006F3DB0" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4AD677F5" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="33791164" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1280B8B1" w14:textId="00C00953" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Personām ar invaliditāti un personām ar ierobežotām pārvietošanās spējām paredzētās stāvvietas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3A1F69" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D3F96E" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1614B539" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="10"/>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="79CA39C7" w14:textId="77777777" w:rsidTr="0038125C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="08915780" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="04D4FBBD" w14:textId="19A62B2F" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1434 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1717 lines deleted...]
-                <w:rFonts w:eastAsia="Carlito"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...867 lines deleted...]
-                <w:rFonts w:eastAsia="Carlito"/>
+              </w:rPr>
+              <w:t>Bezšķēršļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>4. Sliežu ceļa izturība pret slodzēm</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> ceļi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="2C47D992" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="30DCBECD" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113F4269" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...12 lines deleted...]
-              <w:t>Sliežu ceļa izturība pret vertikālām slodzēm</w:t>
+          <w:p w14:paraId="03C75219" w14:textId="51451834" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Horizontālā kustība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42E365E0" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="10A54CF8" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28C810E7" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30868F4D" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3D2F2F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35344235" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="17507788" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="073E1816" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B72720E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>Sliežu ceļa izturība pret garenvirziena slodzēm</w:t>
+          <w:p w14:paraId="1F908642" w14:textId="20FD06EA" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vertikālā kustība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508E6FE2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="067B45E8" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0367010E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="42358409" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21A0224C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1A17344C" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4B2F4866" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="3D7B6A9B" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05065F8C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>Sliežu ceļa izturība pret sānvirziena slodzēm</w:t>
+          <w:p w14:paraId="47ACB52A" w14:textId="5E8FAB13" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ceļa norādes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608C27BE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="47AEE93E" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDD9277" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C36D953" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E48D564" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7F3C0AE8" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4CFC9F5C" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Carlito"/>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="275EF465" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B58DC1" w14:textId="770CBE37" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="009A7692">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1150 lines deleted...]
-                <w:rFonts w:eastAsia="Carlito"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>3. Durvis un ieejas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C0FF6" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCD2AF5" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F5C3A3" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4CFB1E32" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="1ACD2F39" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="775B36C3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...1703 lines deleted...]
-                <w:rFonts w:eastAsia="Carlito"/>
+          <w:p w14:paraId="69A0FC21" w14:textId="309964F2" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4. Grīdu virsmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF57FEA" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68390C7F" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA151D4" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="7936DD8C" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="6EEAF5F5" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE9C8DA" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...12 lines deleted...]
-              <w:t>Perona lietderīgais garums</w:t>
+          <w:p w14:paraId="4C996543" w14:textId="629BD5EF" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5. Caurredzamu šķēršļu izcelšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26CB4204" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="33CEA716" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB05FBB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19ECD87A" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F555F54" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E397FDC" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="29DA56AE" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="2DA8C158" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DE415D" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...20 lines deleted...]
-              <w:t>erona augstums</w:t>
+          <w:p w14:paraId="05269072" w14:textId="7EB92EEA" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6. Tualetes un bērnu pārtīšanas galdiņi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="117E7038" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="33801080" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA3C93E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5305C2FC" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386C3281" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1F161823" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="5136151E" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="013A4276" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="383C268E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...20 lines deleted...]
-              <w:t>erona nobīde</w:t>
+          <w:p w14:paraId="3E0E2383" w14:textId="4C4CB1E7" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7. Mēbelējums un brīvi stāvošas ierīces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="769FEB27" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3F752A90" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="700D21A3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0CEEA537" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D06EC3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A44ECB9" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4155288F" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="6E54B25E" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D4F76B" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...20 lines deleted...]
-              <w:t>liežu ceļu plānojums gar peroniem</w:t>
+          <w:p w14:paraId="4C475C03" w14:textId="4CAD3A8A" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8. Biļešu iegāde, uzziņu dienesti un klientu palīdzības punkti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F247D57" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="68A1B6C1" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E958A9" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1EECF7E3" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33FB0E02" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="03EE76EA" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="109F3A1E" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="424BA54D" w14:textId="608C8988" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9. Apgaismojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B115D34" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="143172C1" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480C0817" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="2E9EA50E" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4785499E" w14:textId="43FA8FA2" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10. Vizuālā informācija: virziena norādes, piktogrammas, drukātā vai mainīgā informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F661F7E" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD31098" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B307FAC" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="31D026B8" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172ECD13" w14:textId="5FEDFBB0" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11. Mutiskā informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="797E1436" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DA524D" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76944962" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="6F6FD4AC" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196A2CE6" w14:textId="1936E3E1" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>12. Perona platums un peronu malas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1949350B" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2884B765" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067C73B7" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="61DC88A1" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3969BD" w14:textId="0BF7C0AC" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>13. Peronu beigas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189A4D9B" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729FF3E5" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5C880E" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="4D8472B6" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647278F4" w14:textId="003E1AFF" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>14. Iekāpšanas palīglīdzekļi, ko uzglabā uz peroniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16971B22" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF8AFCF" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087D647B" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93FF7" w:rsidRPr="001B7421" w14:paraId="0C87D929" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D319A83" w14:textId="0933E440" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>15. Dzelzceļa pārejas</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4B85" w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasažieriem uz peroniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23019119" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E282927" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BF7211" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="006C4DD5" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B01DAE0" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="19D5D96F" w14:textId="27346213" w:rsidR="006F3DB0" w:rsidRPr="001B7421" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F3294E" w14:textId="77777777" w:rsidR="006C4DD5" w:rsidRDefault="00DC6CC3" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE73A2">
+        <w:t xml:space="preserve">Citu normatīvo aktu prasību piemērošana </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4DD5" w:rsidRPr="00894EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...168 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="006C4DD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="006C4DD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006C4DD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="006C4DD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1FA604" w14:textId="492E07EF" w:rsidR="00DC6CC3" w:rsidRPr="001B7421" w:rsidRDefault="00DC6CC3" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atsau</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1EC0" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz normatīvajiem aktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFCFE8A" w14:textId="010290C0" w:rsidR="00DC6CC3" w:rsidRPr="001B7421" w:rsidRDefault="006C4DD5" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52551A01" w14:textId="7A188A31" w:rsidR="00B63BBA" w:rsidRPr="001B7421" w:rsidRDefault="00B63BBA" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itu normatīvo aktu parametri</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2457"/>
+        <w:gridCol w:w="2452"/>
+        <w:gridCol w:w="2061"/>
+        <w:gridCol w:w="2375"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="299E368C" w14:textId="77777777" w:rsidTr="00E56CEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A697BDD" w14:textId="1C0290B1" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Normatīvie akti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC18AA8" w14:textId="6593309D" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Esošais parametrs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2061" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7357CD5D" w14:textId="02D19E89" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Plānotais parametrs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF0F971" w14:textId="2975A726" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="006F3DB0" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="4A591FAD" w14:textId="77777777" w:rsidTr="00001C72">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359F722D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40EBEF9B" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49066059" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3653DD2F" w14:textId="0A6E6ADD" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="6B7C18A0" w14:textId="77777777" w:rsidTr="00001C72">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2457" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58211440" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0812C461" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0355C59D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53046AA5" w14:textId="14AB1BCA" w:rsidR="00001C72" w:rsidRPr="006C4DD5" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C03318B" w14:textId="59B4A42E" w:rsidR="006F3DB0" w:rsidRPr="006C4DD5" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
-[...5 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidRPr="006C4DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E05E2A" w14:textId="715FC656" w:rsidR="00DC6CC3" w:rsidRPr="001B7421" w:rsidRDefault="00DC6CC3" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6BBE3C" w14:textId="13127B8F" w:rsidR="00CC4797" w:rsidRPr="001B7421" w:rsidRDefault="00894EDD" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4797" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Energoapgādes apakšsistēma</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E56CEF" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E3F84D" w14:textId="374A2E3F" w:rsidR="00C93FF7" w:rsidRPr="001B7421" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk157592030"/>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ENE SITS prasību piemērošana</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E56CEF" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3885"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="25940C5A" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="7E2F387D" w14:textId="77777777" w:rsidTr="00E56CEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E239AA9" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pamatparametru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F101F0" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E4250A" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796DA3BB" w14:textId="6ACED65D" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="006F3DB0" w:rsidP="00E56CEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="573106AB" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...274 lines deleted...]
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="4EB43E0C" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="40369FAC" w14:textId="77777777" w:rsidTr="00945825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED9A5A4" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>2. Bezšķēršļu ceļi</w:t>
+          <w:p w14:paraId="7AFFBE5B" w14:textId="2776C6E5" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Energoapgāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="491D745F" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="09AA1F1A" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BD3869" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...18 lines deleted...]
-              <w:t>Horizontālā kustība</w:t>
+          <w:p w14:paraId="4C6606E6" w14:textId="39B6E707" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Spriegums un frekvence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29FD1F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="01238671" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE0542C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AE94B35" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F09E184" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="72F705E5" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="0B2F0FFF" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="4DA4D774" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A063E2D" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...18 lines deleted...]
-              <w:t>Vertikālā kustība</w:t>
+          <w:p w14:paraId="66C2C5A7" w14:textId="28856EEE" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3E88" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vilces energoapgādes sistēmas veiktspēja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8BF9C6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="592584D6" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F9E7F7" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F65F889" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E44A9B3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="55FC5DBC" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="39F5FEDE" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="0DEF39BE" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2785668E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...18 lines deleted...]
-              <w:t>Ceļa norādes</w:t>
+          <w:p w14:paraId="582E6F05" w14:textId="21FD7595" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="005C3E88" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Strāva stāvēšanas laikā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43BC22E9" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="086603E3" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23942FDE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4CAFD29D" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FD2EB8" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="102F9EE4" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="1AB9677B" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="544B5FBA" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3F6311" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>3. Durvis un ieejas</w:t>
+          <w:p w14:paraId="54B89F68" w14:textId="430E3E40" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Reģeneratīvā bremzēšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C84389" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="49C83E16" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D3E018" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22029BA6" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F48E657" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5919F7FC" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="3AB4F0FD" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="6F088B9A" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C3A549" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>4. Grīdu virsmas</w:t>
+          <w:p w14:paraId="2975197D" w14:textId="20AD2BF9" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Elektroaizsardzības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> koordinācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA8C5EC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C5FA90E" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBDD7DB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4CE52CFE" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="340EE6B1" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0EFBDAE0" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="5564CAC7" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="34A90301" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8DE7D6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>5. Caurredzamu šķēršļu izcelšana</w:t>
+          <w:p w14:paraId="5B98CA1C" w14:textId="522FB794" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Harmonikas un dinamiskie efekti maiņstrāvas vilces energoapgādes sistēmās</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4103D2FC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0F8E85B1" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC1EA02" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69AB9D5B" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3B2E1D" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77C0A5E4" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="21E739B5" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="5B206D2A" w14:textId="77777777" w:rsidTr="00BB10F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="16732A0A" w14:textId="0F902500" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2. Gaisvadu kontakttīkla ģeometrija un strāvas noņemšanas kvalitāte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="4B193BEB" w14:textId="77777777" w:rsidTr="0085428C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D90172" w14:textId="2D10C71C" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Gaisvadu kontakttīkla ģeometrija:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="25E04F94" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C40FA2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>6. Tualetes un bērnu pārtīšanas galdiņi</w:t>
+          <w:p w14:paraId="221C877B" w14:textId="4B0F9C30" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F266B3" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kontaktvadu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F266B3" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F266B3" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>piekares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F266B3" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> augstums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A987D6F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B863CBF" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47110562" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="27D534AB" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73085664" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="39525053" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="437424F1" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w14:paraId="1C971244" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9DA680" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>7. Mēbelējums un brīvi stāvošas ierīces</w:t>
+          <w:p w14:paraId="09465908" w14:textId="30E7C151" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00F266B3" w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maksimālā sānu novirze </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41095CDC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6AD24678" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3C2E07" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1FE65D23" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE8EAB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="638FBEC9" w14:textId="77777777" w:rsidR="00F266B3" w:rsidRPr="00E56CEF" w:rsidRDefault="00F266B3" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="0A94918E" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="0D4D2773" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B9FDD4" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>8. Biļešu iegāde, uzziņu dienesti un klientu palīdzības punkti</w:t>
+          <w:p w14:paraId="6AA48E19" w14:textId="459E790B" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pantogrāfa gabarīts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4B8468" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="45EC354A" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F23742F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="11C53A6B" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2CDFDB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="565EC8E0" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="6856EE90" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="2A0FB3AA" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00A0A285" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="63EF13BC" w14:textId="6B96653F" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vidējais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>kontaktspēks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D87890E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65D4EC89" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A1B587" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="34832A6C" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBDE069" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26FF453B" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="003EDF91" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="663F0026" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0B0305" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>10. Vizuālā informācija: virziena norādes, piktogrammas, drukātā vai mainīgā informācija</w:t>
+          <w:p w14:paraId="0C4D410F" w14:textId="03B72251" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dinamiskie raksturlielumi un strāvas noņemšanas kvalitāte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437FC88F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AC582F7" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183DE573" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="563DFF24" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19983BE7" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2371F7E0" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="6397F157" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="2B57F574" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07137E91" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>11. Mutiskā informācija</w:t>
+          <w:p w14:paraId="19F59F5A" w14:textId="23AC3DCB" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Gaisvadu kontakttīkla konstrukcijā izmantotais attālums starp pantogrāfiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11EB3FB2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7EEF0899" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F7484E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3329CBAC" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119D88DB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65774326" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="0987C13B" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="75938D46" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57128C81" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>12. Perona platums un peronu malas</w:t>
+          <w:p w14:paraId="68702526" w14:textId="21CB4959" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kontaktvadu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> materiāli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA5169D" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="314E23FB" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41617880" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1DC733B8" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53589CE4" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E17E405" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="5539D9A3" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="239DCA6B" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="380CA536" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>13. Peronu beigas</w:t>
+          <w:p w14:paraId="22307491" w14:textId="4CF8FA6B" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fāzu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atdalīšanas sekcijas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582AEBF9" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="37F4B42B" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01AB83C1" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="41B0B920" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEA43DA" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="33BAE2DB" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="7EBB2E9C" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="0928F41B" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275F3216" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>14. Iekāpšanas palīglīdzekļi, ko uzglabā uz peroniem</w:t>
+          <w:p w14:paraId="40D01D62" w14:textId="166B5C96" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Vispārīgs raksturojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1130BD" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0B041FDB" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508785B8" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3846D393" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A21D37C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="102F7F07" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="63F1BCBE" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="523B7ECA" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF80C88" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...11 lines deleted...]
-              <w:t>15. Dzelzceļa pārejas</w:t>
+          <w:p w14:paraId="6FD9DB99" w14:textId="2FCB93AD" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Līnijas, kurās ātrums V ≥ 250 km/h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6005B2F8" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="13CA6363" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55AFADC8" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56538888" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAABBC1" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5DA9B2C1" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w14:paraId="761904F2" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F89895F" w14:textId="2FED1BA1" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Līnijas, kurās ātrums V&lt;250 km/h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A67D5A8" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7C6733" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8FC8DA" w14:textId="77777777" w:rsidR="009C64FC" w:rsidRPr="00E56CEF" w:rsidRDefault="009C64FC" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="746E61D4" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A777F69" w14:textId="774FD6A2" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sistēmu atdalīšanas sekcijas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="655FB682" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E9917D" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527F3057" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="11E77878" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298DBBFD" w14:textId="57FAF5A2" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Vispārīgs raksturojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D719AC6" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4B6ACE" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4D489C" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="72304C98" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F1E01A" w14:textId="51AE389E" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Pacelti pantogrāfi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752F23ED" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C823D2D" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B71A76A" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="04400102" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F7612C" w14:textId="23BEED67" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Nolaisti pantogrāfi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A57BBDC" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CECFD3" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73079084" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="2151EBE2" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE4C163" w14:textId="17B71F24" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3. Stacionāra enerģijas datu apkopošanas sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDBC708" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="696F7677" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7420971B" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w14:paraId="04D603B4" w14:textId="77777777" w:rsidTr="006F3DB0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED3075B" w14:textId="515E3C0A" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56CEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4. Prasības aizsardzībai pret elektriskās strāvas triecieniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CE081F" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1A73D6" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DACC22" w14:textId="77777777" w:rsidR="005F7B1B" w:rsidRPr="00E56CEF" w:rsidRDefault="005F7B1B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BE2B8DD" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="61908081" w14:textId="13FB342D" w:rsidR="006F3DB0" w:rsidRPr="00E56CEF" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00E56CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
+      <w:r w:rsidRPr="00E56CEF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-        <w:t>u darbību.</w:t>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DAC914" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00E0406A" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="6B0B86FC" w14:textId="77777777" w:rsidR="00C93FF7" w:rsidRPr="001B7421" w:rsidRDefault="00C93FF7" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43039FAD" w14:textId="77777777" w:rsidR="00EB6C1A" w:rsidRDefault="00DC6CC3" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk157592106"/>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+        <w:t xml:space="preserve">Citu normatīvo aktu prasību piemērošana </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B60F975" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="43CFFF3E" w14:textId="4F27C028" w:rsidR="00DC6CC3" w:rsidRDefault="00DC6CC3" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atsau</w:t>
+      </w:r>
+      <w:r w:rsidR="00A824AF" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz normatīvajiem aktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB119E8" w14:textId="6B04C4AF" w:rsidR="00EB6C1A" w:rsidRPr="001B7421" w:rsidRDefault="00EB6C1A" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atsauce uz normatīvajiem aktiem:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4066D92A" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="009C68C4" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="4F02FDC2" w14:textId="77777777" w:rsidR="00B63BBA" w:rsidRPr="001B7421" w:rsidRDefault="00B63BBA" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Citu normatīvo aktu parametri</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itu normatīvo aktu parametri</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2457"/>
         <w:gridCol w:w="2452"/>
         <w:gridCol w:w="2061"/>
         <w:gridCol w:w="2375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w14:paraId="1346478E" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="550D34DF" w14:textId="77777777" w:rsidTr="00EB6C1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AA47B6" w14:textId="2742D6D1" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Normatīvie akti </w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Normatīvie akti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008DF66D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Esošais parametrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613356E3" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plānotais parametrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09993183" w14:textId="4A37E50C" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="67886994" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="345A9443" w14:textId="77777777" w:rsidTr="00453333">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A33DF9E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76B23762" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03165963" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E03ABC8" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6FEC28" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5DE1D0D3" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC36F0F" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B151F32" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="3ED675A5" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="06CCAB5B" w14:textId="77777777" w:rsidTr="00453333">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77474D32" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="11F692AD" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05696FBA" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B65C380" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38EFF016" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4A09D85F" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67DA5AB3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76BE8A4D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="446C1501" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="7F9EBAFD" w14:textId="60105388" w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B26CD7" w14:textId="431B2C16" w:rsidR="00CC4797" w:rsidRPr="001B7421" w:rsidRDefault="00894EDD" w:rsidP="00B02BAC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...141 lines deleted...]
-        <w:t>u darbību.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4797" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vilcienu vadības un signalizācijas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016EADF2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="54104576" w14:textId="3936879E" w:rsidR="00CC4797" w:rsidRPr="001B7421" w:rsidRDefault="00EB6C1A" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004E29B7">
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4797" w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B03FB1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tacionārās lauka iekārtu apakšsistēma</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578A1707" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="1E4145C0" w14:textId="4A52FAA9" w:rsidR="00C31477" w:rsidRPr="001B7421" w:rsidRDefault="00C31477" w:rsidP="00EB6C1A">
       <w:pPr>
-        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk157509602"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A klases sistēma “ERMTS” </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A24E7E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="2F8401C7" w14:textId="449A06A5" w:rsidR="00001C72" w:rsidRPr="001B7421" w:rsidRDefault="00001C72" w:rsidP="001161EA">
       <w:pPr>
-        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C186B">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCS SITS prasību piemērošana </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...881 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...63 lines deleted...]
-        <w:t>jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3885"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="636C2379" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="0B348BA9" w14:textId="77777777" w:rsidTr="00EB6C1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E01DC9" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Pamatparametru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE3A42E" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1E2B70" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76754066" w14:textId="63FDB830" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...15 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>1. Energoapgāde</w:t>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="71F88A28" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="4E9D8743" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0A0D41" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79DE7695" w14:textId="0C5AF7F3" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAB3D59" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66782810" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375D44CB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AA5EA6B" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1024E1D6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A1EE755" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="3305FB41" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...22 lines deleted...]
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="0BFFBDDA" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="006F3DB0" w:rsidRPr="001B7421" w14:paraId="6E199EB4" w14:textId="77777777" w:rsidTr="006F3DB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0784BC31" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2E7F3AC8" w14:textId="77777777" w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A345389" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="61FEDA61" w14:textId="77777777" w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147556EF" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="090C9F45" w14:textId="77777777" w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7494D015" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...6258 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4446E059" w14:textId="77777777" w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5051DCDC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="07786BDB" w14:textId="22B5BBEB" w:rsidR="006F3DB0" w:rsidRPr="001B7421" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
+      <w:r w:rsidRPr="001B7421">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-        <w:t>u darbību.</w:t>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F92C1CE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00544988" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="3B29FE3C" w14:textId="092568E7" w:rsidR="00B64D8E" w:rsidRPr="001B7421" w:rsidRDefault="00B64D8E" w:rsidP="00EB6C1A">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B klases sistēma </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6C7BD813" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="550B1F22" w14:textId="2EFDBE8C" w:rsidR="00B64D8E" w:rsidRPr="001B7421" w:rsidRDefault="00B64D8E" w:rsidP="001161EA">
       <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Automātiskā lokomotīves signalizācija (ALSN)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...1209 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3140BB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="26B6454D" w14:textId="77777777" w:rsidR="00B64D8E" w:rsidRPr="001B7421" w:rsidRDefault="00B64D8E" w:rsidP="001161EA">
       <w:pPr>
         <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C186B">
-[...31 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Radiosakari:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398D6EAB" w14:textId="2CC3E79B" w:rsidR="00B64D8E" w:rsidRPr="001B7421" w:rsidRDefault="00B64D8E" w:rsidP="001161EA">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LDZ radio</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>jā</w:t>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628D0D30" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="01DB6BD8" w14:textId="195ED308" w:rsidR="00B64D8E" w:rsidRPr="001B7421" w:rsidRDefault="00B64D8E" w:rsidP="001161EA">
       <w:pPr>
         <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C186B">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DMR</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="583FE0AC" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="4E7DFC09" w14:textId="22B705EB" w:rsidR="00001C72" w:rsidRPr="001B7421" w:rsidRDefault="002937EA" w:rsidP="00EB6C1A">
       <w:pPr>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3398C">
-[...102 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="009B740A">
+        <w:t xml:space="preserve">B klases vilcienu vadības un signalizācijas stacionāras lauku iekārtas apakšsistēmas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A klases sistēma “ERMTS”</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="008059DF">
+        <w:t>pamatparametri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Atzīme1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008059DF">
+      <w:r w:rsidR="00EB6C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...777 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00EB6C1A" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...63 lines deleted...]
-        <w:t>jā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3885"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w:rsidRPr="00431773" w14:paraId="6A0987F8" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="61F7ADCC" w14:textId="77777777" w:rsidTr="00EB6C1A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6139FDC5" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pamatparametru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C95D2A" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3007CBA2" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361BC23F" w14:textId="48A9E29F" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="58AC1DB8" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C43182" w14:textId="5851A809" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ceļa sistēmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="17CF46C8" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6D8D37" w14:textId="752D82DD" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ceļa bloķēšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497711" w:rsidRPr="001B7421" w14:paraId="4E2966C1" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB4478A" w14:textId="6A66672A" w:rsidR="00497711" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Autobloķēšana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="03E1C341" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D8FA09" w14:textId="4722B32D" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002937EA" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdzstrāvas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002937EA" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>autobloķēšana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FCD7ED" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F482D4" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BE6CB" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="6536F275" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB3C516" w14:textId="5D7E5940" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002937EA" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maiņstrāvas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002937EA" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>autobloķēšana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9CA3E1" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36479BC5" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742FB4C5" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="4C344F04" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BC34E7" w14:textId="17109BF0" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00891700" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Pusautomātiskā bloķēšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29464162" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074720AD" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBD38AE" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497711" w:rsidRPr="001B7421" w14:paraId="3423FF41" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F58CB6" w14:textId="3A0FB09E" w:rsidR="00497711" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Palīgsistēmas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D22915" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="719E621C" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CDA2B4" w14:textId="103FE0AB" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00891700" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Automātiskā pārbrauktuves signalizācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E7B9F8" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D62C32" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086A507C" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="3946B4CE" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C4657D" w14:textId="37973053" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00891700" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1122D" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ukšu</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1122D" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> silšanas</w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikšanas </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1122D" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iekārta </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49764FD7" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE1C65E" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2283E721" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="748B5FE7" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EF187D" w14:textId="1B2A49B8" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Citas ceļa sistēmas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="799A9C39" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F50DD29" w14:textId="29B23A51" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...118 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts4"/>
+                  <w:name w:val="Teksts1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C415154" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D9B86B" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B849D7E" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497711" w:rsidRPr="001B7421" w14:paraId="572803A1" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="519B8AC8" w14:textId="548FE3DA" w:rsidR="00497711" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Stacijas sistēmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="5739C07B" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E95DAD" w14:textId="59F92FBA" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Necentralizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistēmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBBB7D8" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2588DF5E" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEDE368" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497711" w:rsidRPr="001B7421" w14:paraId="70666D74" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CABAA1" w14:textId="6CDF9F8F" w:rsidR="00497711" w:rsidRPr="00EB6C1A" w:rsidRDefault="00497711" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Centralizācijas sistēmas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="727681CB" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2481F979" w14:textId="06C0F385" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vietēja centralizācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="294C5406" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70404571" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB4E307" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497711" w:rsidRPr="001B7421" w14:paraId="18308CD6" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B49122" w14:textId="79794502" w:rsidR="00497711" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stacijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00892261" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00497711" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>lektriskās centralizācijas (EC):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="51B7494A" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1997AC29" w14:textId="52F1A676" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Releju procesoru centralizācija </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(RPC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB46022" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D8DDE2" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC4DF4D" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="65ED3430" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F837E2F" w14:textId="1B8BED56" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maršrutu releja centralizācija </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(MRC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728CDD43" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21114DDA" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE45713" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="241156CF" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F80FCB" w14:textId="621CC85E" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009C150C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Blokveida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009C150C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maršrutu releju centralizācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6282D056" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7F5B2B" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D957FC" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="2F2DF8AC" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="483C0B21" w14:textId="053FACF9" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C150C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Releju mikroprocesoru centralizācija (MPC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4283D937" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5730DFDB" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0908BC57" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="6B708CEF" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A9B8A0" w14:textId="5BB1E6D7" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007E133C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dispečeru centralizācija (DC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371C994F" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F32349A" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418EE09" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="7EFF5E77" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="37602886" w14:textId="7716F852" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Citas stacijas sistēmas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="4C2573EF" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="195EC55F" w14:textId="3CFC7D99" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts4"/>
+                  <w:name w:val="Teksts1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C69105" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B65FE8" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168A2120" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE0D6C" w:rsidRPr="001B7421" w14:paraId="4E476F83" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D292399" w14:textId="133BDC0E" w:rsidR="00DE0D6C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Uzkalna sistēmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002937EA" w:rsidRPr="001B7421" w14:paraId="684D4C9B" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="258DC0A5" w14:textId="211876C7" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DE0D6C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Uzkalna automātiskā centralizācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A243B6E" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B08BB5B" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49088E70" w14:textId="77777777" w:rsidR="002937EA" w:rsidRPr="00EB6C1A" w:rsidRDefault="002937EA" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="2BA48153" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2470F67C" w14:textId="79BCCD98" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Atkabes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> braukšanas ātruma automātiska regulēšanas sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CACB43D" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="288B3CB0" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A3EC15" w14:textId="77777777" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="0E213A81" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C365B3" w14:textId="0090E352" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Citas uzkalna sistēmas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C150C" w:rsidRPr="001B7421" w14:paraId="218787B1" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCE1C5D" w14:textId="50B538DE" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts4"/>
+                  <w:name w:val="Teksts1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D22E9CA" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6FA13B" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58892CC6" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="7B9069FD" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EDF9AF" w14:textId="4C30FD46" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ceļa stāvokļa kontroles ierīces</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C150C" w:rsidRPr="001B7421" w14:paraId="247C6504" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3F10AF" w14:textId="274E1A24" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ceļa sensori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046FFA7F" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E9836C" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5763A34B" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C150C" w:rsidRPr="001B7421" w14:paraId="20F860D2" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533C0C17" w14:textId="7083191F" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Elektriskas sliežu ķēdes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A8ACB1" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5D013" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="373C5793" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="7ADE2467" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FDA636" w14:textId="43263CA9" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="007E133C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Citas kontroles ierīces</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2495B" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C150C" w:rsidRPr="001B7421" w14:paraId="068C8C58" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37278BDE" w14:textId="4500BF0E" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts4"/>
+                  <w:name w:val="Teksts1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...11 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032D8537" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045C3FFD" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620F7872" w14:textId="77777777" w:rsidR="009C150C" w:rsidRPr="00EB6C1A" w:rsidRDefault="009C150C" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E133C" w:rsidRPr="001B7421" w14:paraId="6A812E03" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5123EE7E" w14:textId="377AF289" w:rsidR="007E133C" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B2495B" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vilcienu kustības regulēšanas līdzekļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="48360DBC" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABE7909" w14:textId="6975256E" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Luksofori:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="4F5FA7DC" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB9B95D" w14:textId="0EF209C7" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signālkrāsa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C091D58" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B79CC5" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73062FAB" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="5E339EE5" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B77CC3" w14:textId="27C5461C" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Redzamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A1683" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7E78FB" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF40368" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="58B451A7" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D63A987" w14:textId="5CBF490D" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Degšanas režīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736BA749" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FD967B" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3282A302" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="4B351CE3" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6317821E" w14:textId="720BE230" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Konstrukcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E7A2DA" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5F3287" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B223AC2" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="373783D2" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA20655" w14:textId="2FDDB6B5" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Optiskā sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D9CADD" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F484DE9" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E1C460" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="70F6064D" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E201C9A" w14:textId="60C6B1DD" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spīdošas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00892261" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>signālsvītras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="3A7C1CD1" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295CA751" w14:textId="4EB35220" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signālkrāsa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628BA544" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22500F8D" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747152A3" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="2AFBEF26" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466A6374" w14:textId="74DA29F7" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Redzamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7637B2" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2443B0B6" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DEF222" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="24CCE7C5" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71140FE3" w14:textId="077A65CA" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Degšanas režīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B25DD2" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC5F990" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5803CC99" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="4CA0F890" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E43067" w14:textId="151753F4" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Konstrukcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4421D654" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61283878" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0B3945" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="0E4E407E" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566C86C0" w14:textId="64326774" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Optiskā sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7A56CF" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C60FB9F" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA1D3FC" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="6DD4CB69" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F51934" w14:textId="4C91DD03" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maršruta rādītāji:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="43FE1C3B" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178C6E2A" w14:textId="52090109" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signālkrāsa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016AEDD8" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E332DDD" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C73728C" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="7EB13BD4" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068DE631" w14:textId="37EE3194" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Redzamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC4A8B7" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F892FD2" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFC8618" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="150FB0AC" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7051309E" w14:textId="31E46C28" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Degšanas režīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C3204C" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BAEA09" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B140CB" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="4FBABED0" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F972F4" w14:textId="4079204B" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Konstrukcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBBC486" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476EFFE7" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085C15BE" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="1AEAFAD8" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A371285" w14:textId="440C197E" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Optiskā sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCE53CE" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F71D75C" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5FAFE0" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="3A7A63EA" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4293C85D" w14:textId="0940FA37" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Gaismas rādītāji:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="05CED241" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0457D078" w14:textId="1459B459" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signālkrāsa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E53182" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA91E9E" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69087DCB" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="64022569" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A64C49A" w14:textId="7E8D78A1" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Redzamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D7429B" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B22F50B" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071FA4CE" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="7D110A30" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41621E49" w14:textId="30D19BAA" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Degšanas režīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C30BAFF" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2482B8BB" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F5AD95" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="084715C8" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C0C435" w14:textId="40581A72" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Konstrukcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B33E6F8" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0130770A" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B535DED" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56E0A" w:rsidRPr="001B7421" w14:paraId="619A1F12" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1B5FF1" w14:textId="0D635D25" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Optiskā sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="773C628F" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="629E0920" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D0F028" w14:textId="77777777" w:rsidR="00B56E0A" w:rsidRPr="00EB6C1A" w:rsidRDefault="00B56E0A" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="57B6A99B" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="44324610" w14:textId="555B68C1" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bukšu </w:t>
+            </w:r>
+            <w:r w:rsidR="006A313C" w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>silšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rādītāji:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="61F13FA9" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15957854" w14:textId="7694DCC2" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Signālkrāsa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2235D9E7" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F52CEB" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C8D71E" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="514616C8" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F242536" w14:textId="3887BD52" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Redzamība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B47B42" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE96985" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B81E54A" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="3678E0EF" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E4DAC4" w14:textId="59666CF1" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Degšanas režīms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA93817" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD9AE9C" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C71DC" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="2DF8F7D2" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="565A0CC3" w14:textId="3EC86428" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Konstrukcija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A869CF" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F00349" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBB0698" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="0FE3AE5E" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4347FDD8" w14:textId="1633FD97" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Optiskā sistēma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE2170B" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9AD716" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3A5BE2" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="345344C9" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746706A" w14:textId="33AC208C" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Citi vilcienu kustības regulēšanas līdzekļi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC3100" w:rsidRPr="001B7421" w14:paraId="3EFC2893" w14:textId="77777777" w:rsidTr="00EB6C1A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4FEFD0" w14:textId="632056E6" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00EB6C1A" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts4"/>
+                  <w:name w:val="Teksts1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C3398C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:r>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...35 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAFEA88" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3666F9EE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="06C559DF" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278EEA17" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5C157A28" w14:textId="77777777" w:rsidR="00DC3100" w:rsidRPr="00EB6C1A" w:rsidRDefault="00DC3100" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02C12B88" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="095F0EA8" w14:textId="3412EA2A" w:rsidR="002937EA" w:rsidRPr="001B7421" w:rsidRDefault="00DE73A2" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
+      <w:r w:rsidRPr="001B7421">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz cit</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dzelzceļa sistēmas element</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, sastāvdaļ</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, strukturāl</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai funkcionāl</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> apakšsistēm</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>u darbību.</w:t>
+      <w:r w:rsidR="006F3DB0" w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u darbību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AFA8F1" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00544988" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="3AE741FC" w14:textId="77777777" w:rsidR="00DE73A2" w:rsidRPr="001B7421" w:rsidRDefault="00DE73A2" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-[...14108 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="2337"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w14:paraId="0166EECF" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00BD3A41" w:rsidRPr="001B7421" w14:paraId="2EBC7B12" w14:textId="77777777" w:rsidTr="00EB6C1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02160339" w14:textId="2A8E7104" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Citu parametru nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21865137" w14:textId="3752A98D" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Esošais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E6649A" w14:textId="793F67A0" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Plānotais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>pamatparametrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AE4C92" w14:textId="6AB29310" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="006F3DB0" w:rsidP="00EB6C1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="5B72EC7F" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00BD3A41" w:rsidRPr="001B7421" w14:paraId="45A589DB" w14:textId="77777777" w:rsidTr="00BD3A41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E42B14" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0FCA2919" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20557ABB" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="59976977" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A521C6C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="20B5DBB7" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B190F77" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7BBABB04" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="1896D991" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00BD3A41" w:rsidRPr="001B7421" w14:paraId="5BB8B230" w14:textId="77777777" w:rsidTr="00BD3A41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E79AAD" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7AA664B5" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A25D72E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5C725EE6" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48BCF4F9" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AAF942B" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140ED890" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2CD3FDB4" w14:textId="77777777" w:rsidR="00BD3A41" w:rsidRPr="00EB6C1A" w:rsidRDefault="00BD3A41" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E254D90" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="31CE726C" w14:textId="44892A57" w:rsidR="006F3DB0" w:rsidRPr="001B7421" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D0C633" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="001B7421" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090A683F" w14:textId="5FC0C106" w:rsidR="00001C72" w:rsidRPr="00EB6C1A" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citu normatīvo aktu prasību piemērošana </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4DED2F" w14:textId="798B4A81" w:rsidR="00001C72" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atsa</w:t>
+      </w:r>
+      <w:r w:rsidR="0056608E" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz normatīvajiem aktiem:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D31BB77" w14:textId="172C91AE" w:rsidR="00EB6C1A" w:rsidRPr="001B7421" w:rsidRDefault="00587DF9" w:rsidP="001161EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...186 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Atzīme1"/>
-[...99 lines deleted...]
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C02CB8" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="009C68C4" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="6FBF5859" w14:textId="2792349A" w:rsidR="00001C72" w:rsidRPr="001B7421" w:rsidRDefault="00587DF9" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk219368717"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Citu normatīvo aktu parametri</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63BBA" w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itu normatīvo aktu parametri</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2457"/>
         <w:gridCol w:w="2452"/>
         <w:gridCol w:w="2061"/>
         <w:gridCol w:w="2375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077736B" w14:paraId="4883F9B9" w14:textId="77777777" w:rsidTr="00B17EE5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="2B065A7A" w14:textId="77777777" w:rsidTr="00587DF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p w14:paraId="74D66D70" w14:textId="2EF8BE9B" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="00587DF9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Normatīvie akti </w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Normatīvie akti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61316868" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="00587DF9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Esošais parametrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7F4E66" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="00587DF9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plānotais parametrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EF791F" w14:textId="17B4FECD" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="006F3DB0" w:rsidP="00587DF9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>Ietekmē/ neietekmē dzelzceļa sistēmas darbību*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="4BB50A7C" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="3AA72713" w14:textId="77777777" w:rsidTr="00453333">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1014A3" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2DC9C759" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4704E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="30F170AF" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8537EE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="397CAAC3" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABF65E6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7EAFD5B9" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077736B" w14:paraId="20C1FC4C" w14:textId="77777777" w:rsidTr="00B17EE5">
+      <w:tr w:rsidR="00001C72" w:rsidRPr="001B7421" w14:paraId="4954AF66" w14:textId="77777777" w:rsidTr="00453333">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B602065" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3992C9F6" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C7AB5E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F5AB5D6" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5406058C" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65FEB9EB" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="060FA1E2" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="00B17EE5">
-[...76 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="782F4AC7" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00587DF9" w:rsidRDefault="00001C72" w:rsidP="001161EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CF8B4FE" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="5808661C" w14:textId="23AF4543" w:rsidR="006F3DB0" w:rsidRDefault="006F3DB0" w:rsidP="001161EA">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B7421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE73A2">
+      <w:r w:rsidRPr="001B7421">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-        <w:t>u darbību.</w:t>
+      <w:r w:rsidRPr="00587DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Iespējama ietekme uz citu dzelzceļa sistēmas elementu, sastāvdaļu, strukturālo vai funkcionālo apakšsistēmu darbību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4455C0" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="353AE041" w14:textId="77777777" w:rsidR="00847197" w:rsidRPr="001B7421" w:rsidRDefault="00847197" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="649AB304" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="7747B0FC" w14:textId="3186D394" w:rsidR="0008519F" w:rsidRDefault="0008519F" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ar šo pieteikumu kontaktpersona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008219C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidR="008219C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008219C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidR="008219C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek pilnvarota APIS procesā  pārstāvēt pieteikuma iesniedzēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atbildēt uz novērtēšanas grupas jautājumiem un iesniegt papildus dokumentus)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez citiem papildus pilnvarojumiem.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1DD27B7E" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="6A94952F" w14:textId="77777777" w:rsidR="0008519F" w:rsidRDefault="0008519F" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ED85EDA" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="0B482095" w14:textId="145DB926" w:rsidR="00EF730E" w:rsidRPr="001B7421" w:rsidRDefault="00EF730E" w:rsidP="001161EA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>4. IESNIEGUMAM PIEVIENOTIE DOKUMENTI</w:t>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PARAKSTI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBB8F03" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="523102BC" w14:textId="77777777" w:rsidR="007330F1" w:rsidRPr="00544BFC" w:rsidRDefault="007330F1" w:rsidP="007330F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:bookmarkStart w:id="14" w:name="Teksts6"/>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="094BC8D6" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="3D42D9D6" w14:textId="77777777" w:rsidR="007330F1" w:rsidRPr="00544BFC" w:rsidRDefault="007330F1" w:rsidP="007330F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Par paredzamam izmainām dzelzceļa sistēmas robežās (norādīt dokumentu nosaukumu un dokumentus pievienot iesniegumam): </w:t>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma iesniedzēja/pilnvarotās personas paraksts*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(vārds, uzvārds, amats) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B646EF1" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="48ABC407" w14:textId="77777777" w:rsidR="007330F1" w:rsidRPr="00544BFC" w:rsidRDefault="007330F1" w:rsidP="007330F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:bookmarkStart w:id="15" w:name="Teksts7"/>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3398C">
+      <w:r w:rsidRPr="00544BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1700EC0B" w14:textId="77777777" w:rsidR="0077736B" w:rsidRDefault="0077736B" w:rsidP="0077736B">
+    <w:p w14:paraId="0E7067F6" w14:textId="008C1FDB" w:rsidR="00EF730E" w:rsidRPr="000E62C4" w:rsidRDefault="007330F1" w:rsidP="007330F1">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Par īstenošanas grafiku (norādīt dokumentu nosaukumu un dokumentus pievienot iesniegumam):</w:t>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>drošs elektroniskais paraksts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196C2955" w14:textId="77777777" w:rsidR="0077736B" w:rsidRPr="00431773" w:rsidRDefault="0077736B" w:rsidP="0077736B">
-[...614 lines deleted...]
-      <w:pgMar w:top="1560" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+    <w:sectPr w:rsidR="00EF730E" w:rsidRPr="000E62C4">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D7907EC" w14:textId="77777777" w:rsidR="00350BD1" w:rsidRDefault="00350BD1" w:rsidP="0015247C">
+    <w:p w14:paraId="44E441D4" w14:textId="77777777" w:rsidR="006255BB" w:rsidRDefault="006255BB" w:rsidP="00B904E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="777D2B94" w14:textId="77777777" w:rsidR="00350BD1" w:rsidRDefault="00350BD1" w:rsidP="0015247C">
+    <w:p w14:paraId="317E8F97" w14:textId="77777777" w:rsidR="006255BB" w:rsidRDefault="006255BB" w:rsidP="00B904E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011B1564" w14:textId="77777777" w:rsidR="00350BD1" w:rsidRDefault="00350BD1" w:rsidP="0015247C">
+    <w:p w14:paraId="38C8B4A8" w14:textId="77777777" w:rsidR="006255BB" w:rsidRDefault="006255BB" w:rsidP="00B904E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17C222F8" w14:textId="77777777" w:rsidR="00350BD1" w:rsidRDefault="00350BD1" w:rsidP="0015247C">
+    <w:p w14:paraId="2A05AE13" w14:textId="77777777" w:rsidR="006255BB" w:rsidRDefault="006255BB" w:rsidP="00B904E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0051497F"/>
-[...90 lines deleted...]
-    <w:nsid w:val="026217B5"/>
+    <w:nsid w:val="195B677B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="83C0DAF0"/>
-[...228 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3372E912"/>
+    <w:lvl w:ilvl="0" w:tplc="004A7724">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...346 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -49009,957 +20270,181 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...7 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38153576"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39583C1A"/>
+    <w:lvl w:ilvl="0" w:tplc="C71E83BE">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...117 lines deleted...]
-        <w:ind w:left="1571" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260001">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4451" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
-[...506 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-    <w:nsid w:val="336D0A0F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD707F3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="25269C50"/>
+    <w:tmpl w:val="5330C13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -50011,3210 +20496,515 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DB4210"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74911DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F4AA486"/>
-[...681 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="74348192">
+    <w:tmpl w:val="7CD46AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...1731 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1597325272">
+  <w:num w:numId="1" w16cid:durableId="990525050">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1178034795">
+  <w:num w:numId="2" w16cid:durableId="1401322211">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="418601646">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="169370308">
-[...11 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1687247308">
+  <w:num w:numId="4" w16cid:durableId="906065192">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="916524919">
-[...26 lines deleted...]
-  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R56JKaD96fAjCxHkY0onvXZ5ttbMFnDuFRmjuJ7JNj28MFZMwnFJYF4xCaMdYowXHhONJARYbDa4u+bGm7/Cgw==" w:salt="xfHtGcCcPqnY9kC9Ya2gLQ=="/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00302BB1"/>
-[...458 lines deleted...]
-    <w:rsid w:val="00FF54AC"/>
+    <w:rsidRoot w:val="006150E7"/>
+    <w:rsid w:val="00001C72"/>
+    <w:rsid w:val="00011105"/>
+    <w:rsid w:val="0001624F"/>
+    <w:rsid w:val="000222AF"/>
+    <w:rsid w:val="00036157"/>
+    <w:rsid w:val="00063FF1"/>
+    <w:rsid w:val="0007268D"/>
+    <w:rsid w:val="000808D4"/>
+    <w:rsid w:val="0008519F"/>
+    <w:rsid w:val="000C7039"/>
+    <w:rsid w:val="000D5163"/>
+    <w:rsid w:val="000E62C4"/>
+    <w:rsid w:val="000F53E8"/>
+    <w:rsid w:val="001038DB"/>
+    <w:rsid w:val="001161EA"/>
+    <w:rsid w:val="001164F0"/>
+    <w:rsid w:val="0013636F"/>
+    <w:rsid w:val="001A7895"/>
+    <w:rsid w:val="001B24F1"/>
+    <w:rsid w:val="001B6B73"/>
+    <w:rsid w:val="001B7421"/>
+    <w:rsid w:val="001C2273"/>
+    <w:rsid w:val="001D13B5"/>
+    <w:rsid w:val="001D4863"/>
+    <w:rsid w:val="001D73F6"/>
+    <w:rsid w:val="001F563C"/>
+    <w:rsid w:val="002001A0"/>
+    <w:rsid w:val="002225C0"/>
+    <w:rsid w:val="00245F83"/>
+    <w:rsid w:val="002661BF"/>
+    <w:rsid w:val="002937EA"/>
+    <w:rsid w:val="002A249C"/>
+    <w:rsid w:val="002A55D0"/>
+    <w:rsid w:val="002D1FF9"/>
+    <w:rsid w:val="002E02C6"/>
+    <w:rsid w:val="002F59AD"/>
+    <w:rsid w:val="00322D91"/>
+    <w:rsid w:val="00333C90"/>
+    <w:rsid w:val="00352CBF"/>
+    <w:rsid w:val="00353558"/>
+    <w:rsid w:val="00363C61"/>
+    <w:rsid w:val="00370172"/>
+    <w:rsid w:val="003955F4"/>
+    <w:rsid w:val="003B1EC0"/>
+    <w:rsid w:val="003D6D98"/>
+    <w:rsid w:val="003F186F"/>
+    <w:rsid w:val="003F4B6A"/>
+    <w:rsid w:val="00425B4A"/>
+    <w:rsid w:val="00431773"/>
+    <w:rsid w:val="00437C18"/>
+    <w:rsid w:val="00452FFA"/>
+    <w:rsid w:val="00497711"/>
+    <w:rsid w:val="004C73D6"/>
+    <w:rsid w:val="00511DD6"/>
+    <w:rsid w:val="00520698"/>
+    <w:rsid w:val="0053484F"/>
+    <w:rsid w:val="00563845"/>
+    <w:rsid w:val="0056608E"/>
+    <w:rsid w:val="00575ADD"/>
+    <w:rsid w:val="00586B03"/>
+    <w:rsid w:val="00587DF9"/>
+    <w:rsid w:val="005A30D6"/>
+    <w:rsid w:val="005B3C94"/>
+    <w:rsid w:val="005C1703"/>
+    <w:rsid w:val="005C1951"/>
+    <w:rsid w:val="005C3E88"/>
+    <w:rsid w:val="005E022A"/>
+    <w:rsid w:val="005F5DDC"/>
+    <w:rsid w:val="005F7B1B"/>
+    <w:rsid w:val="0060124D"/>
+    <w:rsid w:val="0060126E"/>
+    <w:rsid w:val="00612851"/>
+    <w:rsid w:val="0061307E"/>
+    <w:rsid w:val="006150E7"/>
+    <w:rsid w:val="006255BB"/>
+    <w:rsid w:val="00646072"/>
+    <w:rsid w:val="0065319D"/>
+    <w:rsid w:val="006771CF"/>
+    <w:rsid w:val="006A1E81"/>
+    <w:rsid w:val="006A313C"/>
+    <w:rsid w:val="006C186B"/>
+    <w:rsid w:val="006C4DD5"/>
+    <w:rsid w:val="006D4A61"/>
+    <w:rsid w:val="006F3DB0"/>
+    <w:rsid w:val="00700F24"/>
+    <w:rsid w:val="007330F1"/>
+    <w:rsid w:val="00743B62"/>
+    <w:rsid w:val="00746637"/>
+    <w:rsid w:val="00754377"/>
+    <w:rsid w:val="00763558"/>
+    <w:rsid w:val="007C62BD"/>
+    <w:rsid w:val="007E133C"/>
+    <w:rsid w:val="007F1C3F"/>
+    <w:rsid w:val="007F2065"/>
+    <w:rsid w:val="007F381F"/>
+    <w:rsid w:val="00812737"/>
+    <w:rsid w:val="00817E2B"/>
+    <w:rsid w:val="008219C2"/>
+    <w:rsid w:val="008242BE"/>
+    <w:rsid w:val="00830DBF"/>
+    <w:rsid w:val="00833866"/>
+    <w:rsid w:val="008442B6"/>
+    <w:rsid w:val="00847197"/>
+    <w:rsid w:val="00862219"/>
+    <w:rsid w:val="008666F7"/>
+    <w:rsid w:val="00874332"/>
+    <w:rsid w:val="00891700"/>
+    <w:rsid w:val="00892261"/>
+    <w:rsid w:val="00893CD7"/>
+    <w:rsid w:val="00894EDD"/>
+    <w:rsid w:val="008B3EB9"/>
+    <w:rsid w:val="008C16E9"/>
+    <w:rsid w:val="008D31A2"/>
+    <w:rsid w:val="008E69CA"/>
+    <w:rsid w:val="0090509A"/>
+    <w:rsid w:val="009058D1"/>
+    <w:rsid w:val="00907185"/>
+    <w:rsid w:val="00960BCC"/>
+    <w:rsid w:val="009A428B"/>
+    <w:rsid w:val="009A7692"/>
+    <w:rsid w:val="009A76AA"/>
+    <w:rsid w:val="009B1E0E"/>
+    <w:rsid w:val="009B2CEF"/>
+    <w:rsid w:val="009B431E"/>
+    <w:rsid w:val="009B4881"/>
+    <w:rsid w:val="009C150C"/>
+    <w:rsid w:val="009C455B"/>
+    <w:rsid w:val="009C64FC"/>
+    <w:rsid w:val="009C68C4"/>
+    <w:rsid w:val="009E7151"/>
+    <w:rsid w:val="009F062F"/>
+    <w:rsid w:val="009F4214"/>
+    <w:rsid w:val="009F55BF"/>
+    <w:rsid w:val="00A33657"/>
+    <w:rsid w:val="00A33B46"/>
+    <w:rsid w:val="00A34083"/>
+    <w:rsid w:val="00A4107B"/>
+    <w:rsid w:val="00A55672"/>
+    <w:rsid w:val="00A57CFB"/>
+    <w:rsid w:val="00A61793"/>
+    <w:rsid w:val="00A80DF7"/>
+    <w:rsid w:val="00A824AF"/>
+    <w:rsid w:val="00A824FF"/>
+    <w:rsid w:val="00AB5157"/>
+    <w:rsid w:val="00AC2CBA"/>
+    <w:rsid w:val="00AF1DEF"/>
+    <w:rsid w:val="00AF4B85"/>
+    <w:rsid w:val="00B02BAC"/>
+    <w:rsid w:val="00B03B18"/>
+    <w:rsid w:val="00B12FC5"/>
+    <w:rsid w:val="00B2463D"/>
+    <w:rsid w:val="00B2495B"/>
+    <w:rsid w:val="00B25D35"/>
+    <w:rsid w:val="00B261C9"/>
+    <w:rsid w:val="00B40279"/>
+    <w:rsid w:val="00B56E0A"/>
+    <w:rsid w:val="00B5702A"/>
+    <w:rsid w:val="00B57CB9"/>
+    <w:rsid w:val="00B63711"/>
+    <w:rsid w:val="00B63BBA"/>
+    <w:rsid w:val="00B64D8E"/>
+    <w:rsid w:val="00B904E8"/>
+    <w:rsid w:val="00BA1449"/>
+    <w:rsid w:val="00BA4716"/>
+    <w:rsid w:val="00BC436E"/>
+    <w:rsid w:val="00BC6E63"/>
+    <w:rsid w:val="00BC7B7E"/>
+    <w:rsid w:val="00BD3A41"/>
+    <w:rsid w:val="00C1122D"/>
+    <w:rsid w:val="00C21536"/>
+    <w:rsid w:val="00C31477"/>
+    <w:rsid w:val="00C32C0F"/>
+    <w:rsid w:val="00C727D6"/>
+    <w:rsid w:val="00C75D98"/>
+    <w:rsid w:val="00C810A3"/>
+    <w:rsid w:val="00C93FF7"/>
+    <w:rsid w:val="00CA105C"/>
+    <w:rsid w:val="00CB12EF"/>
+    <w:rsid w:val="00CB7612"/>
+    <w:rsid w:val="00CC4797"/>
+    <w:rsid w:val="00CD6188"/>
+    <w:rsid w:val="00CD7CF9"/>
+    <w:rsid w:val="00D136D7"/>
+    <w:rsid w:val="00D22915"/>
+    <w:rsid w:val="00D24EB5"/>
+    <w:rsid w:val="00D46D8F"/>
+    <w:rsid w:val="00D762C2"/>
+    <w:rsid w:val="00D9050F"/>
+    <w:rsid w:val="00DB3CB8"/>
+    <w:rsid w:val="00DC3100"/>
+    <w:rsid w:val="00DC476E"/>
+    <w:rsid w:val="00DC6CC3"/>
+    <w:rsid w:val="00DE0D6C"/>
+    <w:rsid w:val="00DE24D5"/>
+    <w:rsid w:val="00DE73A2"/>
+    <w:rsid w:val="00E0406A"/>
+    <w:rsid w:val="00E07AF6"/>
+    <w:rsid w:val="00E245FA"/>
+    <w:rsid w:val="00E27644"/>
+    <w:rsid w:val="00E56CEF"/>
+    <w:rsid w:val="00E57B2B"/>
+    <w:rsid w:val="00E63DE5"/>
+    <w:rsid w:val="00E75F29"/>
+    <w:rsid w:val="00E80E59"/>
+    <w:rsid w:val="00EA0D34"/>
+    <w:rsid w:val="00EB6C1A"/>
+    <w:rsid w:val="00EC3ABD"/>
+    <w:rsid w:val="00EE5324"/>
+    <w:rsid w:val="00EF730E"/>
+    <w:rsid w:val="00F12DB5"/>
+    <w:rsid w:val="00F21E2E"/>
+    <w:rsid w:val="00F266B3"/>
+    <w:rsid w:val="00F30BCA"/>
+    <w:rsid w:val="00F44444"/>
+    <w:rsid w:val="00F65244"/>
+    <w:rsid w:val="00F667A0"/>
+    <w:rsid w:val="00F66947"/>
+    <w:rsid w:val="00FC596C"/>
+    <w:rsid w:val="00FC66B2"/>
+    <w:rsid w:val="00FE5354"/>
+    <w:rsid w:val="00FF12D5"/>
+    <w:rsid w:val="00FF5AC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="062CB1A9"/>
+  <w14:docId w14:val="481B6DD3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4243DDC4-113B-4C1B-83FF-F229A3642E8E}"/>
+  <w15:docId w15:val="{619BE6DC-BFEF-4ED1-8669-4CCE300B2BB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -53258,76 +21048,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -53484,1909 +21274,361 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001E5DFE"/>
-[...14 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002937EA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...233 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...343 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Heading table"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002F43D3"/>
+    <w:rsid w:val="000E62C4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
-[...144 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
-    <w:uiPriority w:val="59"/>
-[...96 lines deleted...]
-    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-[...44 lines deleted...]
-    <w:rsid w:val="007207E8"/>
+    <w:rsid w:val="00CA105C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...39 lines deleted...]
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00775C37"/>
-[...54 lines deleted...]
-    <w:rsid w:val="00775C37"/>
+    <w:rsid w:val="0008519F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="002034"/>
-[...20 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingTableleft">
-[...250 lines deleted...]
-    <w:name w:val="Style1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="Parastatabula"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00007F06"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AF1DEF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="002034"/>
-[...188 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid12">
-[...211 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009C3A55"/>
+    <w:rsid w:val="00AF1DEF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
     <w:name w:val="Table Grid3"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009C3A55"/>
+    <w:rsid w:val="00AF1DEF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid4"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005C1951"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:lang w:val="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beiguvresteksts">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BeiguvrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B904E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeiguvrestekstsRakstz">
+    <w:name w:val="Beigu vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Beiguvresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B904E8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Beiguvresatsauce">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B904E8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B904E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B904E8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B904E8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -55448,51 +21690,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -55605,88 +21847,95 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5248BFB-03C0-426E-8B53-D4F7DD17ADC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E948D64-5074-41C1-AAAC-A0BAE2DA8208}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>12540</Words>
-  <Characters>7148</Characters>
+  <Words>8848</Words>
+  <Characters>5044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19649</CharactersWithSpaces>
+  <CharactersWithSpaces>13865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Vladimirs Derevjanko</dc:creator>
+  <dc:creator>vladimird911@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>