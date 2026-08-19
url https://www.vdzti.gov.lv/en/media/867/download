--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.30.102\Masinisti\Masinisti\INSTRUKTORI - vienosanas-lietas-lemumi-protokoli\Instruktori REGISTRS - Majas Lapai\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\t.zirina\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3171D13-F03C-40DD-ADD5-7C89AB887E19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{175FCB63-1340-4BF5-8433-F25A182CE2AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1920" yWindow="1920" windowWidth="19980" windowHeight="10500" xr2:uid="{06CBEB97-C237-457A-A093-1C570BF67A02}"/>
+    <workbookView xWindow="3348" yWindow="396" windowWidth="19044" windowHeight="10296" xr2:uid="{06CBEB97-C237-457A-A093-1C570BF67A02}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="437">
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Specializācija</t>
   </si>
   <si>
     <t>Izsniegšanas datums</t>
   </si>
   <si>
     <t>Darba vieta</t>
   </si>
   <si>
     <t>Gurmans</t>
   </si>
   <si>
     <t>Ruslans</t>
   </si>
   <si>
     <t>dīzeļlokomotīvju</t>
   </si>
   <si>
@@ -153,71 +153,50 @@
   <si>
     <t>Lobko</t>
   </si>
   <si>
     <t>Pegušins</t>
   </si>
   <si>
     <t>Oļegs</t>
   </si>
   <si>
     <t>Fedosejevs</t>
   </si>
   <si>
     <t>Nikolajs</t>
   </si>
   <si>
     <t>Kvjatkovskis</t>
   </si>
   <si>
     <t>Proško</t>
   </si>
   <si>
     <t>Ņikitins</t>
   </si>
   <si>
-    <t>11.06.2020</t>
-[...19 lines deleted...]
-  <si>
     <t>Gromiko</t>
   </si>
   <si>
     <t>07.07.2020</t>
   </si>
   <si>
     <t>06.07.2026</t>
   </si>
   <si>
     <t>13.10.2020</t>
   </si>
   <si>
     <t>Guzenko</t>
   </si>
   <si>
     <t>Svjatoslavs</t>
   </si>
   <si>
     <t>12.10.2026</t>
   </si>
   <si>
     <t>01.12.2020</t>
   </si>
   <si>
     <t>Grišķans</t>
@@ -339,113 +318,98 @@
   <si>
     <t>Aļehnovičs</t>
   </si>
   <si>
     <t>04.01.2022</t>
   </si>
   <si>
     <t>Sisojevs</t>
   </si>
   <si>
     <t>Vitālijs</t>
   </si>
   <si>
     <t>03.01.2028</t>
   </si>
   <si>
     <t>22.03.2022</t>
   </si>
   <si>
     <t>Galaiko</t>
   </si>
   <si>
     <t>21.03.2028</t>
   </si>
   <si>
-    <t>Viktors</t>
-[...1 lines deleted...]
-  <si>
     <t>Šohins</t>
   </si>
   <si>
     <t>31.05.2022</t>
   </si>
   <si>
     <t>Kokins</t>
   </si>
   <si>
     <t>Artūrs</t>
   </si>
   <si>
     <t>30.05.2028</t>
   </si>
   <si>
     <t>07.06.2022</t>
   </si>
   <si>
     <t>06.06.2028</t>
   </si>
   <si>
     <t>Akimovs</t>
   </si>
   <si>
     <t>Vjačeslavs</t>
   </si>
   <si>
     <t>28.06.2022</t>
   </si>
   <si>
     <t>Cvetkovs</t>
   </si>
   <si>
     <t>Česlavs</t>
   </si>
   <si>
     <t>27.06.2028</t>
   </si>
   <si>
     <t>26.07.2022</t>
   </si>
   <si>
     <t>Skutelis</t>
   </si>
   <si>
     <t>25.07.2028</t>
   </si>
   <si>
-    <t>Petrovs</t>
-[...10 lines deleted...]
-  <si>
     <t>16.08.2022</t>
   </si>
   <si>
     <t>Volosovs</t>
   </si>
   <si>
     <t>15.08.2028</t>
   </si>
   <si>
     <t>Puzankovs</t>
   </si>
   <si>
     <t>18.10.2022</t>
   </si>
   <si>
     <t>17.10.2028</t>
   </si>
   <si>
     <t>22.02.2023</t>
   </si>
   <si>
     <t>Kuračenko</t>
   </si>
   <si>
     <t>14.06.2023</t>
@@ -462,56 +426,50 @@
   <si>
     <t>05.07.2023</t>
   </si>
   <si>
     <t>Grizāns</t>
   </si>
   <si>
     <t>Henrihs</t>
   </si>
   <si>
     <t>02.08.2023</t>
   </si>
   <si>
     <t>Maglišs</t>
   </si>
   <si>
     <t>Kirils</t>
   </si>
   <si>
     <t>Rancāns</t>
   </si>
   <si>
     <t xml:space="preserve">Juris </t>
   </si>
   <si>
-    <t>LV-0278</t>
-[...4 lines deleted...]
-  <si>
     <t>LV-0281</t>
   </si>
   <si>
     <t>LV-0284</t>
   </si>
   <si>
     <t>LV-0287</t>
   </si>
   <si>
     <t>LV-0286</t>
   </si>
   <si>
     <t>LV-0285</t>
   </si>
   <si>
     <t>LV-0288</t>
   </si>
   <si>
     <t>LV-0289</t>
   </si>
   <si>
     <t>LV-0290</t>
   </si>
   <si>
     <t>LV-0291</t>
@@ -537,53 +495,50 @@
   <si>
     <t>LV-0300</t>
   </si>
   <si>
     <t>LV-0299</t>
   </si>
   <si>
     <t>LV-0301</t>
   </si>
   <si>
     <t>LV-0302</t>
   </si>
   <si>
     <t>LV-0304</t>
   </si>
   <si>
     <t>LV-0305</t>
   </si>
   <si>
     <t>LV-0308</t>
   </si>
   <si>
     <t>LV-0309</t>
   </si>
   <si>
-    <t>LV-0310</t>
-[...1 lines deleted...]
-  <si>
     <t>LV-0312</t>
   </si>
   <si>
     <t>LV-0311</t>
   </si>
   <si>
     <t>LV-0313</t>
   </si>
   <si>
     <t>Vilciena vadītāja apliecība Nr</t>
   </si>
   <si>
     <t>Ritošais sastāvs</t>
   </si>
   <si>
     <t>Infrastruktūra</t>
   </si>
   <si>
     <t>Vilciena vadītāja apliecības  derīguma termiņš</t>
   </si>
   <si>
     <t>LV7120171206</t>
   </si>
   <si>
     <t>Ventspils stacija (visi parki), Jelgava-Ventspils, Jelgava–Šķirotava, Liepājas stacija, LENC-1 ceļi un RSSL ceļi</t>
@@ -624,122 +579,104 @@
   <si>
     <t>SIA "LDZ CARGO"</t>
   </si>
   <si>
     <t>2M62, 2TE10, 2TE116, 2M62UM, ČME3, ČME3M, TEP70, TGM23BV</t>
   </si>
   <si>
     <t>Rēzekne (Rēzeknes dzelzceļa mezgls)-Krustpils, Rēzekne (Rēzeknes dzelzceļa mezgls)-Pitalova, Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Šķirotava-Krustpils, Daugavpils-Krustpils, LENC-4 ceļi un RSSL ceļi, Jelgava-Krustpils, Rēzekne (Rēzeknes dzelzceļa mezgls)-Zilupe, Jelgava-Ventspils, Rēzeknes stacija (Rēzeknes dzelzceļa mezgls), Krustpils stacija, Šķirotava-Ziemeļblāzma, Jelgava-Liepāja-Jelgava, Pļaviņas–Gulbene</t>
   </si>
   <si>
     <t>LV7120171179</t>
   </si>
   <si>
     <t xml:space="preserve">TGM4, TGM4A, TGM-4B	</t>
   </si>
   <si>
     <t>Jelgava-Šķirotava-Jelgava</t>
   </si>
   <si>
     <t>2M62, 2TE10, 2TE116, 2M62UM, ČME3, ČME3M, 2TE25</t>
   </si>
   <si>
     <t>LV7120171212</t>
   </si>
   <si>
-    <t>2M62, 2M62U, 2TE116, 2TE10</t>
-[...10 lines deleted...]
-  <si>
     <t>2TE116, 2M62, ČME3, 2TE10, TGM4</t>
   </si>
   <si>
     <t xml:space="preserve">AS “Baltijas Ekspresis” Ventspils ekspluatācijas daļas pievedceļi, Daugavpils stacija (visi parki), Rīgas dzelzceļa mezgls, Jelgava-Krustpils-Daugavpils un Daugavpils stacijas mezgls, Jelgava-Krustpils-Rēzekne un Rēzeknes stacijas mezgls, Daugavpils-Rēzekne, Jelgava-Ventspils-Ventspils stacijas mezgls-Jelgava, Jelgava-Liepāja, Liepājas stacija, Jelgava-Renģe(Valsts robeža)-Jelgava, Meitene-Valsts robeža-Meitene, Jelgava-Meitene, Šķirotava-Jelgava, Šķirotava-Valga, Šķirotava-Krustpils, Pļaviņas-Gulbene, Rēzekne-Kārsava-Valsts robeža, Rēzekne-Zilupe-Valsts robeža-Zilupe-Rēzekne, Daugavpils-Indra-Valsts Robeža-Indra-Daugavpils, Valsts robeža–Eglaine–Daugavpils, Valsts robeža-Kurcums-Daugavpils (Daugavpils dz. mezgls), Šķirotava-Ķemeri-Tukums 2 </t>
   </si>
   <si>
     <t xml:space="preserve"> ER2, ER2M, ER2T, 16Ev</t>
   </si>
   <si>
     <t>Rīga-Gulbene, Šķirotava-Zemitāni, Zemitāni–Šķirotava, Rīga-Tukums II, Rīgas pasažieru stacijas ceļi, Rīga-Jelgava, Rīga-Aizkraukle, Rīga-Skulte</t>
   </si>
   <si>
     <t>Daugavpils-Krustpils, Jelgava-Krustpils, Šķirotava-Krustpils, Daugavpils-Indra, Daugavpils dzelzceļa mezgls, Rīga-Daugavpils (pas.kust), Šķirotava-Jelgava, Šķirotava-Krievu sala, Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Rēzekne (Rēzeknes dzelzceļa mezgls)-Krustpils, LEN-2, RSSL ceļi t.sk. ar stacijas parkiem savienojošie ceļi, Jelgava-Liepāja, Rīgas dzelzceļa mezgls</t>
   </si>
   <si>
     <t xml:space="preserve">Daugavpils stacija (visi parki), Daugavpils dzelzceļa mezgls, Daugavpils stacijas VRC, Krustpils stacija, Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Daugavpils-Indra, Daugavpils-Krustpils, Daugavpils-Kurcums, Daugavpils-Eglaine, LEN-2, RSSL ceļi t.sk. ar stacijas parkiem savienojošie ceļi	</t>
   </si>
   <si>
     <t>LV7120171185</t>
   </si>
   <si>
     <t>Daugavpils-Krustpils, Jelgava-Krustpils, Šķirotava-Krustpils, Rēzekne (Rēzeknes dzelzceļa mezgls)-Krustpils, Daugavpils dzelzceļa mezgls, Jelgava-Liepāja, Šķirotava-Jelgava, Šķirotava-Krievu sala, Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Daugavpils-Indra, LEN-2, RSSL ceļi t.sk. ar stacijas parkiem savienojošie ceļi, Jelgava-Ventspils</t>
   </si>
   <si>
     <t>LV7120230019</t>
   </si>
   <si>
     <t>LV7120220082</t>
   </si>
   <si>
     <t>Rīgas dzelzceļa mezgls, Šķirotava-Jelgava, LEN-1 ceļi un RSSL ceļi, Šķirotava-Valga, Šķirotava-Sloka, Šķirotavas st. (visi parki), Šķirotava-Rīgas pas., Šķirotava-Krustpils, Šķirotava-Skulte, Mangaļu stacijas Ziemeļblāzmas parks, Krievu sala stacija, Bolderāja-Krievu sala, Jelgava-Liepāja</t>
   </si>
   <si>
     <t xml:space="preserve">Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Daugavpils-Krustpils, Rēzekne (Rēzeknes dzelzceļa mezgls)-Krustpils, Jelgava-Krustpils, Šķirotava-Krustpils, LENC-4 ceļi un RSSL ceļi, Rēzekne (Rēzeknes dzelzceļa mezgls)-Pitalova, Šķirotava-Krievu sala, Jelgava-Ventspils, Rēzeknes stacija (Rēzeknes dzelzceļa mezgls)	</t>
   </si>
   <si>
     <t>Pļaviņas-Gulbene, Krustpils stacija, Pļaviņas stacija, Krustpils-Pļaviņas, LENC-5 ceļi, Daugavpils-Krustpils, LENC-4 ceļi un RSSL ceļi, Krustpils-Rēzekne (Rēzeknes mezgls), Krustpils-Aizkraukle</t>
   </si>
   <si>
     <t>LV7120171234</t>
   </si>
   <si>
     <t>DR1A, DR1AM, DR1AC, 16Ev</t>
   </si>
   <si>
     <t>Rīga-Gulbene, Rīga-Daugavpils, Daugavpils-Indra, Rīga-Zilupe, Rīga-Skulte, Zemitāni–Šķirotava, Šķirotava-Zemitāni, Rīga-Valga, Rīga-Liepāja, Rīgas pasažieru stacijas ceļi, Rīga-Zasulauks</t>
   </si>
   <si>
-    <t>LV7120161056</t>
-[...1 lines deleted...]
-  <si>
     <t>ČME3, 2M62U, 2TE116, 2TE10</t>
   </si>
   <si>
     <t>Šķirotava-Ķemeri-Tukums II, Šķirotava-Jelgava, Tukums II-Ķemeri-Šķirotava, Jelgava-Liepāja, Liepāja-Jelgava, Daugavpils-Krustpils-Šķirotava, Rēzekne-Krustpils, Krustpils-Jelgava, Jelgava-Krustpils, Krustpils-Rēzekne, Jelgava-Ventspils, Ventspils-Jelgava, Jelgava–Šķirotava, Šķirotava-Jelgava, Šķirotava-Ķemeri-Tukums 2, Šķirotava-Rīgas preču-Šķirotava, Šķirotava-Krievu sala-Šķirotava, Šķirotava-Bolderāja-Šķirotava, Šķirotava-Krustpils, Krustpils-Daugavpils (Daugavpils mezgls), Zemitāni, c.p.3.km-Šķirotava, Šķirotava-Zemitāni, c.p.3.km, Rēzekne-Daugavpils, Daugavpils-Rēzekne</t>
   </si>
   <si>
-    <t>TGM23B, TGM23</t>
-[...1 lines deleted...]
-  <si>
     <t>Liepājas stacija</t>
   </si>
   <si>
     <t>LV7120171239</t>
   </si>
   <si>
     <t>ČME3M, ČME3, 2M62, 2TE10, 2M62UM, 2TE116</t>
   </si>
   <si>
     <t>Jelgava-Krustpils, Liepāja-Jelgava, Jelgava–Šķirotava, Rīgas dzelzceļa mezgls, Jelgava-Ventspils, Olaines stacija (manevri), Jelgava-Radviļišķi, Jelgava-Buģeņai, Šķirotava-Valga, Šķirotava-Tukums II (caur Slokas staciju), Jelgavas stacija, Šķirotava-Krievu sala, Šķirotava-Skulte</t>
   </si>
   <si>
     <t>2M62, 2TE116, 2M62UM, ČME3, ČME3M, TEP70</t>
   </si>
   <si>
     <t>Ventspils stacija (visi parki), Jelgava-Ventspils, Jelgava–Šķirotava</t>
   </si>
   <si>
     <t>LV7120230006</t>
   </si>
   <si>
     <t xml:space="preserve">	07.02.2033</t>
   </si>
   <si>
     <t>2M62, 2TE10, 2TE116, ČME3, ČME3M, TEP70</t>
@@ -765,71 +702,59 @@
   <si>
     <t>Rīgas dzelzceļa mezgls, Šķirotava-Jelgava, LEN-1 ceļi un RSSL ceļi, Bolderāja-Krievu sala, Šķirotava-Daugavpils, Šķirotava-Skulte, Mangaļu stacija (Mangaļi-Šķirotava, Mangaļi-Sarkandaugavas parks, Sarkandaugavas parks), Tukums II-Ventspils, Šķirotava-Tukums II (caur Slokas staciju), Šķirotava-Valga, Jelgava-Liepāja, Rīgas pas.st."Torņakalna parks", Torņakalns-Bolderāja, Torņakalns-Šķirotava, Torņakalns-b.p.8.Km, Bolderājas st.(visi parki), Zemitānu stacija (Zemitāni-Čiekurkalns-Jugla), Jelgava-Krustpils, Jelgava-Renģe(Valsts robeža)-Jelgava, Jelgava-Radviļišķi, Krievu sala stacija</t>
   </si>
   <si>
     <t>LV7120161077</t>
   </si>
   <si>
     <t>LEN-1 ceļi un RSSL ceļi, Rīgas dzelzceļa mezgls, Šķirotava-Valga, Šķirotava-Jelgava, Bolderāja 2-Krievu sala-Bolderāja 2, Zemitānu stacija (Zemitāni-Čiekurkalns-Jugla), Rīgas pas.st."Torņakalna parks", Torņakalns-Bolderāja, Torņakalns-Šķirotava, Torņakalns-b.p.8.Km, Bolderājas st.(visi parki), Krievu sala stacija, Šķirotava-Skulte, Šķirotava-Sloka, Šķirotava-Lielvārde, Šķirotava-Tukums II (caur Slokas staciju), Mangaļu stacijas Ziemeļblāzmas parks, Zemitāni, c.p.3.km-Šķirotava, Mangaļu stacija (Mangaļi-Šķirotava, Mangaļi-Sarkandaugavas parks, Sarkandaugavas parks)</t>
   </si>
   <si>
     <t>LV7120171131</t>
   </si>
   <si>
     <t>Rīga-Tukums II, Daugavpils-Krāslava, Rīga-Gulbene, Daugavpils-Indra, Rīga-Valga, Rīgas pasažieru stacijas ceļi, Rīga-Daugavpils, Rīga-Zilupe, Rīga-Zasulauks, Rīga-Skulte, Šķirotava-Zemitāni, Zemitāni–Šķirotava, Rīga-Liepāja</t>
   </si>
   <si>
     <t>LV7120171146</t>
   </si>
   <si>
     <t>2TE116, ČME3, TGM4A</t>
   </si>
   <si>
     <t>AS “Baltijas Ekspresis” Ventspils ekspluatācijas daļas pievedceļi, Ventspils mezgla stacija ar pievedceļiem, Ventspils-Jelgava-Ventspils, Jelgava-Krustpils-Rēzekne un Rēzeknes stacijas mezgls, Jelgava-Krustpils-Daugavpils un Daugavpils stacijas mezgls, Jelgava-Liepāja, Liepājas stacija, Jelgava-Šķirotava-Jelgava, Šķirotava-Valga-Šķirotava, Ventspils-TukumsII-Ķemeri-Šķirotava, Torņakalna st.–Bolderājas parks, Rīgas pas.st. Galvenais un Vagonu parks, Rīgas pas.-Šķirotava, Brocēnu stacija un pievedceļi</t>
   </si>
   <si>
-    <t>LV7120161106</t>
-[...7 lines deleted...]
-  <si>
     <t>2TE116, 2M62, 2TE10, ČME3, TGM4</t>
   </si>
   <si>
     <t>AS “Baltijas Ekspresis” Ventspils ekspluatācijas daļas pievedceļi, Daugavpils stacija (visi parki), Jelgava-Krustpils-Daugavpils un Daugavpils stacijas mezgls, Jelgava-Krustpils-Rēzekne un Rēzeknes stacijas mezgls, Daugavpils-Rēzekne, Jelgava-Ventspils-Ventspils stacijas mezgls-Jelgava, Jelgava-Liepāja, Liepājas stacija, Jelgava-Meitene-Jelgava, Meitene-Valsts robeža-Meitene, Rīgas dzelzceļa mezgls, Šķirotava-Jelgava, Šķirotava-Valga, Šķirotava-Krustpils, Pļaviņas-Gulbene, Rēzekne-Kārsava-Valsts robeža-Kārsava-Rēzekne, Rēzekne-Zilupe-Valsts robeža-Zilupe-Rēzekne, Daugavpils-Indra-Valsts Robeža-Indra-Daugavpils, Daugavpils-Eglaine</t>
   </si>
   <si>
     <t>Šķirotava-Valga, Jelgava-Liepāja, Jelgava–Šķirotava, Rīgas dzelzceļa mezgls, Jelgava-Ventspils, Ventspils stacija (visi parki), Jelgava-Buģeņai, Jelgava-Radviļišķi, Šķirotava-Tukums II (caur Slokas staciju), Jelgava-Krustpils, Bolderāja-Krievu sala, Olaines stacija (manevri), Jelgavas stacija</t>
   </si>
   <si>
-    <t>LV7120161025</t>
-[...1 lines deleted...]
-  <si>
     <t>ČME3M, ČME3, 2M62, 2M62UM, TGM23BV, 2TE116</t>
   </si>
   <si>
     <t>Šķirotavas st. (visi parki), Šķirotava-Rīgas pas., LEN-1 ceļi un RSSL ceļi</t>
   </si>
   <si>
     <t>Instruktora Sertifikāts Nr/ Inspekcijas atzinums Nr</t>
   </si>
   <si>
     <t>LV7120161084</t>
   </si>
   <si>
     <t>2M62U, 2TE116, 2TE10, 2M62</t>
   </si>
   <si>
     <t>Šķirotava-Krustpils, Krustpils-Daugavpils, Šķirotava-Ķemeri-Tukums 2</t>
   </si>
   <si>
     <t>LV7120230020</t>
   </si>
   <si>
     <t>TGM3A, TGM4A</t>
   </si>
   <si>
     <t>Rīga-Zasulauks, Rīga-Zemitāni, Zemitāni–Šķirotava, Rīga-Šķirotava, Rīgas pasažieru stacijas ceļi</t>
@@ -1047,53 +972,50 @@
   <si>
     <t>LV-2024-4-3/6/16</t>
   </si>
   <si>
     <t>SIA “LDZ CARGO”</t>
   </si>
   <si>
     <t>ČME3, 2TE116, 2M62UM, ČME3M</t>
   </si>
   <si>
     <t>Ventspils stacija (visi parki), Liepājas stacija, Jelgava-Liepāja, LENC-1 ceļi un RSSL ceļi</t>
   </si>
   <si>
     <t>LV7120240081</t>
   </si>
   <si>
     <t>LV7120240055</t>
   </si>
   <si>
     <t>LV7120230090</t>
   </si>
   <si>
     <t xml:space="preserve"> dīzeļlokomotīvju</t>
   </si>
   <si>
-    <t>LV7120240013</t>
-[...1 lines deleted...]
-  <si>
     <t>LV7120230082</t>
   </si>
   <si>
     <t>LV7120230114</t>
   </si>
   <si>
     <t>LV7120240018</t>
   </si>
   <si>
     <t>LV7120240024</t>
   </si>
   <si>
     <t>LV7120240045</t>
   </si>
   <si>
     <t>LV7120240012</t>
   </si>
   <si>
     <t xml:space="preserve">	30.01.2034</t>
   </si>
   <si>
     <t>LV-2024-4-3/6/17</t>
   </si>
   <si>
     <t>LV7120171232</t>
@@ -1384,50 +1306,77 @@
     <t xml:space="preserve">Sergejs </t>
   </si>
   <si>
     <t>LV7120250024</t>
   </si>
   <si>
     <t xml:space="preserve">2M62, 2TE10, 2M62UM, 2TE116, TEP70, ČME3, ČME3M, TGM23BV </t>
   </si>
   <si>
     <t>Daugavpils-Krustpils, Šķirotava-Krustpils, Jelgava-Krustpils, Rēzekne (Rēzeknes dzelzceļa mezgls)-Krustpils, Daugavpils-Rēzekne (Rēzeknes dzelzceļa mezgls), Daugavpils dzelzceļa mezgls, Daugavpils-Indra, LEN-1 ceļi un RSSL ceļi</t>
   </si>
   <si>
     <t>LV-2026-4-3/6/15</t>
   </si>
   <si>
     <t>Ainārs</t>
   </si>
   <si>
     <t xml:space="preserve">Sidorovs </t>
   </si>
   <si>
     <t>Krigerts</t>
   </si>
   <si>
     <t>LV7120260031</t>
+  </si>
+  <si>
+    <t>LV7120260044</t>
+  </si>
+  <si>
+    <t>TGM23</t>
+  </si>
+  <si>
+    <t>LV7120260052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arsens </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parfjonovs </t>
+  </si>
+  <si>
+    <t>LV-2026-4-3/6/18</t>
+  </si>
+  <si>
+    <t>LV7120240112</t>
+  </si>
+  <si>
+    <t>ČME3M, ČME3, 2M62UM, 2M62U, 2TE116, TEP70</t>
+  </si>
+  <si>
+    <t>Rīgas dzelzceļa mezgls, LEN-1 ceļi un RSSL ceļi, Šķirotava-Valga, Šķirotava-Jelgava, Šķirotavas st. (visi parki), Šķirotava-Rīgas pas., Šķirotava-Sloka, Šķirotava-Skulte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1853,2534 +1802,2464 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F176656F-7919-4175-ABDF-BDAB61DDA934}">
-  <dimension ref="B1:L72"/>
+  <dimension ref="B1:L70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F30" sqref="F30"/>
+      <pane ySplit="3" topLeftCell="A66" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="13.109375" customWidth="1"/>
     <col min="3" max="3" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.44140625" customWidth="1"/>
     <col min="6" max="6" width="11.88671875" customWidth="1"/>
     <col min="7" max="7" width="14.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.6640625" customWidth="1"/>
     <col min="9" max="9" width="30.44140625" customWidth="1"/>
     <col min="10" max="10" width="22" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.6640625" customWidth="1"/>
     <col min="12" max="12" width="29.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="18" x14ac:dyDescent="0.35">
       <c r="B1" s="8" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="2:12" x14ac:dyDescent="0.3">
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
     </row>
     <row r="3" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
     </row>
     <row r="4" spans="2:12" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>391</v>
+        <v>365</v>
       </c>
       <c r="F4" s="9">
         <v>46571</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="H4" s="9">
         <v>46571</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>393</v>
+        <v>367</v>
       </c>
     </row>
     <row r="5" spans="2:12" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="12"/>
       <c r="I5" s="1" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:12" ht="129.6" x14ac:dyDescent="0.3">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="6" spans="2:12" ht="360" x14ac:dyDescent="0.3">
       <c r="B6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="1" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
       <c r="H6" s="3">
-        <v>48974</v>
+        <v>48862</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="7" spans="2:12" ht="72" x14ac:dyDescent="0.3">
       <c r="B7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>202</v>
+        <v>368</v>
       </c>
       <c r="H7" s="3">
-        <v>46690</v>
+        <v>49372</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>187</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:12" ht="360" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="8" spans="2:12" ht="172.8" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H8" s="3">
+        <v>48932</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+      <c r="B9" s="1" t="s">
         <v>50</v>
-      </c>
-[...30 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>394</v>
+        <v>318</v>
       </c>
       <c r="H9" s="3">
-        <v>49372</v>
+        <v>48974</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>206</v>
+        <v>178</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="172.8" x14ac:dyDescent="0.3">
       <c r="B10" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>343</v>
+        <v>191</v>
       </c>
       <c r="H10" s="3">
-        <v>48932</v>
+        <v>46592</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
       <c r="B11" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>344</v>
+        <v>193</v>
       </c>
       <c r="H11" s="3">
-        <v>48974</v>
+        <v>48673</v>
       </c>
       <c r="I11" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>193</v>
+        <v>296</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:12" ht="172.8" x14ac:dyDescent="0.3">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
       <c r="B12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H12" s="3">
+        <v>48673</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="13" spans="2:12" ht="129.6" x14ac:dyDescent="0.3">
+      <c r="B13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="G13" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H13" s="3">
+        <v>48561</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="14" spans="2:12" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="B14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...25 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E14" s="1" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>212</v>
+        <v>319</v>
       </c>
       <c r="H14" s="3">
-        <v>48673</v>
+        <v>49002</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>320</v>
+        <v>183</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:12" ht="129.6" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="86.4" x14ac:dyDescent="0.3">
       <c r="B15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>213</v>
+        <v>369</v>
       </c>
       <c r="H15" s="3">
-        <v>48561</v>
+        <v>49463</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:12" ht="158.4" x14ac:dyDescent="0.3">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="86.4" x14ac:dyDescent="0.3">
       <c r="B16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H16" s="3">
+        <v>46669</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="273.60000000000002" x14ac:dyDescent="0.3">
+      <c r="B17" s="1" t="s">
         <v>71</v>
-      </c>
-[...30 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H17" s="3">
+        <v>49771</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H18" s="3">
+        <v>49022</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H19" s="3">
+        <v>46676</v>
+      </c>
+      <c r="I19" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J17" s="1" t="s">
-[...68 lines deleted...]
-      </c>
       <c r="J19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:12" x14ac:dyDescent="0.3">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="174" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="H20" s="3">
-        <v>49022</v>
+        <v>49561</v>
       </c>
       <c r="I20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B21" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="J20" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>225</v>
+        <v>388</v>
       </c>
       <c r="H21" s="3">
-        <v>46676</v>
+        <v>49603</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:12" ht="174" customHeight="1" x14ac:dyDescent="0.3">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="86.4" x14ac:dyDescent="0.3">
       <c r="B22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="1" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>49561</v>
+        <v>209</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>210</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="230.4" x14ac:dyDescent="0.3">
       <c r="B23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="E23" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>49603</v>
+        <v>321</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>322</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:12" ht="86.4" x14ac:dyDescent="0.3">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="144" x14ac:dyDescent="0.3">
       <c r="B24" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>214</v>
+      </c>
+      <c r="H24" s="3">
+        <v>48244</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:12" ht="230.4" x14ac:dyDescent="0.3">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="288" x14ac:dyDescent="0.3">
       <c r="B25" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>370</v>
+      </c>
+      <c r="H25" s="3">
+        <v>49365</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="273.60000000000002" x14ac:dyDescent="0.3">
       <c r="B26" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="H26" s="3">
-        <v>48244</v>
+        <v>46298</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:12" ht="288" x14ac:dyDescent="0.3">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="160.94999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>396</v>
+        <v>221</v>
       </c>
       <c r="H27" s="3">
-        <v>49365</v>
+        <v>46459</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:12" ht="273.60000000000002" x14ac:dyDescent="0.3">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="244.8" x14ac:dyDescent="0.3">
       <c r="B28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="G28" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H28" s="3">
+        <v>46480</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="29" spans="2:12" ht="302.39999999999998" x14ac:dyDescent="0.3">
+      <c r="B29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="E28" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I28" s="1" t="s">
+      <c r="C29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H29" s="3">
+        <v>49722</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+      <c r="B30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H30" s="3">
+        <v>49505</v>
+      </c>
+      <c r="I30" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J28" s="1" t="s">
-[...22 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="J30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B31" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="G29" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I29" s="1" t="s">
+      <c r="C31" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H31" s="3">
+        <v>49793</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="32" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="F32" s="3">
+        <v>46319</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H32" s="3">
+        <v>46319</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F33" s="3">
+        <v>48673</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H33" s="3">
+        <v>48673</v>
+      </c>
+      <c r="I33" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="J29" s="1" t="s">
-[...48 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="J33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B34" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>125</v>
-      </c>
-[...94 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="F34" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="F34" s="3">
+        <v>46557</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H34" s="3">
+        <v>46557</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="35" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+      <c r="B35" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F35" s="3">
+        <v>46347</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H35" s="3">
+        <v>46347</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" ht="201.6" x14ac:dyDescent="0.3">
+      <c r="B36" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="E36" s="1" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="F36" s="3">
-        <v>48673</v>
+        <v>46985</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="H36" s="3">
-        <v>48673</v>
+        <v>46985</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-        <v>134</v>
+        <v>247</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="118.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="3">
+        <v>45189</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>137</v>
+        <v>248</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>27</v>
+        <v>249</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>290</v>
+        <v>250</v>
       </c>
       <c r="F37" s="3">
-        <v>46557</v>
+        <v>48841</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="H37" s="3">
-        <v>46557</v>
+        <v>48841</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="J37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="3">
+        <v>45224</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="F38" s="3">
+        <v>47454</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H38" s="3">
+        <v>47454</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="K37" s="2" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="K38" s="2" t="s">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-        <v>141</v>
+        <v>257</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="3">
+        <v>45224</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>142</v>
+        <v>258</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>143</v>
+        <v>259</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="F39" s="3">
-        <v>46985</v>
+        <v>48287</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="H39" s="3">
-        <v>46985</v>
+        <v>48287</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K39" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="3">
+        <v>45231</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="F40" s="3">
+        <v>48743</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" s="3">
+        <v>48743</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="147.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="3">
+        <v>45238</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="F41" s="3">
+        <v>46557</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H41" s="3">
+        <v>46557</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K41" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="L39" s="2" t="s">
-[...54 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="L41" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="H41" s="3">
-[...15 lines deleted...]
-    <row r="42" spans="2:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="42" spans="2:12" ht="268.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="3">
-        <v>45224</v>
+        <v>45246</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>285</v>
       </c>
       <c r="F42" s="3">
-        <v>48287</v>
+        <v>46487</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>286</v>
       </c>
       <c r="H42" s="3">
-        <v>48287</v>
+        <v>46487</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>287</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="43" spans="2:12" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="3">
-        <v>45231</v>
+        <v>45294</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="E43" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="F43" s="3">
+        <v>48441</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H43" s="3">
+        <v>48441</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="44" spans="2:12" ht="131.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="3">
+        <v>45384</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F44" s="3">
+        <v>49015</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H44" s="3">
+        <v>49015</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="45" spans="2:12" ht="118.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="3">
+        <v>45455</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="F45" s="3">
+        <v>46929</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="F43" s="3">
-[...74 lines deleted...]
-      </c>
       <c r="H45" s="3">
-        <v>46487</v>
+        <v>46929</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>312</v>
+        <v>246</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="46" spans="2:12" ht="72" x14ac:dyDescent="0.3">
       <c r="B46" s="3">
-        <v>45294</v>
+        <v>45455</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>17</v>
+        <v>305</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>16</v>
+        <v>304</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="F46" s="3">
-        <v>48441</v>
+        <v>48911</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>306</v>
       </c>
       <c r="H46" s="3">
-        <v>48441</v>
+        <v>48911</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="K46" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="47" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B47" s="3">
+        <v>45490</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="F47" s="3">
+        <v>46641</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H47" s="3">
+        <v>46641</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="48" spans="2:12" ht="237" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="3">
+        <v>45553</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="F48" s="3">
+        <v>46669</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H48" s="3">
+        <v>46669</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K48" s="2" t="s">
         <v>296</v>
-      </c>
-[...68 lines deleted...]
-        <v>271</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="49" spans="2:12" ht="72" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:12" ht="134.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="3">
-        <v>45455</v>
+        <v>45594</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F49" s="3">
+        <v>49232</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H49" s="3">
+        <v>49232</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="L49" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+    </row>
+    <row r="50" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B50" s="3">
+        <v>45609</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="H49" s="3">
-[...11 lines deleted...]
-      <c r="L49" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>332</v>
-      </c>
-[...9 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F50" s="3">
+        <v>47461</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="H50" s="3">
+        <v>47461</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B51" s="3">
+        <v>45665</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F51" s="3">
+        <v>49239</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H51" s="3">
+        <v>49239</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="267.60000000000002" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="3">
+        <v>45714</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F52" s="3">
+        <v>49162</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H52" s="3">
+        <v>49162</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="53" spans="2:12" ht="213" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="3">
+        <v>45714</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H53" s="3">
+        <v>49127</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="3">
+        <v>45742</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="331.2" x14ac:dyDescent="0.3">
+      <c r="B55" s="3">
+        <v>45763</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F55" s="3">
+        <v>49414</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H55" s="3">
+        <v>49414</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="331.2" x14ac:dyDescent="0.3">
+      <c r="B56" s="3">
+        <v>45812</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F56" s="3">
+        <v>49295</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H56" s="3">
+        <v>49295</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" ht="206.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="6">
+        <v>45917</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="F57" s="3">
+        <v>49043</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H57" s="3">
+        <v>49043</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" ht="144" x14ac:dyDescent="0.3">
+      <c r="B58" s="3">
+        <v>45938</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="F58" s="3">
+        <v>49561</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H58" s="3">
+        <v>49561</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="230.4" x14ac:dyDescent="0.3">
+      <c r="B59" s="3">
+        <v>45945</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="F59" s="3">
         <v>46641</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="3">
+      <c r="G59" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H59" s="3">
         <v>46641</v>
       </c>
-      <c r="I50" s="1" t="s">
-[...16 lines deleted...]
-      <c r="C51" s="1" t="s">
+      <c r="I59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="L59" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="D51" s="1" t="s">
-[...101 lines deleted...]
-      <c r="C54" s="1" t="s">
+    </row>
+    <row r="60" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="B60" s="3">
+        <v>45966</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E60" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...171 lines deleted...]
-      <c r="C59" s="1" t="s">
+      <c r="F60" s="3">
+        <v>49603</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="H60" s="3">
+        <v>49603</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K60" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="L60" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="61" spans="2:12" ht="201.6" x14ac:dyDescent="0.3">
+      <c r="B61" s="3">
+        <v>45995</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="F61" s="3">
+        <v>49617</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="H59" s="3">
-[...2 lines deleted...]
-      <c r="I59" s="1" t="s">
+      <c r="H61" s="3">
+        <v>49617</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="62" spans="2:12" ht="188.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="3">
+        <v>45995</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="F62" s="3">
+        <v>49596</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="J59" s="1" t="s">
-[...97 lines deleted...]
-      </c>
       <c r="H62" s="3">
-        <v>46641</v>
+        <v>49596</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>193</v>
+        <v>294</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="63" spans="2:12" ht="57.6" x14ac:dyDescent="0.3">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="63" spans="2:12" ht="189" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="3">
-        <v>45966</v>
+        <v>45995</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>10</v>
+        <v>395</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>307</v>
+        <v>396</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="F63" s="3">
-        <v>49603</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>48336</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>397</v>
       </c>
       <c r="H63" s="3">
-        <v>49603</v>
+        <v>48336</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>192</v>
+        <v>341</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>7</v>
+        <v>275</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:12" ht="201.6" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="64" spans="2:12" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="3">
-        <v>45995</v>
+        <v>46036</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>318</v>
+        <v>9</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="F64" s="3">
-        <v>49617</v>
+        <v>48876</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>415</v>
+        <v>314</v>
       </c>
       <c r="H64" s="3">
-        <v>49617</v>
+        <v>48876</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>295</v>
+        <v>403</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>7</v>
+        <v>315</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>319</v>
+        <v>401</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="65" spans="2:12" ht="188.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="65" spans="2:12" ht="231" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="3">
-        <v>45995</v>
+        <v>46043</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>18</v>
+        <v>249</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>49596</v>
+        <v>404</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>414</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>49596</v>
+        <v>184</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>414</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>7</v>
+        <v>315</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>319</v>
+        <v>178</v>
       </c>
       <c r="L65" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="66" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B66" s="3">
+        <v>46084</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="F66" s="3">
+        <v>48371</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H66" s="3">
+        <v>48371</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="67" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B67" s="3">
+        <v>46084</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F67" s="3">
+        <v>48371</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H67" s="3">
+        <v>48371</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="68" spans="2:12" ht="115.2" x14ac:dyDescent="0.3">
+      <c r="B68" s="3">
+        <v>46091</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>419</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="E66" s="1" t="s">
+      <c r="E68" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="F68" s="3">
+        <v>49372</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="F66" s="3">
-[...76 lines deleted...]
-        <v>440</v>
+      <c r="H68" s="3">
+        <v>49372</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>340</v>
+        <v>315</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>193</v>
+        <v>421</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
     </row>
     <row r="69" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B69" s="3">
-        <v>46084</v>
+        <v>46099</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="F69" s="3">
+        <v>49751</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H69" s="3">
+        <v>49751</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="70" spans="2:12" ht="72" x14ac:dyDescent="0.3">
+      <c r="B70" s="3">
+        <v>46111</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E70" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="D69" s="1" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="F70" s="3">
-        <v>48371</v>
+        <v>49190</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H70" s="3">
-        <v>48371</v>
+        <v>49190</v>
       </c>
       <c r="I70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="K70" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="J70" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L70" s="2" t="s">
-        <v>437</v>
-[...65 lines deleted...]
-      <c r="K72" s="2" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">