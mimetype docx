--- v0 (2025-10-25)
+++ v1 (2026-05-09)
@@ -1,190 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3172422F" w14:textId="0FCAC090" w:rsidR="00A824FF" w:rsidRPr="000E62C4" w:rsidRDefault="00C4742B" w:rsidP="00C4742B">
+    <w:p w14:paraId="01EF4BBD" w14:textId="4930C077" w:rsidR="006A338E" w:rsidRDefault="006A338E" w:rsidP="00600931">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PIETEIKUMS</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> STACIONĀRAS IEKĀRTAS NODOŠANAI EKSPLUATĀCIJĀ</w:t>
+        <w:t>PIETEIKUMS STACIONĀRAS IEKĀRTAS NODOŠANAI EKSPLUATĀCIJĀ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B51357" w14:textId="77777777" w:rsidR="000E62C4" w:rsidRPr="000E62C4" w:rsidRDefault="000E62C4">
+    <w:p w14:paraId="47497B28" w14:textId="05B4BE25" w:rsidR="00082ABA" w:rsidRPr="00F4559E" w:rsidRDefault="00B00EB6" w:rsidP="00600931">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F4559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219283658"/>
+      <w:r w:rsidRPr="00F4559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vispārēja informācija</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A58E4F5" w14:textId="4E993F18" w:rsidR="000E62C4" w:rsidRPr="00C4742B" w:rsidRDefault="000E62C4">
+    <w:p w14:paraId="53F6FA09" w14:textId="77777777" w:rsidR="00DF2774" w:rsidRPr="00AA4C15" w:rsidRDefault="00DF2774" w:rsidP="00DF2774">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4742B">
-[...27 lines deleted...]
-        <w:t>EIKUMA IESNIEDZĒJU</w:t>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta nosaukums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6555A851" w14:textId="2FF2C20D" w:rsidR="00C4742B" w:rsidRPr="00C4742B" w:rsidRDefault="00C4742B" w:rsidP="00C4742B">
+    <w:p w14:paraId="51D77A45" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="000E62C4" w:rsidRDefault="00600931" w:rsidP="00600931">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Teksts1"/>
+      <w:bookmarkStart w:id="1" w:name="Teksts1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -217,111 +180,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2997E004" w14:textId="54B247D8" w:rsidR="00C4742B" w:rsidRDefault="000E62C4" w:rsidP="000E62C4">
+    <w:p w14:paraId="08B38C89" w14:textId="4CD7762E" w:rsidR="0006110E" w:rsidRPr="00600931" w:rsidRDefault="0006110E" w:rsidP="00600931">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218847275"/>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vispārējā informācija par stacionāro iekārtu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BC9879" w14:textId="77777777" w:rsidR="00C4742B" w:rsidRPr="000E62C4" w:rsidRDefault="00C4742B" w:rsidP="00C4742B">
+    <w:p w14:paraId="0551E8DE" w14:textId="59AE34BF" w:rsidR="0006110E" w:rsidRPr="00AA4C15" w:rsidRDefault="0006110E" w:rsidP="0006110E">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionāras iekārtas nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00352A41" w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00352A41" w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kam paredzēts APIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFEBA75" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="000E62C4" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -376,1155 +365,1749 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F0890A" w14:textId="760C2116" w:rsidR="000E62C4" w:rsidRDefault="000E62C4" w:rsidP="000E62C4">
+    <w:p w14:paraId="7177A30D" w14:textId="55024C35" w:rsidR="0006110E" w:rsidRPr="0006110E" w:rsidRDefault="0006110E" w:rsidP="0006110E">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r w:rsidRPr="0006110E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atļaujas veids </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(vajadzīgo atzīmēt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FD6529" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts2"/>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Atzīme1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jauna stacionārā iekārta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521EC157" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>modernizācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EC1295" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atjaunošana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06545365" w14:textId="77777777" w:rsidR="0006110E" w:rsidRPr="0006110E" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0FF273" w14:textId="102F3344" w:rsidR="0006110E" w:rsidRPr="00600931" w:rsidRDefault="0006110E" w:rsidP="00600931">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk218847671"/>
+      <w:r w:rsidRPr="0006110E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stacionāras iekārtas vispārīgs apraksts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(mērķis</w:t>
+      </w:r>
+      <w:r w:rsidR="00905758" w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, funkcionalitāte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un darbības joma)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="3AD51ECA" w14:textId="7CF572F4" w:rsidR="0006110E" w:rsidRPr="00600931" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EB92FB" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="000E62C4" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Teksts2"/>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C4742B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="774DE8F2" w14:textId="4A5E3EB4" w:rsidR="000E62C4" w:rsidRDefault="000E62C4" w:rsidP="000E62C4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4110"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00600931" w:rsidRPr="00060100" w14:paraId="5CBE1893" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF50C9C" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="004A08CD" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F17FBC" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="004A08CD" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00600931" w:rsidRPr="00060100" w14:paraId="68FF2478" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C1B1F9" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="004A08CD" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D54685" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="004A08CD" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F270CBA" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="00600931">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079FEFB1" w14:textId="77777777" w:rsidR="0006110E" w:rsidRPr="00AA4C15" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBB0057" w14:textId="77777777" w:rsidR="0006110E" w:rsidRPr="00AA4C15" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detalizēta identifikācija stacionārai iekārtai, kurai tiek prasīta atļauja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600931">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>detalizēti norādot stacionāras iekārtas atrašanās vietu, apakšsistēmu un plānotās atļaujas tvērumu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2391EC26" w14:textId="77777777" w:rsidR="00600931" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301D3D15" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="000E62C4" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts3"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Teksts3"/>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C4742B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6A0B6AFC" w14:textId="70D35260" w:rsidR="000E62C4" w:rsidRDefault="000E62C4" w:rsidP="000E62C4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5524"/>
+        <w:gridCol w:w="4110"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00600931" w:rsidRPr="00060100" w14:paraId="1EAF5D3C" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBD08D9" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B094BD8" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00600931" w:rsidRPr="00060100" w14:paraId="13304195" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48989060" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE79AF4" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D50BAC9" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="00060100" w:rsidRDefault="00600931" w:rsidP="00600931">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r w:rsidRPr="00060100">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1A79B3" w14:textId="77777777" w:rsidR="00600931" w:rsidRPr="007F2E32" w:rsidRDefault="00600931" w:rsidP="00600931">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117F1996" w14:textId="79B9175F" w:rsidR="0006110E" w:rsidRPr="00AA4C15" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par esošo stacionāras iekārtas atļauju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000263C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000263C0" w:rsidRPr="000263C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000263C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dentifikācija vai vēsturiskā atļauja)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="54054909" w14:textId="51156383" w:rsidR="0006110E" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aprakst</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1709A6E6" w14:textId="77777777" w:rsidR="00B41462" w:rsidRPr="000E62C4" w:rsidRDefault="00B41462" w:rsidP="00B41462">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Teksts4"/>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C4742B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C4742B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4742B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7CE39937" w14:textId="77777777" w:rsidR="00C439BC" w:rsidRDefault="000E62C4" w:rsidP="00C439BC">
+    <w:p w14:paraId="3111A4D9" w14:textId="4D9DC335" w:rsidR="00624742" w:rsidRPr="00AA4C15" w:rsidRDefault="00624742" w:rsidP="0006110E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-      <w:r w:rsidR="00C439BC">
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RINF reģistrācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00304FD4" w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6339D0" w14:textId="77777777" w:rsidR="00B41462" w:rsidRPr="000E62C4" w:rsidRDefault="00B41462" w:rsidP="00B41462">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C439BC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C439BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050E7118" w14:textId="180476EC" w:rsidR="00EF730E" w:rsidRDefault="00EF730E" w:rsidP="000E62C4">
+    <w:p w14:paraId="1F4CE49E" w14:textId="77777777" w:rsidR="00624742" w:rsidRPr="00AA4C15" w:rsidRDefault="00624742" w:rsidP="0006110E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="67EA3A4E" w14:textId="3AF5063D" w:rsidR="0006110E" w:rsidRPr="00B41462" w:rsidRDefault="006E557C" w:rsidP="00B41462">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="0006110E" w:rsidRPr="00B41462">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma iesniedzēja informācija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2F5050" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="007F2E32" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00C439BC">
+        <w:t xml:space="preserve"> Organizācijas juridiskais nosaukums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B28F86E" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="000E62C4" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C439BC">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C439BC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C439BC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4035074F" w14:textId="4D6627FB" w:rsidR="00EF730E" w:rsidRDefault="00EF730E" w:rsidP="000E62C4">
+    <w:p w14:paraId="6DCF9F53" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="007F2E32" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.2. Organizācijas adrese (iela, pasta indekss, pilsēta, valsts)   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6318B08F" w14:textId="41F39103" w:rsidR="00EF730E" w:rsidRPr="00096D24" w:rsidRDefault="00D9050F" w:rsidP="000E62C4">
+    <w:p w14:paraId="51202DA9" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="000E62C4" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096D24">
-[...42 lines deleted...]
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...6 lines deleted...]
-      <w:r w:rsidR="00096D24">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AB0B3F" w14:textId="2479C2FB" w:rsidR="00096D24" w:rsidRDefault="00D9050F" w:rsidP="000E62C4">
+    <w:p w14:paraId="5A8485A2" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="004A08CD" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.3. Tālruņa numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...6 lines deleted...]
-      <w:r w:rsidR="00096D24">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F4CF0E1" w14:textId="25F4543C" w:rsidR="00096D24" w:rsidRDefault="00096D24" w:rsidP="000E62C4">
+    <w:p w14:paraId="29077E81" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="007F2E32" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.4. E-pasta adrese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BC6E63">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1563,280 +2146,236 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="645E8858" w14:textId="05EA66AA" w:rsidR="00BC6E63" w:rsidRDefault="00BC6E63" w:rsidP="000E62C4">
+    <w:p w14:paraId="1F8CEEDC" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="007F2E32" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.5. Tīmekļvietne (ja tāda ir)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...6 lines deleted...]
-      <w:r w:rsidR="00096D24">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00096D24">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58866BC9" w14:textId="77777777" w:rsidR="00D9050F" w:rsidRDefault="00D9050F" w:rsidP="000E62C4">
-[...29 lines deleted...]
-    <w:p w14:paraId="6D19402F" w14:textId="1AC89E2E" w:rsidR="00096D24" w:rsidRDefault="009A76AA" w:rsidP="00096D24">
+    <w:p w14:paraId="7CB43926" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="007F2E32" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.6. Organizācijas reģistrācijas numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1875,110 +2414,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C423F5F" w14:textId="77777777" w:rsidR="00096D24" w:rsidRDefault="009A76AA" w:rsidP="00096D24">
+    <w:p w14:paraId="29014EBB" w14:textId="77777777" w:rsidR="00B014ED" w:rsidRPr="004A08CD" w:rsidRDefault="00B014ED" w:rsidP="00B014ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.7. Cita būtiska informācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00096D24">
-[...15 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2017,102 +2547,184 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CB26C61" w14:textId="77777777" w:rsidR="00096D24" w:rsidRDefault="009A76AA" w:rsidP="00096D24">
+    <w:p w14:paraId="6BA3A35A" w14:textId="77777777" w:rsidR="0006110E" w:rsidRPr="00AA4C15" w:rsidRDefault="0006110E" w:rsidP="0006110E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBEB2D8" w14:textId="5D437F0E" w:rsidR="0006110E" w:rsidRPr="00B014ED" w:rsidRDefault="0006110E" w:rsidP="00B014ED">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B014ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E557C" w:rsidRPr="00B014ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B014ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B014ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kontaktpersonas informācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B014ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D76AB5" w14:textId="77777777" w:rsidR="00045F5D" w:rsidRPr="004A08CD" w:rsidRDefault="00045F5D" w:rsidP="00045F5D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk161392426"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vārds un uzvārds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2151,197 +2763,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12736D39" w14:textId="77777777" w:rsidR="005364F1" w:rsidRDefault="009A76AA" w:rsidP="009B2CEF">
+    <w:p w14:paraId="78257106" w14:textId="77777777" w:rsidR="00045F5D" w:rsidRPr="007F2E32" w:rsidRDefault="00045F5D" w:rsidP="00045F5D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...127 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Amats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2381,166 +2915,93 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0592F365" w14:textId="77777777" w:rsidR="00C76743" w:rsidRDefault="001F563C" w:rsidP="000C5EF6">
+    <w:p w14:paraId="4F6DFA20" w14:textId="77777777" w:rsidR="00045F5D" w:rsidRPr="004A08CD" w:rsidRDefault="00045F5D" w:rsidP="00045F5D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Tālruņa numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2579,126 +3040,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="286F8B53" w14:textId="51032D2B" w:rsidR="009B1E0E" w:rsidRDefault="001F563C" w:rsidP="000C5EF6">
+    <w:p w14:paraId="49217CB5" w14:textId="77777777" w:rsidR="00045F5D" w:rsidRPr="00373734" w:rsidRDefault="00045F5D" w:rsidP="00045F5D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3.4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>E-pasta adrese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2737,472 +3183,2322 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00373734">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="543F3CF2" w14:textId="77777777" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6" w:rsidP="000C5EF6">
+    <w:p w14:paraId="03771426" w14:textId="77777777" w:rsidR="007956D4" w:rsidRPr="00AA4C15" w:rsidRDefault="007956D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1297AF94" w14:textId="4DA5B92C" w:rsidR="00EF3305" w:rsidRPr="007834B6" w:rsidRDefault="00EF3305" w:rsidP="005A0343">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2617D" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informācija par </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paziņoto institūciju (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kas atbild par apakšsistēmas/-u EK verifikācijas procedūru (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NoBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A35E18" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B482095" w14:textId="2184A3E6" w:rsidR="00EF730E" w:rsidRPr="00EF730E" w:rsidRDefault="00EF730E" w:rsidP="000E62C4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="5528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="524A5972" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ECE102" w14:textId="5AD74EF3" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Juridiskais nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F80FBD8" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="57137276" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC7CBED" w14:textId="1FE98817" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00B40888">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NANDO</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3305" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identifikācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E74374" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="25E43A81" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2922B019" w14:textId="5A230FAF" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00B40888" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3305" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>drese (iela, pasta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="201AF0FC" w14:textId="32CA75E4" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>indekss, pilsēta, valsts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449BBE66" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="1B432D6C" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CB4EBA" w14:textId="72868388" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tālrunis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39981AA6" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="2F8A53EC" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3236E9" w14:textId="2D70EC06" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>E-pasts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50718F11" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4C15" w:rsidRPr="00AA4C15" w14:paraId="0772CAE5" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C248EB" w14:textId="376097F0" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tīmekļvietne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00744474" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF3305" w14:paraId="4D5D1A7C" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74355D29" w14:textId="199A4016" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Cita būtiska informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E43E2B5" w14:textId="77777777" w:rsidR="00EF3305" w:rsidRPr="004D7874" w:rsidRDefault="00EF3305" w:rsidP="00EF3305">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20E154AC" w14:textId="7D2D54FD" w:rsidR="00EE743A" w:rsidRPr="007834B6" w:rsidRDefault="00EF3305">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF730E">
-[...18 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE743A" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Ja ir iesaistītas vairākas paziņotas institūcijas, ievietot tabulu par visām institūcijām)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F43166" w14:textId="411B5E18" w:rsidR="000C5EF6" w:rsidRDefault="00EF730E" w:rsidP="000C5EF6">
+    <w:p w14:paraId="2ED836AE" w14:textId="118073A5" w:rsidR="00A35E18" w:rsidRPr="007834B6" w:rsidRDefault="00A35E18" w:rsidP="005A0343">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk161392536"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2617D" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Informācija par</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nacionālo prasību novērtēšanas institūciju (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), kas atbild par apakšsistēmas/-u verifikācijas procedūru (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DeBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="5528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A35E18" w14:paraId="0B0A7E9C" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7937FEE6" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Juridiskais nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743AB3A4" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="2972AE9C" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C532171" w14:textId="49FC22F9" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00C9356B" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35E18" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dentifikācijas numurs</w:t>
+            </w:r>
+            <w:r w:rsidR="005F056C" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja ir piešķirts </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C36B2B6" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="6419B108" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA15CE2" w14:textId="1FB60103" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00C9356B" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35E18" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>drese (iela, pasta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C750525" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>indekss, pilsēta, valsts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10533B61" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="5ED3CC92" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A973F8" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tālrunis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D2D8CC" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="7AADC828" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5BDB4C" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>E-pasts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F8DFC8" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="2AFADB11" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E491D3" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tīmekļvietne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BB500E" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="4BFEE9FF" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BD1615" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Cita būtiska informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E04DF7E" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13B1DEC9" w14:textId="4F60B840" w:rsidR="00EE743A" w:rsidRPr="007834B6" w:rsidRDefault="00EE743A" w:rsidP="00EE743A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Ja ir iesaistītas vairākas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC15C5" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nacionālo prasību novērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institūcijas, ievietot tabulu par visām institūcijām)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FC5D94" w14:textId="07E13C37" w:rsidR="00A35E18" w:rsidRPr="007834B6" w:rsidRDefault="00A35E18" w:rsidP="005A0343">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2617D" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Informācija par riska novērtēšanas iestādi (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ēm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AsBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), kas ir atbildīga par riska novērtējumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00AEA" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Regul</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00AEA" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ES) Nr.402/2013</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="5528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A35E18" w14:paraId="176EF5AC" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0608E426" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Juridiskais nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E254905" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="0E86F22B" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B5BF04" w14:textId="09624FD0" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00030658" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ERADIS</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35E18" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identifikācijas numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="756DC0B6" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="02F1C7CB" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A050C66" w14:textId="5170787D" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00030658" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35E18" w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>drese (iela, pasta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB98868" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>indekss, pilsēta, valsts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB2F871" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="17A7E322" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="108A67D4" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tālrunis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BDE285" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="66FBF904" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC14886" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>E-pasts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780806DB" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="7014CA0C" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8CF939" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tīmekļvietne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A41F9B1" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35E18" w14:paraId="7B28528D" w14:textId="77777777" w:rsidTr="007834B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1DA996" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Cita būtiska informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFFB0A3" w14:textId="77777777" w:rsidR="00A35E18" w:rsidRPr="004D7874" w:rsidRDefault="00A35E18" w:rsidP="00E6644C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29BC8B4E" w14:textId="3D6BBBA6" w:rsidR="00EE743A" w:rsidRPr="007834B6" w:rsidRDefault="00EE743A" w:rsidP="00EE743A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ja ir iesaistītas vairākas </w:t>
+      </w:r>
+      <w:r w:rsidR="000263C6" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>riska novērtēšanas iestādes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ievietot tabulu par visām i</w:t>
+      </w:r>
+      <w:r w:rsidR="000263C6" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>estādēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C12DBC3" w14:textId="0291173E" w:rsidR="00173A73" w:rsidRPr="007834B6" w:rsidRDefault="00861734" w:rsidP="005A0343">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2617D" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00173A73" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219278135"/>
+      <w:r w:rsidR="00C42D2E" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par stacionārām iekār</w:t>
+      </w:r>
+      <w:r w:rsidR="00304FD4" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42D2E" w:rsidRPr="007834B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām un stacionārām apakšsistēmām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="5CD1B863" w14:textId="20D6952F" w:rsidR="00E51A68" w:rsidRPr="00AA4C15" w:rsidRDefault="006E557C" w:rsidP="00FC1174">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.1. Informācija par stacionāro iekāru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4864D87A" w14:textId="000428F2" w:rsidR="00E51A68" w:rsidRPr="00AA4C15" w:rsidRDefault="00E51A68" w:rsidP="00E51A68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Veiktā atjaunošana vai modernizācija var nelabvēlīgi ietekmēt attiecīgās stacionārās iekārtas vispārējo drošības līmeni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA3810A" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00B17497" w:rsidRDefault="00396E76" w:rsidP="00396E76">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk212625641"/>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9A2E28" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="00396E76">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
-[...6 lines deleted...]
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F8776" w14:textId="3B062B23" w:rsidR="00EF730E" w:rsidRDefault="00EF730E" w:rsidP="000E62C4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00396E76" w:rsidRPr="00383379" w14:paraId="0945933C" w14:textId="77777777" w:rsidTr="00B466F4">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE98DD9" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Hlk218849952"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F38517" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00396E76" w:rsidRPr="00383379" w14:paraId="18E8B29D" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2E0A09" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A43DFAC" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3218DE85" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="00396E76">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-        <w:tab/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk218849967"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5D19F3" w14:textId="77777777" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6" w:rsidP="000E62C4">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="30C2145D" w14:textId="77777777" w:rsidR="00E51A68" w:rsidRPr="00CF13DF" w:rsidRDefault="00E51A68" w:rsidP="00E51A68">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:firstLine="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05592487" w14:textId="51F59975" w:rsidR="000C5EF6" w:rsidRDefault="00EF730E" w:rsidP="000C5EF6">
+    <w:p w14:paraId="2093F13B" w14:textId="5CE5C3EF" w:rsidR="00E51A68" w:rsidRPr="00DC5031" w:rsidRDefault="00E51A68" w:rsidP="00396E76">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidR="000C5EF6">
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ir ievērotas attiecīgajās savstarpēju izmantojamības tehnisku specifikāciju prasībās</w:t>
+      </w:r>
+      <w:r w:rsidR="004271F2" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004271F2" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kas paredz jaunu APIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00396E76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00396E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5644E7CA" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00B17497" w:rsidRDefault="00396E76" w:rsidP="00396E76">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7D013B" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="00396E76">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
-[...6 lines deleted...]
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="000C5EF6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC05844" w14:textId="77777777" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6" w:rsidP="000C5EF6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00396E76" w:rsidRPr="00383379" w14:paraId="71D05E61" w14:textId="77777777" w:rsidTr="00B466F4">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A50DE6" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="211305C0" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00396E76" w:rsidRPr="00383379" w14:paraId="263D2526" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C1A1F4" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6EEB13" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12C6F634" w14:textId="77777777" w:rsidR="00396E76" w:rsidRPr="00383379" w:rsidRDefault="00396E76" w:rsidP="00396E76">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA63FFE" w14:textId="46DF352A" w:rsidR="00E51A68" w:rsidRPr="00DC5031" w:rsidRDefault="00E51A68" w:rsidP="00396E76">
+      <w:pPr>
+        <w:ind w:firstLine="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionāras iekārtas modernizācija vai atjaunošana</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1222B" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notiek atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savstarpējās izmantojamības tehnisko specifikāciju ieviešanas plān</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1222B" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="004271F2" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kas paredz jaunu APIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B466F4" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Teksts4"/>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172D712F" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00B17497" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455BD1EB" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3242,556 +5538,10101 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3B9669" w14:textId="34072037" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6" w:rsidP="000C5EF6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B466F4" w:rsidRPr="00383379" w14:paraId="618BFEBD" w14:textId="77777777" w:rsidTr="00B466F4">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9106E6" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC2A049" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B466F4" w:rsidRPr="00383379" w14:paraId="07E9E68E" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B879EB" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A29FD5F" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="333E7C2D" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B693248" w14:textId="3264861D" w:rsidR="00E51A68" w:rsidRPr="00DC5031" w:rsidRDefault="00B1222B" w:rsidP="00E51A68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ir veiktas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A68" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaiņas parametru vērtībās, uz kurām pamatojoties stacionārā iekārta ir nodota ekspluatācijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A68" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B466F4" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B466F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D10589" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00B17497" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CE4019" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B466F4" w:rsidRPr="00383379" w14:paraId="52FA7D25" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="447DC511" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FDE9AE" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B466F4" w:rsidRPr="00383379" w14:paraId="1BB7D56F" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9FD279" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045A6A97" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7683CE1A" w14:textId="77777777" w:rsidR="00B466F4" w:rsidRPr="00383379" w:rsidRDefault="00B466F4" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BAB5A7" w14:textId="79A536CF" w:rsidR="00FC1174" w:rsidRPr="00DC5031" w:rsidRDefault="00FC1174" w:rsidP="00B466F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas tehnisko savietojamību ar dzelzceļa sistēmu, kurā tās tiek iekļautas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ED90ED" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00B17497" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DDA89E" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="670AE2E4" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9A8B0B" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD4F013" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="2BBAB9B8" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AF2470" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0515ADD7" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35738C8E" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8F1353" w14:textId="75E1ACE1" w:rsidR="00FC1174" w:rsidRPr="00DC5031" w:rsidRDefault="00FC1174" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas modernizētas vai atjaunotas daļas (-u) tehnisko savietojamību ar stacionāro iekārtu, kurā tās tiek iekļautas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE3ECB8" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00B17497" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFD0D1C" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="57717466" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CECC2D7" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FB7982" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="2CB0F87F" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="368B56C8" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8CF573" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C39F110" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BB7AAD" w14:textId="3940D505" w:rsidR="00FC1174" w:rsidRPr="00DC5031" w:rsidRDefault="00FC1174" w:rsidP="00FC1174">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk218851086"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk219289734"/>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stacionāras iekārtas drošu integrāciju dzelzceļa sistēmā </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="6DB22B2C" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00B17497" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672F2580" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="5DB34993" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BE9CB5" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298E933D" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="597B8A63" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="421A7201" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9475E5" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7378DAA5" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5827FF6B" w14:textId="3C80F9E0" w:rsidR="00697A3E" w:rsidRPr="00DC5031" w:rsidRDefault="00697A3E" w:rsidP="00697A3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par stacionāras iekārtas tehnisko apkopi un ekspluatāciju </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68CE3E" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00B17497" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BD2CB8" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="33B6B991" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15693CA1" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01479F4B" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="659BF22D" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F9C7CC" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20728D1A" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AA694BC" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4CE595" w14:textId="75C9C13E" w:rsidR="00FC1174" w:rsidRPr="00DC5031" w:rsidRDefault="00FC1174" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par izmaiņām salīdzinājumā ar RINF iesniegto dokumentāciju/esošo dokumentāciju </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A4AD23" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00B17497" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F93046F" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="4FF19649" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="761E05AA" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CC47F6" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00297F94" w:rsidRPr="00383379" w14:paraId="43778EDF" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021F5A58" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D9A40F" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CB0CD0E" w14:textId="77777777" w:rsidR="00297F94" w:rsidRPr="00383379" w:rsidRDefault="00297F94" w:rsidP="00297F94">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3D3424" w14:textId="34F03F65" w:rsidR="00DB45C1" w:rsidRPr="00DC5031" w:rsidRDefault="00DB45C1" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk219289560"/>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifikācijām par prasību atlasi no jaunākas SITS versijas salīdzinājumā ar novērtēšanai piemērojamo SITS (tostarp atsauktās prasības) (attiecīgā gadījumā) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C961F2" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00B17497" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BF54FD" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D49E6" w:rsidRPr="00383379" w14:paraId="1CEFA9C2" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682C19BE" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE471D3" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w:rsidRPr="00383379" w14:paraId="208D5318" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315045ED" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9775C1" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68B97B6F" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C02874" w14:textId="602BD1AA" w:rsidR="007349B7" w:rsidRPr="00DC5031" w:rsidRDefault="007349B7" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par stacionāras iekārtas lietošanas nosacījumiem un citiem ierobežojumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC1489D" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00B17497" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480B691B" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4536"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D49E6" w:rsidRPr="00383379" w14:paraId="1B911214" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CC01E1" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4571031C" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A08CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w:rsidRPr="00383379" w14:paraId="597774D5" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276F58FE" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B5C5F0" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56C9F7E7" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00383379">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA941BD" w14:textId="3401B731" w:rsidR="00DB45C1" w:rsidRPr="00DC5031" w:rsidRDefault="00DB45C1" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informācija par EK lēmumu par SITS prasību nepiemērošanu saskaņā ar Direktīvas 2016/797 7.pantu</w:t>
+      </w:r>
+      <w:r w:rsidR="007227A5" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ievērojot </w:t>
+      </w:r>
+      <w:r w:rsidR="001207B4" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK noteikumu Nr.374 IV nodaļas prasīb</w:t>
+      </w:r>
+      <w:r w:rsidR="007227A5" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="000957F4" w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E7F170" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00B17497" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2621BD" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="00383379" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52758497" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="001207B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noteikumi SITS nepiemērošanas gadījumā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC5031" w:rsidRPr="00DC5031" w14:paraId="67F1E4F6" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016C6482" w14:textId="27E93783" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nepiemērotas SITS identifikācija*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365885ED" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemēroto normatīvo dokumentu identifikācija**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D169F80" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC5031" w:rsidRPr="00DC5031" w14:paraId="62175A1F" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E9AE1F" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C9C5A9" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B0BB89" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="004D49E6" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC5031" w:rsidRPr="00DC5031" w14:paraId="6216B9FE" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E951EC" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F88B78" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B7866" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="006B351F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CEA366B" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="001207B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  SITS nosaukumu, precīzi identificējot nepiemērotas SITS vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603664FC" w14:textId="77777777" w:rsidR="001207B4" w:rsidRPr="00DC5031" w:rsidRDefault="001207B4" w:rsidP="001207B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  dokumentu nosaukumu, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumentu vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEAA176" w14:textId="77777777" w:rsidR="00DC5031" w:rsidRDefault="00DC5031">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD8340F" w14:textId="77777777" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6" w:rsidP="000E62C4">
+    <w:p w14:paraId="633D9719" w14:textId="1C4695B9" w:rsidR="00A35E18" w:rsidRPr="00DC5031" w:rsidRDefault="006E557C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.2. Informācija par apakšsistēmām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DBD8D8" w14:textId="5BBF6CFE" w:rsidR="00A53A14" w:rsidRPr="0076540D" w:rsidRDefault="006E557C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk161394441"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7.2.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73BD5" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173A73" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Infrastruktūras apakšsistēma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A14" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D73BD5" w14:paraId="51B24DE0" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C3B4DA" w14:textId="68AC115A" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_Hlk163201803"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFDC0A6" w14:textId="035952F2" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="005F1A53" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pievienoto </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73BD5" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dokumentu nosaukums, sadaļa, daļa, punkts</w:t>
+            </w:r>
+            <w:r w:rsidR="002B179B" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D475A6" w14:textId="0BAFD6BB" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentār</w:t>
+            </w:r>
+            <w:r w:rsidR="00952C47" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73BD5" w14:paraId="70D4CD27" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40626BC8" w14:textId="632E71BD" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tehniskie parametri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACDB698" w14:textId="77777777" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E29E03" w14:textId="77777777" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D73BD5" w14:paraId="069E9828" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECF38DF" w14:textId="6A677AD6" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ierobežojumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC58579" w14:textId="77777777" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9E5137" w14:textId="77777777" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="00D73BD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75FEE0B8" w14:textId="0C729BA1" w:rsidR="00D73BD5" w:rsidRPr="004D49E6" w:rsidRDefault="002B179B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk162257467"/>
+      <w:r w:rsidRPr="002B179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7604E" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20402" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orādīt  informāciju par tiem dokumentiem, kur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir iekļauta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20402" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attiecīga informācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20402" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>īzi identificējot dokumenta vienības</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20402" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20402" w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="469C43C5" w14:textId="50DE8320" w:rsidR="00A53A14" w:rsidRPr="0076540D" w:rsidRDefault="006E557C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E557C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E557C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A14" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173A73" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Energoapgādes apakšsistēma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A14" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D49E6" w14:paraId="2A9C3842" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB451E7" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B6C1C4" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1834548C" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="537C770F" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4626F4B2" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tehniskie parametri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F863DC2" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFC274D" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="734FE689" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F05C3A" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ierobežojumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680F1ED8" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271F3563" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B4C1239" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216DF138" w14:textId="6ADAC562" w:rsidR="004D49E6" w:rsidRDefault="006E557C" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7.2.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7DFE" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173A73" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vilcienu vadības un signalizācijas stacionārās lauka iekārtu apakšsistēma</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7DFE" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D49E6" w14:paraId="017ACBD6" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CBADBD" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Informācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD4EE92" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD138BE" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="1BCEFEE6" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEA7921" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tehniskie parametri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6435BD28" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA6887C" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="7954A244" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F158F26" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ierobežojumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29219D97" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A77C35" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EE20091" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379AD59F" w14:textId="68D3D3B7" w:rsidR="0076540D" w:rsidRDefault="0076540D" w:rsidP="004D49E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7067F6" w14:textId="77777777" w:rsidR="00EF730E" w:rsidRPr="000E62C4" w:rsidRDefault="00EF730E" w:rsidP="000E62C4">
+    <w:p w14:paraId="08A49048" w14:textId="74D8BF29" w:rsidR="00ED58AB" w:rsidRPr="0076540D" w:rsidRDefault="00D2617D" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED58AB" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Informācija par prasību </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identificēšanu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591343E3" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1. Metodoloģija*, ko pieteikuma iesniedzējs izmanto prasību identificēšanai ir standartizēta atbilstoši Regulas (ES) Nr. 402/2013 prasībām</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532049D5" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk162428778"/>
+      <w:r w:rsidRPr="009C7312">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*“Metodoloģija” ir metožu un resursu izvērtēšana, ko dažādas ieinteresētās personas ieviesušas, lai atbalstītu drošību apakšsistēmas un sistēmas līmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="18BD5F93" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004F54A0">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5760" w:hanging="5760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. Metodoloģija*, ko pieteikuma iesniedzējs izmanto prasību identificēšanai ir nestandartizēta   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4148"/>
+        <w:gridCol w:w="5486"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D49E6" w14:paraId="7FCA3294" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34085329" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7312">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dokumentālais pierādījums </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6B0DAF" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="004765B1" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004765B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Dokumenta nosaukums)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF8B87C" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7312">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="6FD4EEF4" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B034730" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17CEB3D0" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D49E6" w14:paraId="73C7B1CB" w14:textId="77777777" w:rsidTr="004F54A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56DFEFEA" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6803C5CA" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRPr="009C7312" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EFCA9AA" w14:textId="77777777" w:rsidR="004D49E6" w:rsidRDefault="004D49E6" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F92F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*“Metodoloģija” ir metožu un resursu izvērtēšana, ko dažādas ieinteresētās personas ieviesušas, lai atbalstītu drošību apakšsistēmas un sistēmas līmenī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4887820E" w14:textId="3631B621" w:rsidR="00B00EB6" w:rsidRPr="0076540D" w:rsidRDefault="00D2617D" w:rsidP="004D49E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00EB6" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="003420D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s prasības</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D5C88" w14:paraId="5C480FEC" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108A4722" w14:textId="2625B283" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemērojam</w:t>
+            </w:r>
+            <w:r w:rsidR="003420D3" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ās prasības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D79D46" w14:textId="056B3F88" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005F1A53" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B94991" w14:textId="09C24420" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88" w:rsidP="004D49E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentār</w:t>
+            </w:r>
+            <w:r w:rsidR="00952C47" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5C88" w14:paraId="7B89903B" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5397BF2E" w14:textId="1FF2AEAC" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005F1A53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiek piemērotas šādas </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5C88" w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>SITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8E1782" w14:textId="77777777" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0928C13A" w14:textId="77777777" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0076540D" w14:paraId="1E201F50" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36491A78" w14:textId="122F5B80" w:rsidR="0076540D" w:rsidRPr="004D49E6" w:rsidRDefault="003420D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nacionālās prasības  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D894EC7" w14:textId="77777777" w:rsidR="0076540D" w:rsidRPr="004D49E6" w:rsidRDefault="0076540D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079FF253" w14:textId="77777777" w:rsidR="0076540D" w:rsidRPr="004D49E6" w:rsidRDefault="0076540D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5C88" w14:paraId="3FC8CE28" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D78DAF" w14:textId="2489DDD2" w:rsidR="00504277" w:rsidRPr="004D49E6" w:rsidRDefault="00CF13DF" w:rsidP="008E2CFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ES tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C633BEE" w14:textId="77777777" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FEECA2" w14:textId="77777777" w:rsidR="005D5C88" w:rsidRPr="004D49E6" w:rsidRDefault="005D5C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF13DF" w14:paraId="36B6ADFC" w14:textId="77777777" w:rsidTr="004D49E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DFF000" w14:textId="5B66D771" w:rsidR="00CF13DF" w:rsidRPr="004D49E6" w:rsidRDefault="00CF13DF" w:rsidP="008E2CFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D49E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>LV tiesību akti, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1206F0F7" w14:textId="77777777" w:rsidR="00CF13DF" w:rsidRPr="004D49E6" w:rsidRDefault="00CF13DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F56F9B7" w14:textId="77777777" w:rsidR="00CF13DF" w:rsidRPr="004D49E6" w:rsidRDefault="00CF13DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2228147E" w14:textId="77777777" w:rsidR="0076540D" w:rsidRDefault="0076540D" w:rsidP="008F50C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EF730E" w:rsidRPr="000E62C4" w:rsidSect="00C76743">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="2B52A1FA" w14:textId="2345D0A5" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="00D2617D" w:rsidP="005A0343">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stacionārai iekārtai piemērojam</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pamat</w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasīb</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atbilstoši MK noteikumu Nr.374 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A235A7" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pielikuma</w:t>
+      </w:r>
+      <w:r w:rsidR="008F50C1" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4B93" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izpilde</w:t>
+      </w:r>
+      <w:r w:rsidR="00270288" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papildus SITS noteiktajām prasībām</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F50C1" w14:paraId="2DC34700" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1CAFC4" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="0055114A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pamatprasības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138FB1AC" w14:textId="331738B6" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="0055114A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Normatīvo dokumentu nosaukums, sadaļa, daļa, punkts</w:t>
+            </w:r>
+            <w:r w:rsidR="007F19DE" w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9FC132" w14:textId="68D248EC" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="0055114A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="73D5AEF3" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37878871" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības drošībai un darbspējai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658A2ECA" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0131F020" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="5495BD59" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A58A60" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības veselības aizsardzībai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BA720B" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB602CA" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="72F79FF7" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8DE17E" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības vides aizsardzībai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5110504D" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E57648" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="05F64694" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0B1A8" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības tehniskajai saderībai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6C354D" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21459873" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="7B552A00" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE443A" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vispārīgās prasības pieejamībai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8C4234" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4BCA1" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="2B4083CC" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D394713" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības infrastruktūras apakšsistēmai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69686E27" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6656CE98" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="180B8FAD" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650CF622" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības energoapgādes apakšsistēmai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4B6C10" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117D895E" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="68F1E67D" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E939FFD" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības vilcienu vadības un signalizācijas apakšsistēmai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="506D72F8" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E06791" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F50C1" w14:paraId="010E86C0" w14:textId="77777777" w:rsidTr="0055114A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F09858" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055114A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Īpašās prasības telemātikas lietojumprogrammu pasažieru un kravu pārvadājumu apakšsistēmai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76114241" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F27B319" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRPr="0055114A" w:rsidRDefault="008F50C1" w:rsidP="002F3920">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="698F3BAC" w14:textId="0CB19D3E" w:rsidR="007F19DE" w:rsidRPr="0055114A" w:rsidRDefault="007F19DE" w:rsidP="0055114A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00047788" w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055114A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACED1C7" w14:textId="77777777" w:rsidR="008F50C1" w:rsidRDefault="008F50C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D40A84D" w14:textId="65D424C8" w:rsidR="00B00EB6" w:rsidRPr="00484E02" w:rsidRDefault="00B00EB6" w:rsidP="003115AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00484E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Atbilstības novērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204EC620" w14:textId="77777777" w:rsidR="00A00D27" w:rsidRDefault="00952C47" w:rsidP="00A00D27">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="5760" w:hanging="5760"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1. Stacionārās iekārtas “EK” verifikācijas deklarācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00484E02" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00952C47" w14:paraId="590C6655" w14:textId="77777777" w:rsidTr="00A00D27">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321B932E" w14:textId="6D176CE3" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47" w:rsidP="00A00D27">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“EK” verifikācijas deklarācij</w:t>
+            </w:r>
+            <w:r w:rsidR="00A524DD" w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="00A21165" w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERADIS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EA0840" w14:textId="2A9A9223" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47" w:rsidP="00A00D27">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pie</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3C16" w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>vienotās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tehniskās dokumentācijas </w:t>
+            </w:r>
+            <w:r w:rsidR="008B3C16" w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4B7676" w14:textId="54FE5114" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47" w:rsidP="00A00D27">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952C47" w14:paraId="58C2C6B2" w14:textId="77777777" w:rsidTr="00A00D27">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBEA012" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0FC088" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="565A141F" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00952C47" w14:paraId="123D6EA4" w14:textId="77777777" w:rsidTr="00A00D27">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="434D87E9" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1063C90B" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2464D7" w14:textId="77777777" w:rsidR="00952C47" w:rsidRPr="00A00D27" w:rsidRDefault="00952C47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59875D68" w14:textId="5403A33F" w:rsidR="00B00EB6" w:rsidRDefault="00B00EB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D30EF9" w14:textId="77777777" w:rsidR="00D65F3F" w:rsidRPr="003115AD" w:rsidRDefault="00952C47" w:rsidP="00D65F3F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:left="5761" w:hanging="5761"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CC9" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CC9" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paziņot</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3C16" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63CC9" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s institūcijas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A63CC9" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NoBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A63CC9" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) stacionāras apakšsistēmas “EK” verifikācijas sertifikāts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC64208" w14:textId="47667CEB" w:rsidR="00D65F3F" w:rsidRDefault="00A63CC9" w:rsidP="003115AD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CC9556" w14:textId="03E01A88" w:rsidR="00952C47" w:rsidRDefault="00952C47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9724" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2074"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00276C16" w14:paraId="5FAE4433" w14:textId="77777777" w:rsidTr="00D65F3F">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DD9C3E" w14:textId="27E1B89B" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16" w:rsidP="00D65F3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">“EK” verifikācijas sertifikāta </w:t>
+            </w:r>
+            <w:r w:rsidR="00A21165" w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERADIS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BFB84F" w14:textId="07D71FDF" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16" w:rsidP="00D65F3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Izmanto</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2640D" w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tie atbilstības novērtēšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> moduļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630E9AF8" w14:textId="717CC726" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00B2640D" w:rsidP="00D65F3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425C0811" w14:textId="709E68C6" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16" w:rsidP="00D65F3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D65F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276C16" w14:paraId="7168F059" w14:textId="77777777" w:rsidTr="00D65F3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7B3211" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003C9258" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC6D71E" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3766A1" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276C16" w14:paraId="019918DC" w14:textId="77777777" w:rsidTr="00D65F3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D97992" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F19BDF6" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49998419" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216D8521" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00D65F3F" w:rsidRDefault="00276C16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="416F2859" w14:textId="77777777" w:rsidR="00276C16" w:rsidRDefault="00276C16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545CEA1A" w14:textId="1C8C91E6" w:rsidR="00D65F3F" w:rsidRDefault="00A63CC9" w:rsidP="0000319F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.3. Nacionālo prasību novērtēšanas institūcijas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DeBo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) stacionāras apakšsistēmas verifikācijas sertifikāts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0000319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407DA921" w14:textId="0B8DD478" w:rsidR="00A63CC9" w:rsidRDefault="00D65F3F" w:rsidP="00D65F3F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9724" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2074"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00276C16" w:rsidRPr="00833161" w14:paraId="4E42BA1F" w14:textId="77777777" w:rsidTr="00833161">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C51BC4F" w14:textId="1309CD32" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00833161">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833161">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Verifikācijas sertifikāta numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B21079" w14:textId="796EF61A" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00B2640D" w:rsidP="00833161">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833161">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482EA97B" w14:textId="677DC632" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00B2640D" w:rsidP="00833161">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833161">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41289E03" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00833161">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833161">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276C16" w:rsidRPr="00833161" w14:paraId="6CE5E43F" w14:textId="77777777" w:rsidTr="00833161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EB19B7" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06467540" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580CBDCA" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD9C84B" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00276C16" w:rsidRPr="00833161" w14:paraId="2D64CD8A" w14:textId="77777777" w:rsidTr="00833161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A724098" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C24DCDD" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D39D55D" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBB2AC6" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763FAC86" w14:textId="77777777" w:rsidR="00276C16" w:rsidRPr="00833161" w:rsidRDefault="00276C16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C920EC" w14:textId="57C5E00C" w:rsidR="00952C47" w:rsidRDefault="00123934">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.4. Savstarpēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DCC" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmantojamības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komponent</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED58AB" w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u saraksts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9707" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2766"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00123934" w14:paraId="54ECFCC0" w14:textId="77777777" w:rsidTr="003115AD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255E3C80" w14:textId="0E72D29F" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Savstarpēj</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF1DCC" w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>izmanojamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> komponent</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED58AB" w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B43C222" w14:textId="11520B71" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dokumenti ar informāciju par savstarpēj</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF1DCC" w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmantojamības komponentiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31162" w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617B5EB4" w14:textId="18046508" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123934" w14:paraId="527A0F35" w14:textId="77777777" w:rsidTr="003115AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A93807" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D73C0F" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C27EB48" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123934" w14:paraId="443A79B0" w14:textId="77777777" w:rsidTr="003115AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41344791" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAA6224" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C83B819" w14:textId="77777777" w:rsidR="00123934" w:rsidRPr="003115AD" w:rsidRDefault="00123934">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="138DB550" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="003115AD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AE9054" w14:textId="25C20665" w:rsidR="00520C4D" w:rsidRDefault="00520C4D" w:rsidP="003115AD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.5. Savstarpējas izmantojamības komponentu EK atbilstības un piemērotības lietošanai deklarācijas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003115AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E31162" w14:paraId="19904776" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493A2ED9" w14:textId="1F7C0EF6" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00AB29E2" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savstarpējas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>izmantojamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> komponenta nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D1B3C6" w14:textId="6134B0D5" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00AB29E2" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Savstarpējas izmantojamības komponentu EK atbilstības un piemērotības lietošanai deklarācijas ERADIS numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790395A1" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="003115AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003115AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E31162" w14:paraId="2E88EE9E" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F124B04" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0640BB35" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7827EBAB" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E31162" w14:paraId="52AB8B2C" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5636E1AA" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B664D26" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C423301" w14:textId="77777777" w:rsidR="00E31162" w:rsidRPr="003115AD" w:rsidRDefault="00E31162" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="650CA191" w14:textId="77777777" w:rsidR="00520C4D" w:rsidRDefault="00520C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BD379F" w14:textId="3BC97A25" w:rsidR="00520C4D" w:rsidRDefault="00520C4D" w:rsidP="00840DC8">
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.6. Savstarpējas izmantojamības komponentu atbilstības un piemērotības lietošanai sertifikāti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00840DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00184A38" w14:paraId="3568D9DC" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA1C575" w14:textId="2DF2DFA1" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38" w:rsidP="00840DC8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savstarpējas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>izmantojamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> komponenta nosaukums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2EE48A" w14:textId="05051275" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38" w:rsidP="00840DC8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Savstarpējas izmantojamības komponentu atbilstības un piemērotības lietošanai sertifikāta ERADIS numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E023083" w14:textId="3B1A90C5" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38" w:rsidP="00840DC8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Izmantotie atbilstības novērtēšanas moduļi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="450BFC23" w14:textId="71E6392D" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38" w:rsidP="00840DC8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās tehniskās dokumentācijas identifikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D4AFCA" w14:textId="13F76A59" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38" w:rsidP="00840DC8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00840DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00184A38" w14:paraId="69391147" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B68B6" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127AA1F8" w14:textId="0F20E0C4" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A460CB" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E21F9FB" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487FC86E" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00184A38" w14:paraId="37B36B77" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F890A1B" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D58D185" w14:textId="7CCD0014" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636AB767" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="100ACD54" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0973BA01" w14:textId="77777777" w:rsidR="00184A38" w:rsidRPr="00840DC8" w:rsidRDefault="00184A38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="336C14FC" w14:textId="77777777" w:rsidR="00520C4D" w:rsidRDefault="00520C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8D90A8" w14:textId="1F086B1C" w:rsidR="00D2617D" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="006A7468">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.7. Pierādījumi par </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5054C" w:rsidRPr="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Latvijas un ES tiesību aktu, kas nav tieši saistīti ar dzelzceļa sistēmas tiesisko regulējumu, izpildi</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F165D8" w14:paraId="3225A476" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C80F547" w14:textId="7B00D304" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="000637F3" w:rsidP="006A7468">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tiesību akts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4E6037" w14:textId="22EE5C6B" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="000637F3" w:rsidP="006A7468">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienoto dokumentu nosaukums, sadaļa, daļa, punkts*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCDD308" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="006A7468">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A7468">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F165D8" w14:paraId="33A2475C" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69231270" w14:textId="5C3C1B31" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01874F26" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF40CF7" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F165D8" w14:paraId="746B878D" w14:textId="77777777" w:rsidTr="006A7468">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73985B60" w14:textId="08EC0118" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6729A" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27975A2F" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRPr="006A7468" w:rsidRDefault="00F165D8" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="098DB216" w14:textId="77777777" w:rsidR="000637F3" w:rsidRPr="006A7468" w:rsidRDefault="000637F3" w:rsidP="006A7468">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk163214283"/>
+      <w:r w:rsidRPr="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="08C7012C" w14:textId="77777777" w:rsidR="00F165D8" w:rsidRDefault="00F165D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3FA246" w14:textId="42A42789" w:rsidR="00B00EB6" w:rsidRPr="00F165D8" w:rsidRDefault="00B00EB6" w:rsidP="006A7468">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F165D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Riska novērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B903FF4" w14:textId="29003D54" w:rsidR="008E2CFB" w:rsidRPr="0076540D" w:rsidRDefault="00F165D8" w:rsidP="008E2CFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2CFB" w:rsidRPr="005A0343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Dzelzceļa apakšsistēmas drošības novērtējuma ziņojums</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2CFB" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006A7468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2CFB" w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679A0CB5" w14:textId="77777777" w:rsidR="00AF52E1" w:rsidRPr="00383379" w:rsidRDefault="008E2CFB" w:rsidP="00AF52E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076540D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dzelzceļa apakšsistēmas drošības novērtējuma ziņojuma  numurs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008E2CFB" w14:paraId="57FA3906" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723A9FE4" w14:textId="30DB2862" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00AF52E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pierādījumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E14EE08" w14:textId="428BA17F" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="00E31162" w:rsidP="00AF52E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās dokumentācijas identifikācija</w:t>
+            </w:r>
+            <w:r w:rsidR="009B6B6B" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FC7AA8" w14:textId="77777777" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00AF52E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B588C" w14:paraId="1E9AF36C" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB07E58" w14:textId="5260E0FF" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par pieteikuma iesniedzēja riska pārvaldības procesa neatkarīgas novērtēšanas darbībām </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEBBF65" w14:textId="77777777" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121A8632" w14:textId="77777777" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2CFB" w14:paraId="1FD309EF" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356A8BA6" w14:textId="69E7E8B4" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="00DB0287" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par piemērojamo prasību identificēšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537C2B6E" w14:textId="77777777" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9B09C7" w14:textId="77777777" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B588C" w14:paraId="0F004F66" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5A45F7" w14:textId="1708CE2B" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par identificēto prasību </w:t>
+            </w:r>
+            <w:r w:rsidR="009C01DB" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">izpildes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>novērtējuma rezultātiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3B14F0" w14:textId="77777777" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749EE691" w14:textId="77777777" w:rsidR="003B588C" w:rsidRPr="00AF52E1" w:rsidRDefault="003B588C" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00853470" w14:paraId="277E888F" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DB1849" w14:textId="2D03C076" w:rsidR="00853470" w:rsidRPr="00AF52E1" w:rsidRDefault="00853470" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par </w:t>
+            </w:r>
+            <w:r w:rsidR="002B0CCD" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>atbilstīb</w:t>
+            </w:r>
+            <w:r w:rsidR="00867F55" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="002B0CCD" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> drošības prasībām </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173F9A0A" w14:textId="77777777" w:rsidR="00853470" w:rsidRPr="00AF52E1" w:rsidRDefault="00853470" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E052C39" w14:textId="77777777" w:rsidR="00853470" w:rsidRPr="00AF52E1" w:rsidRDefault="00853470" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B0CCD" w14:paraId="1949A529" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031F36C4" w14:textId="61CDA7C6" w:rsidR="002B0CCD" w:rsidRPr="00AF52E1" w:rsidRDefault="002B0CCD" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par identificēto risku pārvaldības procedūrām </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F84A284" w14:textId="77777777" w:rsidR="002B0CCD" w:rsidRPr="00AF52E1" w:rsidRDefault="002B0CCD" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5B8D53" w14:textId="77777777" w:rsidR="002B0CCD" w:rsidRPr="00AF52E1" w:rsidRDefault="002B0CCD" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00867F55" w14:paraId="0B049133" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E4089B" w14:textId="5024D4F7" w:rsidR="00867F55" w:rsidRPr="00AF52E1" w:rsidRDefault="00867F55" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par noteiktajiem ekspluatācijas ierobežojumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072B02AC" w14:textId="77777777" w:rsidR="00867F55" w:rsidRPr="00AF52E1" w:rsidRDefault="00867F55" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1812243A" w14:textId="77777777" w:rsidR="00867F55" w:rsidRPr="00AF52E1" w:rsidRDefault="00867F55" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00032AB4" w14:paraId="19185EDD" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013F0411" w14:textId="1E7CDD51" w:rsidR="00032AB4" w:rsidRPr="00AF52E1" w:rsidRDefault="00032AB4" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Par stacionāru iekārtu veidojošu apakšsistēmu drošu savstarpējo integrāciju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="698BAD35" w14:textId="77777777" w:rsidR="00032AB4" w:rsidRPr="00AF52E1" w:rsidRDefault="00032AB4" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E80AA77" w14:textId="77777777" w:rsidR="00032AB4" w:rsidRPr="00AF52E1" w:rsidRDefault="00032AB4" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2CFB" w14:paraId="71C65097" w14:textId="77777777" w:rsidTr="00AF52E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E30EC37" w14:textId="526F7B09" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par </w:t>
+            </w:r>
+            <w:r w:rsidR="00E04B8E" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>stacionāras iekārtas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> drošu integrāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00E04B8E" w:rsidRPr="00AF52E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dzelzceļa sistēmā </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E2E461" w14:textId="77777777" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C603461" w14:textId="77777777" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="008E2CFB" w:rsidP="00E87EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D6DE253" w14:textId="2CDECD27" w:rsidR="008E2CFB" w:rsidRPr="00AF52E1" w:rsidRDefault="009B6B6B" w:rsidP="00AF52E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF52E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Norādīt  informāciju par tiem dokumentiem, kur ir iekļauta attiecīga informācija, precīzi identificējot dokumenta vienības (sadaļa, daļa, pants, punkts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9598D" w14:textId="028827FE" w:rsidR="00B00EB6" w:rsidRDefault="007834F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F165D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F165D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F165D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Dzelzceļa apakšsistēmas riska deklarācija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Atzīme1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jā</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="3543"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007834F3" w14:paraId="5B5E6F85" w14:textId="77777777" w:rsidTr="009A52DF">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39270AFD" w14:textId="2710E50A" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="009A52DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A52DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dzelzceļa apakšsistēmas riska deklarācijas  numurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DD5352" w14:textId="72293D18" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="009B6B6B" w:rsidP="009A52DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A52DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pievienotās dokumentācijas identifikācija</w:t>
+            </w:r>
+            <w:r w:rsidR="00573945" w:rsidRPr="009A52DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD2283D" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="009A52DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A52DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Komentārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007834F3" w14:paraId="3BED5200" w14:textId="77777777" w:rsidTr="009A52DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E92678" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B75ABAD" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C47DCC6" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007834F3" w14:paraId="2EAFBF14" w14:textId="77777777" w:rsidTr="009A52DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6F9B13" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469CEFE9" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAC867A" w14:textId="77777777" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="007834F3" w:rsidP="00387E5F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B48F68A" w14:textId="4AD53AFF" w:rsidR="007834F3" w:rsidRPr="009A52DF" w:rsidRDefault="00573945">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A52DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norādīt  informāciju par dokumentiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDFE0CF" w14:textId="77777777" w:rsidR="002E6601" w:rsidRDefault="002E6601">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513E9D6D" w14:textId="77777777" w:rsidR="00B5695D" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ar šo pieteikumu kontaktpersona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(vārds, uzvārds)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek pilnvarota APIS procesā  pārstāvēt pieteikuma iesniedzēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008219C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(atbildēt uz novērtēšanas grupas jautājumiem un iesniegt papildus dokumentus)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008519F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez citiem papildus pilnvarojumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7387128B" w14:textId="77777777" w:rsidR="00B5695D" w:rsidRPr="001B7421" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PARAKSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDF4DEB" w14:textId="77777777" w:rsidR="00B5695D" w:rsidRPr="00544BFC" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma datums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="Teksts6"/>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="54BCE7BE" w14:textId="77777777" w:rsidR="00B5695D" w:rsidRPr="00544BFC" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pieteikuma iesniedzēja/pilnvarotās personas paraksts*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(vārds, uzvārds, amats) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1346C7" w14:textId="77777777" w:rsidR="00B5695D" w:rsidRPr="00544BFC" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Teksts7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Teksts7"/>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0501E2EC" w14:textId="0E5B1CC8" w:rsidR="00B00EB6" w:rsidRPr="00B00EB6" w:rsidRDefault="00B5695D" w:rsidP="00B5695D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>drošs elektroniskais paraksts</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B00EB6" w:rsidRPr="00B00EB6" w:rsidSect="00600931">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11AC1DCB" w14:textId="77777777" w:rsidR="00D8461F" w:rsidRDefault="00D8461F" w:rsidP="00C76743">
+    <w:p w14:paraId="4DAB385A" w14:textId="77777777" w:rsidR="001376B4" w:rsidRDefault="001376B4" w:rsidP="000957F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DC9941" w14:textId="77777777" w:rsidR="00D8461F" w:rsidRDefault="00D8461F" w:rsidP="00C76743">
+    <w:p w14:paraId="0BAD27DF" w14:textId="77777777" w:rsidR="001376B4" w:rsidRDefault="001376B4" w:rsidP="000957F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AA32BE0" w14:textId="77777777" w:rsidR="00D8461F" w:rsidRDefault="00D8461F" w:rsidP="00C76743">
+    <w:p w14:paraId="2BFE3E54" w14:textId="77777777" w:rsidR="001376B4" w:rsidRDefault="001376B4" w:rsidP="000957F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F762E9" w14:textId="77777777" w:rsidR="00D8461F" w:rsidRDefault="00D8461F" w:rsidP="00C76743">
+    <w:p w14:paraId="36354295" w14:textId="77777777" w:rsidR="001376B4" w:rsidRDefault="001376B4" w:rsidP="000957F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7890858B" w14:textId="6F7447D6" w:rsidR="000C5EF6" w:rsidRDefault="000C5EF6">
+    <w:p w14:paraId="40DD9B55" w14:textId="6D62102E" w:rsidR="000957F4" w:rsidRDefault="000957F4" w:rsidP="004D49E6">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Ieskaitot elektronisko parakstu</w:t>
+      <w:r w:rsidRPr="004D49E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Piemēram, stacionārai iekārtai, kuras izveide uzsākta pirms attiecīgas SITS spēkā stāšanās, ja tā bija plānošanas vai būvniecības posmā un prasību izmaiņas tehniskajā specifikācijā, atbilstoši spēka esošas SITS prasībām, var apdraudēt projekta ekonomisko dzīvotspēju. Šāda gadījumā jābūt ievērotām MK noteikumu Nr.374 IV  nodaļā noteiktajam procedūrām.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AG/haD6SS+GONkaPrhK62lgDAwGojO3gdlAHwt+wHPTTQ0bRSb3UmYRKCt374tM0t44ZcOqk6Yu+xDI2HH4Q8w==" w:salt="7UYyMpzkRqMBmfQaPCxEww=="/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006150E7"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FC66B2"/>
+    <w:rsidRoot w:val="00053D2A"/>
+    <w:rsid w:val="0000319F"/>
+    <w:rsid w:val="00004A1F"/>
+    <w:rsid w:val="000263C0"/>
+    <w:rsid w:val="000263C6"/>
+    <w:rsid w:val="00030658"/>
+    <w:rsid w:val="00032AB4"/>
+    <w:rsid w:val="00045F5D"/>
+    <w:rsid w:val="00047788"/>
+    <w:rsid w:val="0005041A"/>
+    <w:rsid w:val="00053D2A"/>
+    <w:rsid w:val="0006110E"/>
+    <w:rsid w:val="000637F3"/>
+    <w:rsid w:val="00067665"/>
+    <w:rsid w:val="00082ABA"/>
+    <w:rsid w:val="000957F4"/>
+    <w:rsid w:val="000C4B93"/>
+    <w:rsid w:val="000C7FC4"/>
+    <w:rsid w:val="000D59A0"/>
+    <w:rsid w:val="00107911"/>
+    <w:rsid w:val="00114C8F"/>
+    <w:rsid w:val="001207B4"/>
+    <w:rsid w:val="00123934"/>
+    <w:rsid w:val="001376B4"/>
+    <w:rsid w:val="00142175"/>
+    <w:rsid w:val="00173A73"/>
+    <w:rsid w:val="00184A38"/>
+    <w:rsid w:val="001B2267"/>
+    <w:rsid w:val="001B71F8"/>
+    <w:rsid w:val="002432A3"/>
+    <w:rsid w:val="0026099B"/>
+    <w:rsid w:val="00270288"/>
+    <w:rsid w:val="00276C16"/>
+    <w:rsid w:val="002920D1"/>
+    <w:rsid w:val="00297F94"/>
+    <w:rsid w:val="002B0AAD"/>
+    <w:rsid w:val="002B0CCD"/>
+    <w:rsid w:val="002B179B"/>
+    <w:rsid w:val="002B455D"/>
+    <w:rsid w:val="002E6601"/>
+    <w:rsid w:val="002F5388"/>
+    <w:rsid w:val="002F5FA2"/>
+    <w:rsid w:val="00304FD4"/>
+    <w:rsid w:val="00305E23"/>
+    <w:rsid w:val="003115AD"/>
+    <w:rsid w:val="003420D3"/>
+    <w:rsid w:val="00344C78"/>
+    <w:rsid w:val="00352A41"/>
+    <w:rsid w:val="00396E76"/>
+    <w:rsid w:val="003A3893"/>
+    <w:rsid w:val="003B4C28"/>
+    <w:rsid w:val="003B588C"/>
+    <w:rsid w:val="003D0832"/>
+    <w:rsid w:val="004271F2"/>
+    <w:rsid w:val="00484012"/>
+    <w:rsid w:val="00484E02"/>
+    <w:rsid w:val="004928EE"/>
+    <w:rsid w:val="00497CCF"/>
+    <w:rsid w:val="004D49E6"/>
+    <w:rsid w:val="004D7811"/>
+    <w:rsid w:val="004D7874"/>
+    <w:rsid w:val="004E2605"/>
+    <w:rsid w:val="00504277"/>
+    <w:rsid w:val="00506034"/>
+    <w:rsid w:val="00520C4D"/>
+    <w:rsid w:val="00525B0F"/>
+    <w:rsid w:val="005305D5"/>
+    <w:rsid w:val="0055114A"/>
+    <w:rsid w:val="0056405E"/>
+    <w:rsid w:val="00573945"/>
+    <w:rsid w:val="00574D92"/>
+    <w:rsid w:val="005A0343"/>
+    <w:rsid w:val="005C6B69"/>
+    <w:rsid w:val="005D5C88"/>
+    <w:rsid w:val="005F056C"/>
+    <w:rsid w:val="005F1483"/>
+    <w:rsid w:val="005F1A53"/>
+    <w:rsid w:val="005F43F6"/>
+    <w:rsid w:val="005F45D0"/>
+    <w:rsid w:val="005F5DDC"/>
+    <w:rsid w:val="006000E3"/>
+    <w:rsid w:val="00600931"/>
+    <w:rsid w:val="00624742"/>
+    <w:rsid w:val="006927F4"/>
+    <w:rsid w:val="00697A3E"/>
+    <w:rsid w:val="006A338E"/>
+    <w:rsid w:val="006A7468"/>
+    <w:rsid w:val="006C3992"/>
+    <w:rsid w:val="006E557C"/>
+    <w:rsid w:val="00716D9E"/>
+    <w:rsid w:val="007227A5"/>
+    <w:rsid w:val="00726114"/>
+    <w:rsid w:val="007322E4"/>
+    <w:rsid w:val="007349B7"/>
+    <w:rsid w:val="00734D67"/>
+    <w:rsid w:val="0076540D"/>
+    <w:rsid w:val="007834B6"/>
+    <w:rsid w:val="007834F3"/>
+    <w:rsid w:val="007956D4"/>
+    <w:rsid w:val="007A5CEA"/>
+    <w:rsid w:val="007F19DE"/>
+    <w:rsid w:val="00815FB2"/>
+    <w:rsid w:val="00833161"/>
+    <w:rsid w:val="00840DC8"/>
+    <w:rsid w:val="00853470"/>
+    <w:rsid w:val="00861734"/>
+    <w:rsid w:val="00867F55"/>
+    <w:rsid w:val="008739C3"/>
+    <w:rsid w:val="008769EF"/>
+    <w:rsid w:val="00895698"/>
+    <w:rsid w:val="008A4C5D"/>
+    <w:rsid w:val="008B3C16"/>
+    <w:rsid w:val="008B5BBD"/>
+    <w:rsid w:val="008C681D"/>
+    <w:rsid w:val="008E2CFB"/>
+    <w:rsid w:val="008F283F"/>
+    <w:rsid w:val="008F50C1"/>
+    <w:rsid w:val="00905758"/>
+    <w:rsid w:val="00931D9B"/>
+    <w:rsid w:val="00952C47"/>
+    <w:rsid w:val="00972DC5"/>
+    <w:rsid w:val="00974117"/>
+    <w:rsid w:val="00990F43"/>
+    <w:rsid w:val="009A12C0"/>
+    <w:rsid w:val="009A52DF"/>
+    <w:rsid w:val="009B6B6B"/>
+    <w:rsid w:val="009B79D5"/>
+    <w:rsid w:val="009C01DB"/>
+    <w:rsid w:val="009D396B"/>
+    <w:rsid w:val="009F1339"/>
+    <w:rsid w:val="00A00D27"/>
+    <w:rsid w:val="00A1659A"/>
+    <w:rsid w:val="00A20402"/>
+    <w:rsid w:val="00A21165"/>
+    <w:rsid w:val="00A235A7"/>
+    <w:rsid w:val="00A35E18"/>
+    <w:rsid w:val="00A524DD"/>
+    <w:rsid w:val="00A53A14"/>
+    <w:rsid w:val="00A63CC9"/>
+    <w:rsid w:val="00A67067"/>
+    <w:rsid w:val="00A7604E"/>
+    <w:rsid w:val="00AA4C15"/>
+    <w:rsid w:val="00AB29E2"/>
+    <w:rsid w:val="00AF52E1"/>
+    <w:rsid w:val="00B00EB6"/>
+    <w:rsid w:val="00B014ED"/>
+    <w:rsid w:val="00B1222B"/>
+    <w:rsid w:val="00B1340A"/>
+    <w:rsid w:val="00B144EB"/>
+    <w:rsid w:val="00B17CFF"/>
+    <w:rsid w:val="00B2640D"/>
+    <w:rsid w:val="00B40888"/>
+    <w:rsid w:val="00B41462"/>
+    <w:rsid w:val="00B466F4"/>
+    <w:rsid w:val="00B5695D"/>
+    <w:rsid w:val="00B671AD"/>
+    <w:rsid w:val="00B84802"/>
+    <w:rsid w:val="00BA4716"/>
+    <w:rsid w:val="00BE08B2"/>
+    <w:rsid w:val="00C00AEA"/>
+    <w:rsid w:val="00C272D0"/>
+    <w:rsid w:val="00C42D2E"/>
+    <w:rsid w:val="00C84592"/>
+    <w:rsid w:val="00C92C73"/>
+    <w:rsid w:val="00C9356B"/>
+    <w:rsid w:val="00C9693B"/>
+    <w:rsid w:val="00CB7612"/>
+    <w:rsid w:val="00CD7DFE"/>
+    <w:rsid w:val="00CF13DF"/>
+    <w:rsid w:val="00D2617D"/>
+    <w:rsid w:val="00D36B67"/>
+    <w:rsid w:val="00D47C2D"/>
+    <w:rsid w:val="00D5054C"/>
+    <w:rsid w:val="00D65F3F"/>
+    <w:rsid w:val="00D73BD5"/>
+    <w:rsid w:val="00D811C7"/>
+    <w:rsid w:val="00DB0287"/>
+    <w:rsid w:val="00DB45C1"/>
+    <w:rsid w:val="00DC476E"/>
+    <w:rsid w:val="00DC5031"/>
+    <w:rsid w:val="00DD584B"/>
+    <w:rsid w:val="00DF142B"/>
+    <w:rsid w:val="00DF2774"/>
+    <w:rsid w:val="00E04B8E"/>
+    <w:rsid w:val="00E31162"/>
+    <w:rsid w:val="00E35D43"/>
+    <w:rsid w:val="00E51A68"/>
+    <w:rsid w:val="00E72B1F"/>
+    <w:rsid w:val="00EA4CD1"/>
+    <w:rsid w:val="00EC0B02"/>
+    <w:rsid w:val="00EC5EAD"/>
+    <w:rsid w:val="00ED58AB"/>
+    <w:rsid w:val="00EE743A"/>
+    <w:rsid w:val="00EF3305"/>
+    <w:rsid w:val="00F1264C"/>
+    <w:rsid w:val="00F1279B"/>
+    <w:rsid w:val="00F165D8"/>
+    <w:rsid w:val="00F44444"/>
+    <w:rsid w:val="00F4559E"/>
+    <w:rsid w:val="00F814DB"/>
+    <w:rsid w:val="00FA42D2"/>
+    <w:rsid w:val="00FA665F"/>
+    <w:rsid w:val="00FC1174"/>
+    <w:rsid w:val="00FC15C5"/>
+    <w:rsid w:val="00FD4E7F"/>
+    <w:rsid w:val="00FF1DCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="481B6DD3"/>
+  <w14:docId w14:val="39687AB6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{619BE6DC-BFEF-4ED1-8669-4CCE300B2BB2}"/>
+  <w15:docId w15:val="{F3411AD0-C72A-4907-ABAE-CA8233337010}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4137,238 +15978,284 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F165D8"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BE08B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000E62C4"/>
+    <w:rsid w:val="00B1340A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
-[...5 lines deleted...]
-    <w:rsid w:val="00C76743"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0006110E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...15 lines deleted...]
-    <w:rsid w:val="00C76743"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E51A68"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid3"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E51A68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid4"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E51A68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C5EF6"/>
+    <w:rsid w:val="000957F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000C5EF6"/>
+    <w:rsid w:val="000957F4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C5EF6"/>
+    <w:rsid w:val="000957F4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4430,51 +16317,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4587,88 +16474,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC37598A-F254-4537-B1B9-B7FE9C86E933}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE1A55F7-485E-4476-A725-E51424ADB0D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>659</Characters>
+  <Pages>9</Pages>
+  <Words>9328</Words>
+  <Characters>5317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Название</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1810</CharactersWithSpaces>
+  <CharactersWithSpaces>14616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>vladimird911@gmail.com</dc:creator>
+  <dc:creator>Vladimirs Derevjanko</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>