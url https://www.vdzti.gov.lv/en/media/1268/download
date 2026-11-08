--- v0 (2025-12-12)
+++ v1 (2026-11-08)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\j.stepanova\Documents\drosibas sertifikacija\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A8FBA1D-85CD-41FE-9B7C-C5754D93CFAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11FAD7F6-EB54-4823-B421-83EFE3C68077}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="24" yWindow="24" windowWidth="23016" windowHeight="12216" xr2:uid="{A566C67A-0818-4F46-816C-AF5680FBE286}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A566C67A-0818-4F46-816C-AF5680FBE286}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="100">
   <si>
     <t>Nr. p/k</t>
   </si>
   <si>
     <t>Vienotā drošības sertifikāta ID numurs</t>
   </si>
   <si>
     <t>Izdevējiestāde</t>
   </si>
   <si>
     <t>Vienotā drošības sertifikāta izmantošanas telpa</t>
   </si>
   <si>
     <t>Vienotā drošības sertifikāta izsniegšanas datums</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>līdz</t>
   </si>
   <si>
     <t xml:space="preserve">Vienotais drošības sertifikāts derīgs </t>
   </si>
   <si>
@@ -83,119 +83,89 @@
   <si>
     <t>AS "Pasažieru vilciens"</t>
   </si>
   <si>
     <t>LV1020230158</t>
   </si>
   <si>
     <t>Valsts dzelzceļa tehniskā inspekcija</t>
   </si>
   <si>
     <t>19.06.2023.</t>
   </si>
   <si>
     <t>05.08.2023.</t>
   </si>
   <si>
     <t>04.08.2028.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>SIA "Gulbenes - Alūksnes bānītis"</t>
   </si>
   <si>
-    <t>LV1020210114</t>
-[...1 lines deleted...]
-  <si>
     <t>Latvijas Republikas 1520 mm sliežu ceļa plātuma tīkls</t>
   </si>
   <si>
-    <t>07.09.2021.</t>
-[...7 lines deleted...]
-  <si>
     <t>3.</t>
   </si>
   <si>
     <t>Darbības veids</t>
   </si>
   <si>
     <t>Pasažieru pārvadājumi (izņemot ātrgaitas)</t>
   </si>
   <si>
     <t>Pasažieru pārvadājumi (izņemot ātrgaitas pārvadājumus)</t>
   </si>
   <si>
-    <t>Sabiedrība ar ierobežotu atbildību ražošanas komercfirma "TRANSCELTNIEKS"</t>
-[...13 lines deleted...]
-  <si>
     <t>4.</t>
   </si>
   <si>
     <t>SIA "LDZ CARGO"</t>
   </si>
   <si>
     <t>EU1020210211</t>
   </si>
   <si>
     <t>Eiropas Savienības Dzelzceļu aģentūra</t>
   </si>
   <si>
     <t>Kravu pārvadājumi (ieskaitot bīstamo kravu pārvadājumus)</t>
   </si>
   <si>
     <t>Lietuvas Republikas 1520 mm sliežu ceļa plātuma tīkls</t>
   </si>
   <si>
     <t>17.12.2021.</t>
   </si>
   <si>
     <t>16.12.2026.</t>
   </si>
   <si>
-    <t xml:space="preserve">5. </t>
-[...1 lines deleted...]
-  <si>
     <t>SIA "EURO RAIL CARGO"</t>
   </si>
   <si>
     <t>LV1020220183</t>
   </si>
   <si>
     <t>stacija Valga (Igaunija)</t>
   </si>
   <si>
     <t>21.07.2022.</t>
   </si>
   <si>
     <t>26.09.2022.</t>
   </si>
   <si>
     <t>25.09.2027.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>SIA "LokRem"</t>
   </si>
   <si>
     <t>LV1020230165</t>
@@ -254,192 +224,204 @@
   <si>
     <t>21.10.2023.</t>
   </si>
   <si>
     <t>20.10.2028.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė "LTG Link"</t>
   </si>
   <si>
     <t>EU1020230317</t>
   </si>
   <si>
     <t>15.12.2023.</t>
   </si>
   <si>
     <t>14.12.2028.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
-    <t>EU1020240170</t>
-[...1 lines deleted...]
-  <si>
     <t>Igaunijas Republikas 1520/1524 mm sliežu ceļa plātuma tīkls</t>
   </si>
   <si>
-    <t>30.07.2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>11.</t>
   </si>
   <si>
     <t>AS Eesti Liinirongid</t>
   </si>
   <si>
     <t>EU1020250060</t>
   </si>
   <si>
     <t>28.02.2025.</t>
   </si>
   <si>
     <t>13.06.2028.</t>
   </si>
   <si>
     <t>12.</t>
   </si>
   <si>
     <t>SIA "DZ Loko"</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.02.2025.</t>
   </si>
   <si>
     <t>26.02.2030.</t>
   </si>
   <si>
     <t>13.</t>
   </si>
   <si>
     <t>RailTech OÜ</t>
   </si>
   <si>
     <t>LV1020250094</t>
   </si>
   <si>
     <t>31.03.2025.</t>
   </si>
   <si>
     <t>30.03.2030.</t>
   </si>
   <si>
     <t>Pārvadātāji, kam ir vienotie drošības sertifikāti ar izmantošanas telpu Latvijā</t>
   </si>
   <si>
     <t xml:space="preserve">Pasažieru pārvadājumi (izņemot ātrgaitas pārvadājumus)
 </t>
   </si>
   <si>
     <t>Cita informācija (Pārvadātājam ir atļauts veikt saimnieciskus pārvadājumus savām vajadzībām dzelzceļa iecirknī Gulbene - Alūksne.)</t>
   </si>
   <si>
     <t>Latvijas Republikas šaursliežu (750 mm) dzelzceļa iecirknis Gulbene - Alūksne</t>
   </si>
   <si>
     <t>AS "BALTIJAS TRANZĪTA SERVISS"</t>
   </si>
   <si>
     <t>AS "Baltijas Ekspresis"</t>
   </si>
   <si>
-    <t>14.</t>
-[...1 lines deleted...]
-  <si>
     <t>Operail OÜ</t>
   </si>
   <si>
     <t>EU1020250357</t>
   </si>
   <si>
     <t>14.11.2025.</t>
   </si>
   <si>
     <t>23.01.2029.</t>
   </si>
   <si>
     <t xml:space="preserve">Pārvadātāja vai manevru darbu veicēja nosaukums </t>
+  </si>
+  <si>
+    <t>LV1020260193</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>LV1020260237</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>27.09.2031.</t>
+  </si>
+  <si>
+    <t>LV1020260225</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>20.09.2026.</t>
+  </si>
+  <si>
+    <t>19.09.2031.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -538,129 +520,184 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
@@ -937,812 +974,794 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAE75AB6-FDCC-4A17-8253-6C98BE39640A}">
-  <dimension ref="A3:K63"/>
+  <dimension ref="A3:K62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A29" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4:C5"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34:B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="18.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.33203125" customWidth="1"/>
     <col min="5" max="5" width="17.88671875" customWidth="1"/>
     <col min="6" max="6" width="21.88671875" customWidth="1"/>
     <col min="7" max="7" width="18.44140625" customWidth="1"/>
     <col min="8" max="8" width="14.5546875" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" customWidth="1"/>
     <col min="10" max="10" width="11.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:11" ht="23.4" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="12" t="s">
-[...9 lines deleted...]
-      <c r="J3" s="12"/>
+      <c r="B3" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
     </row>
     <row r="4" spans="1:11" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="13" t="s">
+      <c r="C4" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="E4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="13" t="s">
+      <c r="F4" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="13" t="s">
+      <c r="H4" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="15" t="s">
+      <c r="I4" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="16"/>
+      <c r="J4" s="23"/>
     </row>
     <row r="5" spans="1:11" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="18"/>
-[...6 lines deleted...]
-      <c r="I5" s="7" t="s">
+      <c r="B5" s="25"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="J5" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="E6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="10" t="s">
-        <v>24</v>
+      <c r="F6" s="14" t="s">
+        <v>20</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H6" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="11" t="s">
+      <c r="J6" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="9"/>
-[...3 lines deleted...]
-      <c r="F7" s="10"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
       <c r="G7" s="2" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="J7" s="11"/>
+        <v>32</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="17"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="1:11" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="10" t="s">
+      <c r="D8" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="E8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G8" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="I8" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="H8" s="10" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="J8" s="17" t="s">
+        <v>98</v>
       </c>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="1:11" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="9"/>
-[...2 lines deleted...]
-      <c r="E9" s="10"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
       <c r="F9" s="2" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="J9" s="11"/>
+        <v>80</v>
+      </c>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="17"/>
       <c r="K9" s="1"/>
     </row>
-    <row r="10" spans="1:11" ht="124.8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
-      <c r="B10" s="4" t="s">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="B10" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="G10" s="3"/>
-      <c r="H10" s="2" t="s">
+      <c r="I10" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="17" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="K10" s="1"/>
     </row>
     <row r="11" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="11"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="1"/>
+    </row>
+    <row r="12" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="1"/>
+    </row>
+    <row r="13" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="E13" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="1"/>
+    </row>
+    <row r="14" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D11" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="1"/>
+    </row>
+    <row r="15" spans="1:11" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="1"/>
+      <c r="B15" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="K15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="1"/>
+      <c r="B16" s="11"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="1"/>
+      <c r="B17" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...102 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="F17" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="18" spans="1:11" ht="78" x14ac:dyDescent="0.3">
+      <c r="A18" s="1"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...59 lines deleted...]
-      </c>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="17"/>
       <c r="K18" s="1"/>
     </row>
     <row r="19" spans="1:11" ht="78" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
-      <c r="B19" s="9"/>
-[...3 lines deleted...]
-      <c r="F19" s="10"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
       <c r="G19" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="1"/>
+    </row>
+    <row r="20" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A20" s="1"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="1"/>
+    </row>
+    <row r="21" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="1"/>
+      <c r="B21" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="I21" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="K21" s="1"/>
+    </row>
+    <row r="22" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="1"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="1"/>
+    </row>
+    <row r="23" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="1"/>
+      <c r="B23" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="H19" s="10"/>
-[...11 lines deleted...]
-      <c r="G20" s="2" t="s">
+      <c r="D23" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I23" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="J23" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="78" x14ac:dyDescent="0.3">
+      <c r="A24" s="1"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="17"/>
+    </row>
+    <row r="25" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="17"/>
+    </row>
+    <row r="26" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="J26" s="17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A27" s="1"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="17"/>
+    </row>
+    <row r="28" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="J28" s="17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="78" x14ac:dyDescent="0.3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="17"/>
+    </row>
+    <row r="30" spans="1:11" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="1"/>
+      <c r="B30" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="J30" s="17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A31" s="1"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="17"/>
+    </row>
+    <row r="32" spans="1:11" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="H20" s="10"/>
-[...27 lines deleted...]
-      <c r="D22" s="10" t="s">
+      <c r="E32" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="J32" s="17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="1"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="18"/>
+    </row>
+    <row r="34" spans="1:10" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J34" s="16" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="78" x14ac:dyDescent="0.3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="17"/>
+    </row>
+    <row r="36" spans="1:10" ht="78.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="1"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="10" t="s">
-[...312 lines deleted...]
-    <row r="37" spans="1:10" ht="78.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="18"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
-      <c r="B37" s="21"/>
-[...9 lines deleted...]
-      <c r="J37" s="20"/>
+      <c r="B37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="1"/>
@@ -1975,176 +1994,165 @@
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="113">
-    <mergeCell ref="I33:I34"/>
-[...71 lines deleted...]
-    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I23:I25"/>
+    <mergeCell ref="J23:J25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="D23:D25"/>
+    <mergeCell ref="E23:E25"/>
+    <mergeCell ref="F23:F25"/>
+    <mergeCell ref="H23:H25"/>
+    <mergeCell ref="I17:I20"/>
+    <mergeCell ref="J17:J20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="B17:B20"/>
+    <mergeCell ref="C17:C20"/>
+    <mergeCell ref="D17:D20"/>
+    <mergeCell ref="E17:E20"/>
+    <mergeCell ref="F17:F20"/>
+    <mergeCell ref="H17:H20"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
     <mergeCell ref="I8:I9"/>
     <mergeCell ref="J8:J9"/>
-    <mergeCell ref="B11:B13"/>
-[...6 lines deleted...]
-    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="J10:J12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
-    <mergeCell ref="B35:B37"/>
-[...6 lines deleted...]
-    <mergeCell ref="J35:J37"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F36"/>
+    <mergeCell ref="H34:H36"/>
+    <mergeCell ref="I34:I36"/>
+    <mergeCell ref="J34:J36"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="H32:H33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>